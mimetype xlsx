--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06cd8e882014352f6df15ce94b67a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cbd917b2186562d02d29bdd7497f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4bece2209a67b400f6ec10234eac53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef961c7e7efb7542e173b3355f77e2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5469d4ad4130e9c9e04c6f1553f2d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9714bb0b448a60f760d4d1f32c456f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2374b64eec063cf65a665204ee594f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d007874a5a97fb909c82163525ca7b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da01ac1b72b175b63de5081a115d1339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1fc46210acc629f7dbdcd27a340b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5de6770c5c3d34295c885baac819f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0747ce87fce252688e9b5e46d0a4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37445f1e2a369badf8cb0041219d71db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5d02d21b7db7db87bcdbf63f59b1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0776f151ebb86831ad435158c8ba4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073853549c7bef394a03eb7cd46710ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3fe2f580567d7f9569e648017a1a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ade52ba02cf77c136619df52af38118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5a41ae277e54c120f625e2a5baef519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ce49941e12c50a6bb7c73d70c391120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ea8732a171a1a3a7fbfbb9c61521421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbcb8f81a069e1157d7626ad61237a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b853039b529dae9ba62e7ddda59732723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff72acc47a8fa1209ba19e8c3dde3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581cbfd241656fc7d3724b8613948ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ba7289dd74209db4659a4d011af4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb63e2883897da3f6df92d9e6302daf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6636d65bec0d7c7cb9a99577ce027c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d031822e63b231896d4226aa64402729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73ff69a7105c50b819106ad96691a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9c1728a66befeb9f5b0add87b685831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b902d0afad8dcb10e1ebd6c9c6ebbb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6b4299b30156ba3a317c7afc386833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac64015e2f6e46d89b15064fc4f21e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfbb977169f50c1565a4d32697b22c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8817cb4a83eb8d2e117e58b87654ed036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e12a2b3584f871672a9758c80b20937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76a8a53090851d02231f1fbc77fd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d399210309bc7515c6112f2680496139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3677c9da6a64fbb27134f55891f74640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebde9a01ca553aa26e80e10f19819241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f14314c27efee5920af20b2a1f12442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9aa70c056cebe508e9da56156f92343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99860ce382ef3d873f86481cc168a6e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d65d09749fa85a3507bb59b24fa69d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77384fd1b62f7965a728fb4bb6e7e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63649fa79a28c61f2bf19f72193afcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728858c9da029c556e5ac38479199f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053aa5598b16eb2ebddf80c4bfb5f8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc51e7e9355b72c760e5f88a570b4ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a25b60ff78e768c42ee9e4cbfbb90f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ce27cc7bd1038aec46f0003b1614152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edaa3234e52cd6bedc805b00c09b5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d61900c6ec2b98c99f2ca5161afc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aca0d26060ebb27b23d6c7d32845c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486047fd9c4b52c6baf63af640fb3c9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf285eba4189ba93887ac548fcdc2ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a9761026615f6e45d36ffac353eba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dcc750adef4f7904064672e89e1ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c53abc5532cb2dbd9e7e457d79b1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e308043d648840690119054df9e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c9fbd6ea109058f7f107f0055528462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493787960a0de95cc898c1c651bb73b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecd2a0f6cc7535bbf78c193e2aabc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db5469234fdfe0934dcba4f249729065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5973b1747dffbb7355a43a3beccd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae78cd33b0c5d04f6a61a5194911e7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827fe35b43c4eecebba07a3c65a931368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcda007af2c67276aca26d7f4bd3c0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a7d1de1b32ab6971c14664b77ba8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c635f7a238af44fa065971f9219a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b2d1fd9325d11a2a877abc2598bdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3308bfa2ed92d56f49961ac327e2ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618aeeea7a240b386b09f5f1376e92d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65ce5e4152bc056e7fef512d2c04c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349334b8f19683bff0ddbbf99b88e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eddbec54e0dc16b9a23030fa1ba21477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cba12f6b41aebf99060dc47fd574678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54455ad576883afaddea27d474de522e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1843dd6e6ced06b56a4ebd7a264a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3424b38cda1e4fcafb1fd440cb036881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968911add89ca5162877ec9901d126c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016da6b94b8227c4ad585fe0aefa70b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c683851c487bf71ac8d06f1638f4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8724cc9e0187d059b444e7f5443cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a7d097ab6cca2941c51a392967bab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e712cdff41442c2f365e8c836feec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726c3c3b254cd5ae93920440df76ac188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1be4d589c65cf7dbef87bf7b4235d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015faff9d393d3693880f11ec07d39590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa78c8e49a6d22a728c9b025bac8df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9244c8688eb99b3c617d6ebd1fb770392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ebd3a884d59b88a857b365b8b6eb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b42377bd490435e9e05c1154a6f7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8688c4e7fb3d29e11c0e2e58254387d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf0115f671bfd788bcd013a7e310bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792b37c5db255d809f86e7fada552a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d7cbee236a4e5755938c1c225b25898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d50d5b926c528be5b9ebc4df111f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02a73f7a2bc02d56b7e23c286fb951100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1fcf661fb0413a1ffa71affb18695101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e46f565af4485b07d5ada9062cd00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f45b18f05e9e92ec177b9aec21dcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208127f5066e8d1600a82f7532850fa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c3212548c20db0873d76b96c8d1e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef871471a807ef88b05331aacf35906106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a151362995265b447f5fa989e2750107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c2fd91abbf62f84c85df5afeaaba5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475a63e5756fd920a9131335f42aa17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f549823f501dae0a378f65a68ec5abe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d5490d629df964d807dca68bd630b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06341944b2da96c86ee50789a2d9c771112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d1b7fbd3bc663aecd154ed0c9bf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de979e28ec71780e5d7c997bd344683114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1931a0baa3bb010503a5c51291d602a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5588dc728b04a809e31620f64dad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bcc14983c5f8d45296dd732ab0c35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add3247022e6642fb68bb1d065ba87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69fe531d9fd0237368f2fb9dff5bf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05c6e299453bb4a29fe53a549d463120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ffaaa5f6bd57c0b8a0ba132935cec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2d017685babe30871f30880bdea3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c1a90e2db66c6c5e4fcf080bd2b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08955fe33304c2f3fd5bfa79df7066e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16019c9f3ad47d343605c1aa5070744c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90647900e8adc4fe053ac07be69a2a66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711abcca04e28e6d4e5ae40afade514d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030929a04f048a9d02888fa006be0a1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06763eaf30f310b193ae0a3d42d4e73b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a085f3f6e5f4c0bb9a8ec1d0edc0c89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40901f3a6e8f62c207d32a92c62ea981131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d231acff9ecc6c11bc62bba97ab8fb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddbefb9fd8a0a8f6a61ae03450ec99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab6f1d1aef91f0fff2867cd43f5768134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a73db22e5e9faf14d139ba6951339135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140f572f5dfa7126edaf1115a7ea08c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9611f2d64aa6399baae3ae59d3ff5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0ffeb2c453e8221f35940d99f72a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe66a4e067ae28bef1bbf2aeabbcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c06a7e1a6f3e8c9cafc7936951f6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ea1483a3467f0bc3bc02257a3703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd629913b12aa6bc46f21bfb71342e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e77c47c7506c1c3bcf58c44e682de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dc7c9fe091cfebf9bc7cc15170981144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79918098c1c5f49c5c81c6749ccb45c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d82527f85e22ec3d681ad999257b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e47bde6e2f193d32c5903f92997e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e517b58e9e58a6d1e9f9f49d849e8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf1b7d1355f9d0fc4c9f7462d81768149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c575719451c92e9fc912bbdf6bbadc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034623c516534b19f5b0bfaa5b2ef098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678835c0af0604fe8bf62482767f4e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ebf5ecc27d0345c9c36b79894ae75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a817315843dea66f15a0b23b53ce5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce4c0ac96cdaa1ac1817cbbded9f2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571853f33a8de359c7fc8ad444f2bd53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe9d7eec5921ff1493055e8b19a775157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203f2acbdf514ab113433d6b8b9487b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315636b5848b05cb22b196d2e69c7e90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e10dd06c66e3dadcbbdc59e0356af8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e62f38d025bea8826e8f75e0a892a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ae2d4f87a992f72e6cf6a4514e070162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9d48ae90f0b2df4d7ea13687a5d1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a05313f1ea724fb887eb38d744263164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92094c219f0f3b6d9bb53f8803f003165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d311058de33ffc1d0850725393fa5be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b466008ac14530df0d15c22ef95866f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7b85309a50653bee99bc75540b18d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da632ac0e148a836e5dae372cce80f89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39e58bb6dd5aa6d0b36ebad5c43cd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33d10ae9c2cc64d172d2284885d9a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54887cdf2654e98ab33bf00aec173e4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e165782c051f69fd3d0cf98254c8f30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef1d5c6440cbcc45ec99d4add9ec54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c6fc90af2800c44195013a7f0607175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c84df43778eff40f89fe6b073a994176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d0a92de6c89c46588b91a9bd92f81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930a4b348e949ede559d24fa0fe924178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18902f8c8a1ee218097f9f2b1d869b11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcaa1ccb1d4f83cc631aa2b1caccbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b14e04b83a78888963f75672978fee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa3c3eee6e35fa491199677196647182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358daf873a9e73656987c018d011a6721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6b923d9bb14ea971812701d1b8cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f161a41c4db936dc087f3535ee06bb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c1077241e45e9854e33b0595e67174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db4a906cdc6361200d388e9547041a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea63d178cae4fc98c2987f717406926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ab76e4c754daddb4536d8dbbe4e747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af209e6d5f06108ffc79773895ab0bee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1193b04f1a7531f7fd382fc41a856e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704519e86866b4e8110d2c5a77a408210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b867ef3a22b5ff0b29e8a5d392654311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290e7294b683b33a36726bb4a29543012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895f884a32743fef14a615fe351e8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58599fe7ad88dc1aff4c6255c48fb6f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db0b9ac91a22daaaec799ac2259da315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8638cb533948f542f1918354d69a1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4bb99ee5bffec5b62bb89cf6c726317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5aa5a0a84bfa93a1c7de0f4906cc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da5e3a9317da9af4923761f6d1d3e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53b5e9c8662442937a3014680f86c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f017dbc18b2d247a501b66e93685221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163efba95751a62567e994fd76a74e3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7fadb2e9400bd655b0d96f7d0008423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97fe9e387c6eba9640ed09b3539e7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d31a052fa9bf97b7ac16d660d164025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa373def1f0fb3e60ee375a8d8eb876926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f003361de01960d9edbfd6f2e18527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff647d1714a655090e2fe754680935528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ccadfce6a019a74e5033782d4e98429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0b392aeb010026e75bb21063ece8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55ecd74c52e35cdbe6638bdabef9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77db694b4b55f2bcefe68698e6180e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94bbbda9b7799341531b8ce0fb3aa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64516cac90b40d9e9d4272c891c07e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4333f433c6d12026c920898bf584b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab506702de9acc7545942607e048cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4f4ac3223d20fff204cb26f30457437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71e3ec74a6da56dcf4ede0683551a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eca874a879bba7eb2340fea9e63a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e879c75d719f857318e2283c62d916540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f60d8e4d80513f129c4a01b92d7e0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744f6409e5360068dccac1693c4f97e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e958e3030ff9e993fd12130d6c6c9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8f366e1cc7b41a58ecbcecfd7798e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365d15f6dc29970fa528d30cf4331bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a5dda669ece0dff79b9f060c74a6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5ee021d820338760b209c903cff347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60426dff92f2713900b852b62000056448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482672158454ae64d7ccccf155fd98d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca6275f5ef69b824bde43c0c8f1ce350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efb3e6a5f88e4e285be4b7711c85da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a16a0eec1916a6a5a6ddfb0a0da6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42fc967ba44e0b5f133b45dbd3e96953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6230dd989a78453cb816667f01bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f008875c07370a3f366010bf87ab055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb82fbdce432a1ac049512408bce056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e111710d415fb03f12e1dee981e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aabc45f6f9a1f56750330d38449a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f06988b415a9a75d2f1c2170f2eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354837a0acfdb5530e5ef5ff3d5bd3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b8a7644dd5d8dc0a71209e44fe55d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ed1c49badff58605b1c77b0aa20b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15782d39ef37f328c660a626ffc0d6b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c5baab6c8887a00d956f0f8f65a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e04fe58cf9a4eba531d70b39da6d1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12334d8e0a239f44f03f3d532aa00aba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da96e4422dbf570c509831dc20612567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81aba89767344328eea9c3d5bccd3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3fe20206b3d6ba7f3b8f8857246b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8a7ffa7fef6120345fbd06e75a3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eb65cfb19fed38830a22b0b454c9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c54c9f46d48c4cbd9dd95104e59ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3327db6d96b8b1f9314a458902a2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ab39e701e620afc9855030e4cab4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fddaf882da738d114f9011993da7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc7838bd998e351a34ea3d4594624a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d564618d12a3af923da3490b8bbe39477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec3d82c94675131f4f3f383bf479b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea673f4f8c6675001919e8017b89cac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de49772bda0c1bf1318e3eddaa7b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64cca45f7e6a8206878d346d5e7d3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deefdda26811af5343d1969c164a41e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8eccd5bcaa5f2e1f4171f0ca3b3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39d85128cbc39f1418329a2b25bc2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179e7da9fe9d6f5cc272596a722bd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f1c22623251536c2c4de5cf0838cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc11c6d30af2d3062965e420aa598087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d33cbccc3f2f192dec261eb28d8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186727422117b02a2db5452f24c9be089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd767362f34cd06a3fd9c4277d9d995790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde26141e8147f40dd7f9fd607eefea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f50613628b020d8a14a6db5fbd8f5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124867f2769cae6878f7847f0cb19faf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8850e87f668e34fb814f7df56215694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2c8cac92993d294697232fbe486b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e413044a462f473ae9f05bf461098c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c8b3af7c417f7ed70ea56fb5e611597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd0a6dbbb7f77f7405a8b8a161a1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e932e460d03dda17fe2b47a1e9e5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273204d27f8a398664e2cc0d6539d9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d6926ab1dca50d7ff05d0fb170cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1380e70da0589be67a13e8488d798102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8482baf52a73f6c79fe3bb096068db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c91b454758c79ed554440bd08a0a03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693205ea56b4ad5070bd6c442099f177105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee31e1f69231dde7139a631da3b6ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99353509813370a1453a48016f1fb99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8cccb17187e397848cca9eb9cd29d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40992ab1953a01171d67c5757904e26f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeec490632b98f46d5fb334f89ae55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f9af2c82188f805441cf25eb99cd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29db92f7e41ac62befd806eb7577bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816006e05a726bc4c98244c40c02eab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8be001b54e1205b53c1b53039188af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4cb0148ad135f4604eab58933caca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3fc2ebbbd2976075c4ee92999bdf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaf6d3dae85fe966c1eba27ead2f88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61963eb7e2cace0926935168b922c85f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16859d2695839f6eae5da69d9451237c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e83168303417f4b2f5f83ce9d7c6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f00e022958a3304548eccaebcbb51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62833487088e192b8a622f10600a9425122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb6c84fb85970439004a160fa29192123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9a638f59238759f3db609c5b731ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e20312eac033cf93b73c0c5cc2dc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb49ba970ba6f5a3a062cbaf346e6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f537d0f6491a88f551e11373e139259127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6dc94a370a7b33da21ebd64ab6ead128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a50171d270f5bedd4938026f50f6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd980942bb745c9966d8f17a6262a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79864918135727c02a46642b3c81dcea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d258c2d94a5c8626786b93439fe6caa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf34601394236228ec256748d18f5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2181b9abcf5fefba956c5b07f5c4ff9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063794316a5a716bd57e3ccdb9b522fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9d35054b7cbdb9c42cd01cc9ad52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee01e07548a515278916def074535dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ad27cf8cabef9aeb69f43548ace69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aa1021515fbcbed627d8587ffe52d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8d89993d0844d5906d6e10bea2396140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e8a72c9332b191e2b62241b903c47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782819ea0556af1e7918d94e849237142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf02c6cf9a5d021847af852bca48cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf59225e9cdcf2902da308fba0c8e48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdaa3298175fd92307056692256a47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a53b511029e595e94e4f902566807146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e9ce06673aa3db767de5ac627ef4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790511f07fe0923e5c1a4124ac2e46af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330899912c7263cc33df452d7758d48d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb14febf1f1de9a6f27b4fbdfc67e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28033745b4fe9d70316413680e679457151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7dfe6807083459d75c3b0253e7c6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699f6ccc207551d2fe07f09d1f813a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9462d0a344702e31d7c155143e3f52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7febf268d1c4d07b94c336d1b1164db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22b2a5686fdad2375765ef5266c2c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a44a79c79f09dbf25f287302cedf8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ad4780f0c45e27f31f2e49e06505a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827ec9fa146535979e0e41d5c54e3da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0acb94860f5c09f26e1c6411f99cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c852af57c0634a642d513cadb6ee13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876281c587d82508c8e641f4f1ed0ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79491ebdfdd239f2ab46058247d5d7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9327cf0c1d888382576bde0d566de90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249073896c8b8b45461768dfb1d5d27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30fb0a9a1d15bc27b8801f97e42b9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624124970c5c6cd839d797bc4f9c672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba776218fb160457fdf8b56914e4de7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee2d7aa3b09511334fb402bc14155e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568324240364b8e5508704a3a2eb8f12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d66bb872b1ab71ac1d7b98888bab0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaac0a1c7cc910202eea156aefc12c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993f11304aa70e91348cd493414f1a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af6714f3433def7d3e5d945125fdeb174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>