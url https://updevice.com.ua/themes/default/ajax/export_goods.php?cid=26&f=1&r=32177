--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f818395935b3718ec0aa64c5138188f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a21b30ed5c230d888fd09894eef8fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3686bae725b7162e2c12a3be6bf84d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a94aaa74b9e4530575d734b3fa5ac14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c73104cd7527f299130639efec76205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b366c5d607dfee75303c889a698068a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8038c0f7d0adddbe4d684c355da4abe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8861660c485e39d1ae03bd5f5a1688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040706eb0eb31ccbad5dd8c9b7d6a049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d95c01709b3ab20c05ec46837c53ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbcf36316acc4775c3ac1d5d28a6ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb58df1b45e4b95f6e560710e36e6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a4b32998dcb519c92236b665b774913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177ae60db0630f0c38837a67206ab7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f464c02ddbd9d16e174495ea8bf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07a9ee7e45a76c722ccee38b53204d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647a7f02ad3f9c793aa89d05288bede17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b24ae029dfa62d79f2e6c7a5ab361a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d63e46812d5d82937f72f068b6d9c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8e20c203ea8fee4aa2f882a2704f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e6b72d0ce0a114b7d35ba62f2b9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12741ec933697984ef1324a9fa3f3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234232ac484e07feb4784febda64a8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae3e7807ab30cc8710fe0e46a2f61024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e894f670ee3817c3bd7f9e9c16122a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b026621f0a074a1aa0ec3a102ecae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb320ee843863e359438b5defa85f1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf17ba7c154545df56cea826a3b7f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368a5fd57ac207401884af0dc7a00329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97db3c97363f3352417773dd36b257f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987124dd6b2ec2316396412dc212994c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbbbce3b5c849550994bbece9db33732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7458f110a297af3e26f912752d552333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884a6f9e5d3e51ba64d1088fd22fc1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96864433ce142dee173d43786e5a08c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3efeb9bf28e38d39ad3c1fe1f5d4d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3688f77eee8e37b29a19bba7726b3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aeb48bb475aa5a9b816d5f60ff19938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23ef45d36c34643b758d4e2abb2ece39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0511e7efba38b44af1073c4a15317f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6078638a77e74896d95886c8929316641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2ef83b031760b0292ebb40461265a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4326111da9f21594bbf11aa0295e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73855cff3b9b83ce7531b595ad30d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b69d6bf11c451fee7838a3ba1318e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70490a17907a7b4f48b93a9d34ef90946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1375e8f5211e895df5804be4905f06647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfd0eba09531e8d08a9c46de59cee848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69e5049a7148d70f49486615bb36a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11935afa994f408aeefaaa1023abec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f398462059b226f4fffce9e449340f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760df6d5372ae88ad99b357273aeb4b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6250ddb6c8c209a231e44393565299153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3de1e899fc75b49340a84980703254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17672ad0690c0dabba999afe2e91f9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70132a2c5c4006f1f17b051bb35c97656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4221e6f939f83e80596ecf8a3d9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fa7b224e8569e97c98b0bb7b6ecf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21c06d7bfee9c069747de9a2e2b67559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce0065619a9802c4c89b0560141d0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419966362f9dd5cdf6f9bf29963c2ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf7d51d8c3d5f897b2094c67e4b96962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10180bfbd7f9058ec5189ffac466eac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89908864efa64fd56acc08377ba3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed2ec9ea9974a616e95db3c21b552465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e82d9a7901b00e5356b8fa4955b9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf2e3447ad434860f01bef914b14967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51de22c2374fdb9e597734655a1654368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c918f94565261f6fbabcc1da53d4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a69679b294bf7beef7197c7c56cbdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f069cef545191dc88ee94bf3b5b8eb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae509ee5778f264a855a17f4468aaf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08409fea81f4cc6bf597f6582b915a2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a079ebcd8b127b819d644dfb7bada2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac9f4fe3824d22d5c4f6d3a68b260375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35216369941183cbea33f66ebf8ea4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bf1a05be9f5715b226ade63f06ebe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d72508712ebec9db29a12fddce60b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b438c798f450dba95709c375780d1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b0402de1672a38178e884294af4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700324fa81b574c5f7bb793dfeeb7b1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5c57f55fd2cc25229e83e47dda4d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46498337dea883c3aa9f1ab490ac2cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fadc0227a307a28d46707e2b4945e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c8ce64eaca2f5f67842a95908236b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a1b28a448ed4ef3b2def72bb88ddc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9005c0e10ccaaf55e0fc1564d8de2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d74abb63e4ed4b42c60fef27dc52288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388dc9dd593ca78e7bf9e3a15dbd8fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4e4b7fd809c0d61760da14afa3c2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7a526f53e6b341610bfa7c5ec5b0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd95bd6686970fc598c5ff25f876ae292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dbb5a1404674f6eccf22bf517facc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c55e399cae52372fd5cc2f2a8d02c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ffc2871d22c50d63dba035c8a564a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59780e618ee025d0903ba72b97370c2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7027703c7f3c6ae0d5c839f98f3cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030442414e511cb49af4070c8e4f0aef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b60556ed5a16dc1fcf5f1bac5d17f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2009ad68072d00d30a199548e5174100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaf04f2f4698195a778bf0cc081164101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e466d4add20e06596b64cf0414ac29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3183b587775c27031b06116aec827a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f207f3cbaf4f4264b5051925f9dba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5343285958f883b76677b7aa61616105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb1cff52c0cc42f056a480bda7ad2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad076935e8e0996266b8a1cdacd771107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1625c807a640c68cc18086a8ff95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664275e5f51a1685e22bf79e829156f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2fea8d10ed1801c68893a27afa3b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7938931858112b80f764286e2adc4ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f57d2594bd8b96d2d7d6a691c5294112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1f56659bd59e1b7b029d8a8515b84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a91fb107162218372d3c9faa19c351114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ef462e801785b64a256c342ba2d2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30f592ae3692f0c1267ae3bb81972a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e87ebdcbeb8fe3f8f1a0cb6f874d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052207271622dfc90ee65aff4470dc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddca6f1d8185db184e571bbfcd506d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b923e5dc554c06141eb6633ac9a7b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281caa2aab3732e25b9e8b726c84d06b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4f2ec74f0cf869631f3ad5a9146d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d106a79d701761e4798007f7c49bd5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809458568c05b0925f10ae76e89499a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf6f00552edc3aaa413eac76c5ba0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ed6bad86090b3d7d897735e82cb39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9044697e1e72767889c07a14e6b6e6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eb3b5489aeb253a0478d6296e1f0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d43b8857e029dcd592dd6df41f4c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333ffd7ac00ce29d02e36e25e7056d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1281c0a5fd022da38868eec4c090d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6513faee0b4853b6607834f921aa81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3ab3456cb50be278e0929803aaa25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae171d848192adaa7b6363f18a58aa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e425db54d1aca279932189aa88b28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5a405ab2d5389281634bcd3dbd438136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac9a138a5ec6d3df7565bc7ee4622e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f189dcbf52c15558c7f6862ffe7407f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f84255eb74d80025bb87f22c5e55ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311e5d4cde5eb69fdf3f124ca5d1d26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8141ad7c9ac09328c064b983fda8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee054485564adf947dfd23f7f47ba5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6434a9b6e5ea9498ac204c297c943143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ed8ef0260dac923a3d89c6141aa2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ef9bbaa5c8aeeffb8d4255bc1b02d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab749c3048b3e669f20f7b1fbe345ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc2d59f4af300fffaae6ab9123a9e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04475275b0452f35412c92d0607db5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc410d2d310cc5f42606a857e4818149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a103d997a7d4ebdaa8da3c46414c411150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842da75144fa119722030a9aa213fc26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28f026bf0742fe9b97b3588970a616152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6cf18e14b2000f6b9e526498d9646153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe8973a080f0384a83d5f184b76e95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399fe384eb3f09f04f34d16efe6b7fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89709e55d943553ee874800b1022cd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968da111d23afdb603ac50ff9da1b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a7d430fc33239fcce9fd3612a83e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fce7a0f0ea098b56b6088f4ae7cfd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383d162e1741c4a477609261044a4e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648451d903cc558ea0176ca6ed2c257f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04cf1ae0103d2de8e170ff680d6b03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75539875d9036db9270f2896d03e8354163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98a02e8475025ced583bd6d06ada6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1c44dd2f6263882faadc8a45269a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140321d01aa9cafdd7e55a27285e5879166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf2b6e6261e3385b15429cf7361cbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968d6b70b6aa76e1c44c4be1fb9e67c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9085d4d64ecea089242abef42f5571c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3338775ee6a7e44647b4b49757a00a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064522e9238ce25c486aaf6b5fff1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f247191c9351308106574035c51331172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da348092565da39c36d9fe071549a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b8c888e2ef8bc4f2df807ac21530d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38465d051245409c673df65f05b5cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31612ab93a663197bd7e1ed1e4a72373176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37833e9ed3b16c7bcd8b930343f57ce4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffa96afd6acc90e84f227bc591db6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4610c3e7c4611adc83abaa982f4604179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babec33589890b20cc281b2f4ec93c0180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76ebd4fe1714dec981e5160a2314ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72a0e4d80ffb7c7cefc1f058c7cd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea894dfb8cc142097c0b2f98e84075f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98473d9b4a5c2c0bbc05db1ae3e5074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb4bf91e6acbc6119574126fa431935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f34a2eb3606049a07c000a1efd81d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198df967baa5ca7991f5a28cee949d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa92a7ebe3d89b3f834441646dd6028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20400de2ae5eca304dccac5ac30b83479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc26027ed42625721abe740adb90e6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375321666e9c873ec8762b4b0394f1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2daf99ac8269284394dd82c4aaf9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858316fb0d6c5fabb1cab608be4c0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64c999d5a0c3aa5fb76892094c57914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c9928f77fd53faca56a362e38e7ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e18f99eb6014b8725dc3745216f4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b8b41e84b5a001d3f3a4de421a8ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e06ae4735fc60e85223bbf65a925618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a549a82be25929e8f08c239be45e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81879157997d989cd1c6c4a3b3ad9f3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69f131ef2e685bc13f2ce0e572db6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928f1abb2f0783656b87bd8895c2d4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78b4fc794bf196078374ea0380c30923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08a39e66921ee7eaacff1d6d4e5d9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175a25592a44f7686247b25c320694525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579561b01890941e7e3fb4ee41970d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3380db9a223b8a9993a55c0684c3c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ba21affbb1d0990e4f6b7b17ae72728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e79d6f0e51efab854403021c6dad2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa4008a4c118bdfbc731b8994425f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0625f2824080368f92266ceebfafe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af52255f67006c2bf2853f49c7caeb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6d60b32837eae1f914e5b773a4b3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d944e47618f7407d128e64e9e933134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17bca7e1bfb17792b52db1a84e858d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e871e6d773c83a4513cf192b1a35b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ecb6109c9341327421baa36e5e2a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b346683910e1e193df60be40d50c6cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200b42a25eb99d0bc02344e7fd8229e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0359a3d957e569d6fa1281ba96d780040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a626a30d87d4aa19549b0008e0bc5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34779a11da5dfa0b2a400dbc6f0aeae642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142120d3f3c9a5ffa766dbbbcadc3ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e5725134b5be4750b6f659e305c9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ae5763c19fe0531b7f7c6951e65ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873095caa3f7522a1672bfd692c733646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2f37612506e97dbc9ec2edc5910f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f1eb96d978625e2b857d1cee9293f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd1db6eae0803a68c182f18a1da8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eba73de332e8b9bc337b5e3f5fc3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dcfecfe2127b9fb31b4c674c8625f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a121a5a86c618bb53859b53ff633352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15743462933a5ea7fd1ced85f14ad41b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd71f50107fda65faaf35e3c8a22c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02099178eaa9668b42ecb3bc6c14a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc69a8ccf290e258a3ad1d5fbda5a3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defcd1267f543301c49563068ef102257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d6c0fe233454d9ab187c195536ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d4a87131bd2da6b31ad0daa07178d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0c6443d48de9a118f44a193e6a11560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128df3648563ce34a80d640f69962f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178efa1541d097ac505edcbbb82f40e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b11c1ce361f0da99813d34ca821d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6226dfcbaadee2dffc164fc368e9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08c8e028a7ae15a513255ec81d5e4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c04acc24daffb4cd3609a6d3e956266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6651b7d58c256586e92ada7264d0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421febd283638dbf682acc9ae98a5f2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70c70836d11a1f86348fba94e3916a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af80938092875da6ebd85904de2c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a407bdb8610b30a2d610e6b7fdbff071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ad7eeb7978ef6742d19591e6140572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606e902d39d2f72e254323b2c442d8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b676065d3ebbcafa37afaab88fb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4e3525933364a7f76619cb9b4057475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b56220dc90af7c63eb9cbb3799d2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20a239feaff6dedc8e56d1f0b6d5c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a8bec168ade36a303af1bc3b3411178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136af5403965599b5c32f6a4bb96572079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b77dae55e79f90279470d104c5da8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177cb7a1930d92a15bd2c2ad0a944e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8c4b4dbae933f8e029d367708e88a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707aca507943ef40c27f561935ed17083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d16d2d784f3d212c4980f406e47984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c61698de40a9eebeaa3dbb9e6b821985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed4744799d0eacaf7b4d257a9643b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6aee5c1cc95a119ec8bd683ef3dca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc034ed2615a9411ff13c0a89fa8fe188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeea0210efaef732c5cf421b3ad13b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dc23cde86c5966e94f679cdeceb9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96db89e1f79cc4a339cf506d2848d5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00127ea2193acc43a39b950f50f3572a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023e2c81296a0d9e6b723ae76ed144993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0de116a7a1165facbb654d1b39cc3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc94aae7a3e369ddb4ae8e2466c3e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ecbbe092e0bd91d0092d65496f0ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4c0210febdf5a244bb37b876a656697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c96b2331fd138b2744c07ccbd7db5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d2affa25da08a9d667dd257bf84e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1976f1f24a83b000fd1a1ee7321e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e034bb9655bcc108fa1ef95e21c6e44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae209bc5275db387b848ad5362b9419102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694bdce4af0b455f9f72c31d0b73c0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf42d18753b39578671cddef7965428104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9b0ac62b39b9f905e4072cdda6744105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2b9fc155604a9a3b5c0bd8edf72ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6c4b1e1469d825ab90c036fcf3f03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b925f02e0af1001535d1f767cf0c163108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2745a2db0c8a0528a016d43a5a927109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167778dff6bebc304f0c276dfe27b89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b653dd6af027eef02c0664ae469e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c19197d2832488af6ef28fd87cbac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13869e9f9cdeb2d5e2c7de8b771b35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cb2de05263b4b9048146460d04549114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295de0a97ba7d47504d1154cd0afb811115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ff8a2e74331655e58b962137195ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861d218492e243dbd0670d4e2119cef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a539ea027220c888a844947ec124b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbde16b60a9131011a007e82440f20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595419663ceeae830e282f4a8b56f091120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b20db6593d92e3a7fe84ac4b8bb94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523281d926bbd25acdca9bbcaff2145122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b4a5c40d6500deeca3fea60989968123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b98ec531be27b4481e9f836ccb1dcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc9a0d73cf30e20afbe9f4960d2f42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9851bd51e9f654a2443edf807038126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6259be8d4cb3619cdba113398905f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa4832390970689c006537fb283e82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020db2b7eae00def649a4fcb1bfd1e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9819d78f5be5623985f5816b427b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8114909672b9be0c0e4f40044a7cb45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970039c8bd4c777ef76de8e6b43a746132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a5fdd98fdc7ff4d7a1586f2c6ca8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b840d99baeb76ae5b5f240027573134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aedd38b81fc319b1411f167c4b9911135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739c8db74d6301b501122c3aa30e6b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783ed87ea1a6014eef688e689729911137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a5f8510eaed071cea2e3f15868633138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5456a5bc4eb209d2498df879a5903139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dad302b38d4ca1ccfc3b3182202357140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc5728d9b6988586c6c6dc490d4bec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d65d2705d8475746fc1e3289c27b10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278661a7194c247c4f4d1c54e30e68e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0714e35f975da7a3ae7a9d151065ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a91906378251f57ce125d7f32c5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8da0150428f6136a873b67c7b5148146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a36df2592ca3e667bafaa413c0f155147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11766b55d5946958194af15822e36b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39a9b3a49c0a9f0b3e94fbb0ee2341149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9278532c3d741642b8a498d5b0252bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d99efb8704778bb10214d81e07ace151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa78ff66627e15be9ef17a681fae08f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817bef255f518c1aad5065802498ff3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed834444d45ddc7900c3200824e45c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4bb95d8906a87118921dc6755687155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fca30c91b41292b73b661df571876156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb2a31f23f03c52361107f1454dc04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47330de22b0008dd9e0f2d685b7cf02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca8fed20a89b5a550a4284bf32ad0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ad56d1b42d13a45dbac57e75e983d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861ef013927503734197c7da0c62e0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf800db1e5ded4f015836283a1de65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a5d4a1d4886badfb60ae435d252b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f4328c94bacc5f221acfbb7b8af5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc28d0e1b5bb7bb01c4a3d0168fec31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3115f9f67895b9baa39ba96346a6046166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e68f9788585bc1b8d32e5792fc320167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707da780afc59e6a179d75ab1638304168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85516b1a281c97240e056c99663a9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa4da6f4b80fd1bfa5582707c2f293170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7479126fedf9d5c4d4f750e46b1d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2af0d1a138b709409e25c70450ccad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d69dbc20666c130c487a958c0f392173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe11457729de679e82229b7d74bda0a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>