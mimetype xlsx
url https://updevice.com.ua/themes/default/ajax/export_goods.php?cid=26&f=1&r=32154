--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b0caaa6a252644d595555a47c95d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237b1a08530229666e37a41a2970e752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86edfc4e16dc78d215f6809c2451ccc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad31dcbb852adfb2d3478ef56694b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88e6c839c21a743480391fcdc7fb665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e5bdd9bd4c0c769b9b8937779e1a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fcfa8eef734b238e967e652c064917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f897174889ab5a89635a87ddc33aec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41601ba4018b4b64ceea0a75cc7566f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebded92dc9a57e963bc9d4f6f71e23c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fdd130026eebfe0cf22782bc71bd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3fe8c26f7fc3eae5c569f1b1e3ee412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949b3da5d89e999fe0dd2c8a7b39cf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08647987b77ad4f59ff98ee6e85c10ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4c167d36ff9bb5975aeb0a539646d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50f3180d83ed4487ec8347bad21c8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d4d142c6b18f5afbb88009181a03a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c594d6034e62cd1634f2dc7317cb0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44d8e8ec9f98f3fd2b78657ea8dd1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313c116baa2281aea5840e8f03ad6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72cebaba7016be3856c8dd1875dd5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fda452c3d347975fbd0e70b22b9af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61591b01e80837378949f0d60edd4abf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb697ef3d2d44ebe293e4fb34d02eadd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2763b2a52532b94b1c45320afa823ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fe372131b4d99b7a110665046356526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104d7087c478ba153fbb3c2161bdf1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396006f608647e90f4ad01c38abfe728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c64483a06ff66abb7fcf3b11412329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cb06042a42425afe671f61c424a0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe2ee051cafe9220cab912397a361531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf156c0349f6932804eb3a1e65b2de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d683d4475544f756eda3425a057c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052104de49a61ffe43d950129633f03c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124bc0f2fa0d651d0363cf7e9e417bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abde59aa444efc89cbd246f43cf5a1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa7fc00634ee3d8be87783e923114437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b3be083442a79751f5a2b1f1f73cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de06b356beecda09bd4394459a96e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485771e9fcbee72337b78de101929a8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fde4f51160df2a4813e5b3b20089f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5caa95146d4e2b8412b201c3997bd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2c031382278ec0da6ac681de2b8da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c646da0e78fd157cb6c6ff7fa27244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26611436f484940ffd3f094542c712e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d21f591f693d7b23b963b36a8ec046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6a3b437f77a4dfd64476d0d3b096e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23db77bda917dd96128a00bbd05522648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84ec40d63d94665e7a29852b9be06449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b2be33910e75760b9781336cf6ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2117d04bfde8b102b6a6f276d49ddaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dce78c09f60febbeb37251a1e29c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6310020091df570f7a823bd018a606753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c4a7d11e2713ccd6fdf0b35e8213154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98990293f08175519c19ebef227e7d0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786ecc1e448a3862f6aa4b20e6ea98356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2f1579b610c50dadf9136bd4969d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cdc67667e12255d84c3e87cf2a11e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d42f3971cab9461668580fa5d507f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18539d13701056ff537fcfc039ab81760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc40a66f1edfa34a3751fc8c0b1fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d6166716faffa3e0a85384a8aa89c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d498ced171fb0703aa406eb70b15e8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d95c6f910023fbd37ed95badfb42864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ea80ff026fb5b9d51c7184d639edd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88561b1fe429b3c3f73584e39b8d351d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8bad6450731cf2d89615240bcab4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36863df39a60dcd89c721ee4b95ba868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc15d91be26f108e822dad4b4a7f2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622fba8b69557dbad996a2f74dff87b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d65879ee2a46e6685abae9bfaf0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee774a17251c2ff9d0dfdde6a23a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22891e3d1fb267f748816c84d4090973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0b74a863ed6b91bb984ef09486bd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7113686e621bcb777a156268a778275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392bbc797aeb5d3f0309b389e01773276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a42a8ad3579cdf47a2eab7a89c67ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1d0b6a822b61f6abfaa1eae8ebe2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcd969992258abd00632d38789355b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabbf01400d1de0f3ea5af70de9980780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ef44129150c30b7cac6df7a5fc57481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947a4d5194a3161be03056b3094733582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57297a16f34613e4df17f5ab11e2d21783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b3d08fbd9e6307e32a87e2e62eb1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862ca818661198d17339f97fb65f4da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a2d975d487c6ebd7ae87f636555c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c27cee6e882e143fe970ee7980c15d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0fce5be7ebe3a188a163e4ffd5ad088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a6fbc0ef7f4e3c25e42c3c58ebafe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6d3e7f3cde67428e3cb804dcd994e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfca0c0de331bcd64cd0241a4337ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f6a7d12e4cb2c733ded132ef8bd0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a5df6f1f17ff7d0a26179a6c88bfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a5d1998fd965096d7e068266aeb7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee767683edd36c7aff45eee65f3d4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f18b1177ba3a0d3f4c440adb0b23796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b2d7c08f1c54b0b241b8747c5bad397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7adc21f075ac9a42a05523a6ffeb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea05cb1555244fe083ce1561c0ad6c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40bd079a9ed013f68fc093744522cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beed0c04f136d893042564840b8884101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1d968628de7d4f6df13e72c3614b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba83239004901120669b318705853c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906fe0d9b5ac56d4abda9e0f988b326104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11d4063e4dfef4b52c37402b40cd2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6520c493c995096d897514f71c5fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25694b8d2e779c3f66b907326b9018c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4c3569b29339333a440c111856459108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61756bcdbf5c97f143907caa86de178109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105982a11ad795846d01ab790de82d19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc42a1818c245398cb9aa921c609a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26560eb205ac6d4ece2bf4335a6fb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca8882241d6679063bc2fea4a42cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc95b775e8ee9b04eea3c315009384114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d8e92f63fff4c73d7e62ed5af747115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e378ffed8f8c3c46c827830643b34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d58e7833c7e2e698e9ded7d6fc4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdbde70699d8b845355efc763c71b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d31d5a8f0928fafea59db3771a5e21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191dcb47f6fa217f28b7c0bd1984d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9e01b8ed4cacea1a9daf2be827130121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3287177dfbc1922dbc8160dbb707a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e628339445cbbd151b48165a1fe5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67741628048e923f418c97257a49ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d1b9dc49679e242f9a348bd8bdf33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c1adfbf8676043b902958e870a71c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e850a4f315fec530add37e13cbf3d3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053e90566443ed542d6418eab35ec35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fe30dd21e1568f1dd9eb01d6e5b3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd99a72549d9a05ca2b215b2863e5eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4da240319fea4d82ac5364727a402131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a233451942ef2ffe846e52e4c6c1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34c47389abac390b66094c06819ea2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00c5400b9190c5782d2cab12b5dab3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb63a3b51979df495d2195aee2bff9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056adcd0301bc6c3e6427f4c2748674b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6eef39c9ed1f7e78de26b89dc02b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c347d26354f0b2c00b37b429d4ee4a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b2671b7c1a17f799d08fe6716c140139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29b6d051dbd9225413fe1520b5f9d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b2b3a64dc9c3e501a313931bc913141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86513ad456e93c64f42549f3047aec9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566feec4592b829f4efbf6cf78dd7988143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371540bf842253a8d4689ff82e19836144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936536567d8aaead9548bbed16708c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4ad92cdf6f8060a3fb8ca9ac7821146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab9fc7e0dd4ba6041fdb5f29927d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c042c8cb7715b17688cef2aaeac0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fcacba7a5daf80da786b891880c80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd22b8ae40ee5265b7d10d52d46a96e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e7f57519e2ecaccdb1e674617cdb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c382b5565c52f365dbf7e1e7d262771152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37994857cea71b40fca5635a9d5aac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956885e6481ff31ad88642e21dcd6516154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15a41f1b13f6ede01c2c332639d06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908b0b994f269c0b3ee83718ee98888156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898835cd6c00d5ea11eb22558421d1a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11ae0d45db9784ee9d4f2b43c115ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c74fa7b35c8f089ce9cf9b5fdf816159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e26b77efe4adb05fde9cf962bc7c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0c50f251a3d0d4df31c48cac9197f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81d4880dc7166307c352a4c3f578d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490caac046ac5ccd5561417e4aef851163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd22e7643225461f32c79027758bbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae9fc108e7b5fdab4508031857ccee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5a45aa58c1ab5b605c0cb23c88a39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259bcc3326d4fcef5d9d4f14f73023d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ee0fc4a00c72d2f5361662e741a1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4949fe0e72a6265f3901ff7683d4df8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17014bd184aa14ecebc9b3208bc2217170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e545000bf694e0e89546263dde81316171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591e9d981a81af498779291a1119089172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6da599c146df2d76a5abe1cdb1c2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d58f5c073a90c149bcf74851a0aeb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b877751ba8cda2ec0f9e785c5d38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060dd4f53177bfb7e870dd91e5957dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f66855a971ed3321b9c2ab0a05678177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdc6226f01d8d2f7aae0709b1d672b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1e684af5c8e917a0b9c98cb9083a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca5237fd208a11ec5e4fbd4b1636a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534a7ad2cb3d4aed7895cf7fdf9ff11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7275181acc0a3c7b19f9a78e8730b182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76fac549847314a4aa2e521c035ca91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c37375e1d471adab173c183f3ed7d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912ccdbf853af0a21bdf4df441d84443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e0ebf5fd650c82cc5a775f37608e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc76b654d61af606e7cfd8ec769f145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b63f48cdc22962653fbbf6f0aa03ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeb9148b1bed47ea567d8a3d1ca3727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ae31075932427febf7e824bf628bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17527963e39299f064eb5e29c884ad539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4af20b797ed88bdf1e0b4e2b0a08010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196edc6788aa8c67a47e8598985015fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca552bd891a49a7ca85228f647496a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198044f8b2f0154c6bf0c6915fb7d96d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb0a97e9a23d1e92960603c4e29e0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a751c10b854d5dad9665f7e104d19615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef96b9d654c3905c56383749ccfdfb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69235e0b3b2fefdf793a3547079c5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52372a243ad08096e3058baa5ec7fd4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec493bbf6ff5f58a510fe33dba96e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40544eefb67c64c0abf62b004b00d37020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b78891b5d43aabf886f177fbda4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab2458a269159966a3b45a497aa8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ce1f034009a0cef9fe2268a35361723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f4f5c9b1ca08ddfbc5d6ea8f7644d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaf1001c49a7e80de24e3461fd2cfc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d67e8957d9fc870cc86e29eb5f1e6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b20c04576206545d80b7fe4f903af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0758fea701eb15fc4258147ed4d5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811063a2468293632396ad7c9dd1c4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e226a1797afde46cdb77e35f9b4dae730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff41b8559cd8ebf86cc7f164b3fbcf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b12f16a849dd5fce1ee545093a008c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a4f60381fbcdd07d097f19a97ba333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d7a34db723ca0f4e23684d12d1d5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56354ea84aef3e0402662cabccd8442735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ed3a5b889215daecfc66ead2db0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817ca26f9fa552ed6bee84c9e7a5ea637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12be7da102d8346c45b4c074ecef0d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0beb583427a0f361eec33738a03b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2c40ae33b1c871bcd9e0684861ea740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c713c31702501a18209ff5a36f86e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14048d1922d22b55a5de06760909fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529e0f676d27203bea3d31a74e797f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72946b5574b52445cf3fa8e64c8748b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bafd530ec4fb3b97ea03627d9a8be845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3f0c1310566324437354dce45f18c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a805f1c27ac493126f67689a43cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021bf80692ea4da5b9fdb4faa01e4d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d414088454614ec20337f42e0237f7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e15e5f5200858b69dcdcd742f5aa1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f67e51c2ec33689e2a2dfd5e6de6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1920ddffd20814fdeff040f98aec252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0537172a53d1e05853524061c8921253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856b7390a420126a0eed8043f875a7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5fd9450298993da49ec66ce9f33f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8f1367a94019ffaa59bc28d4e6cd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9802394c7555390c23664c94bad6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd78d7e68aaffac7c19b12ff3898c2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc58fa439f9c65170f2c3941002aa5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff3b6195f742c0335863caf90881360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b9607653925163ae659c7021dedf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01721fc3b573ef4c01e25501218c0b3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d9f2399b667836408d67d03a58e7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5c5924978afa1a641ae64f3e0642e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56de2c10bf9b49518d6a7854a6f598b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b826f6bd90dda5d870b472186c0a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808787e8a5639be3061dd034fbd6a97367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160c0dc7425583a03b0d0068420a3ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ae755ee99d45c18ec0e42081ac46769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f695c9bb34a74c008e4f433d6ae11a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1c1ff0bdf10cd84990b3b80d20fad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259ab03918821583a5c6bf611a942b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a00da1890c8a4d4dfc41422ddba01273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7684007b977fc585595566cd484e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb219a6d2df5af8e3338735e2af977275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0640d5f2ae51b034d9cbc4a805cf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a636b269ac4a6d3dc0124b8ca25f8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29bec6bed5785a0fbe33bbafd7fca378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485d31bab5e555de20e1a9e72914d6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8359dddfe288a0c3b77aa636bd1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721a432f8dd39ac2524926e920d4d8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcacf2e58faf75200501ec147c102fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6125e2b83d27544eb7de65edfba8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08ba173310d1074ef41d735481d2ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac5e4e1d0b02fe7b01b8f77dc5994785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37858d7c34a7bc8f1d3c861d33e8c6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5818ea2db327c8345cef172fee005887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10696a10f495616f2e839b85212f772f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c6115231f2c9285364cb8b9ac9c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ace7435a95b35638391dcdc4d945a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c048885ce12f83c4f0caaf006417091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa2b62a6d9d9cbd80a57ed4ff19ce092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787003eea33ea941b9ab3d110f85928f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe68ed4c0acad9c62362f1e278923694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d01baa8fb01e4cf342504f8ff908595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a662e03765f7a9023ae44185f77e51196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6bfb1410d773790b4b6ce5c5cf5ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7fcedf9624341f8411e67bfc965f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc1884e7de6e6c0f68046d49a34c2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208f780f5bd3117f2a9e85702bb5cdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12b6d03cbc238497fff5c30056f141101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a323e37ddc86eff177669be83e0862102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97068424220b820cdf6f0811d24a18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b2e5f44d278b6f184a0863c03b26c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9fa09dba48d5e281dab185c7c3042105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77e025b283bcd5e17b268e94eb0417106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174991fd5fcc84e56db16ed0052d998107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114f8b8193c35f77836bdd7b70b1dc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185003f2f4f79a8d9a53c569e9aa071109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29cf44865e781d9df616cd5a53432e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93836dabb531217d2fe4ac6a1f342d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b775f249ffaa21b78419bd8aa1ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb9d4ce2b5fec8ea7d4357b8983e6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92f9542cb6933996e31f91f3b7100a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7217b9e7d82926a0023d664198d3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76687ba72ae6b90112a247d52db2dc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0a1a3565f7597bb083460dca03796117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6652e24d92dbe3b0419a172dbeef3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3518ab7629d2ba14afa3082e676662119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611484a20cb8eb7b7d9ca14b5da1998f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f564853b2dc6e607a3e91d345727a68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e39d2d01838f9987d741b4282ceaef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46956c06e6d52d466d33ba76910aa3ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c704e6996dc8a69bed435063940a28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5fe81f35253faccc52858781a9b2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d33a63ad37867c0eb10be1268f55b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f7155578dcd493d27c7595ae05b74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db3800a3fe07b5326d625dd9abaf4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f770564268fc68d7958eabeedb5ba92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a651cdc706be15cb43af7482acc390130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0663bd5115ac2991f3d7363b62a05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f886643392497ae8b99f39d9409d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c10c5fdaee8e69936509ed56aabd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccad1a95a57772213e43a16acc6fe04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e65048e64a52533f4ffcf8f708bab3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024523eaf1fc57571e464d183beadb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96b0cd2fb118b8ed68ea339d5e6ab9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69878236544a679d41675c7c69c1d19f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62093bc2b434332b0c4f6048aff2118139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1eee383eb1b25719cdc258de7c658140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1b5e1308cf406ecf9361efab82202141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c06e200d8a27c8293fae25dfc8f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595fd4afa255bb384f48fd9115948bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcfe70832293220bb670aa3816d6d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff6ecbd0f53ebab9b2b43c2032983145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1cc0f636086fe2949f0f3f6287039146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eb90b5650699965e34bc6f755c4d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82c76d3f0cbdb23821d4e418528604148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e145636f779f2978926d3b84a1215149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8da0ea6331f1cbe86da1af25605cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2e74c16d20c10c37fcfd5a00a669151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897cd406b381661a8c368d3794e8a84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a7709c132cc599b97d7ea0cf3aa56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040adc995c69831a2a80511c95ae486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb6594634f1603b5654da7fa16b71f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee09a02b348634142b14e1e6bcb0d39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237d67261d2be8ce4137d8dc5845049157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f744d40d90bbe1ea167481b810aa5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded6ce5a94f365ab82e09527aa6d7ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbca0477f02b0f4ebc1cb4aa74fcaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba287cc04b767007a00fecce6ee84c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865423bdc2d57143348fa9b73693085b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d1cc873113c084010d72b04be054163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265e0f830d0740d9200e0a3bb493775164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14cd96697f8a92223d24d7a4accc6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cec4e2c77ff50056734e0cf3c09b01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c526320d9c82f43c9ccbbe3da30b8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16f6c6ef46a11827f03af0d7b3df55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4a558b7573800028cff2401d6e252169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f44024cb94ddaad2ff96aa8bf3bcd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c7ae5c2f173e2764b222f92e582ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f60c4d1b567775c9796ecc96bd235172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5c906ba40d012a6588bdbc84ea5ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd9ffaa854f28725d28e3d4870120174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>