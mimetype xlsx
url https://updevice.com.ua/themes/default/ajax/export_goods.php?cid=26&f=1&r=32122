--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5393ea61d4f57bf29f171dddc0e191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908d1a9e3d87094094f434f005518f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ba7d725b91fee3bac0855ccbdb79f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64040916f093d78173c8284438bf85804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6bfe6283b3a661801d6638502b36a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc748b644e518d1daccf940dafee926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef964e4f62bab253bdf756376776a107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf7bea7b6be60e0236a1fe4c8c7b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18229a91be725b03d9aa0fc5e39d1afc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a31f8d2c4ddd5e6ac0cb465261e1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aa73490180b80a030a4eb12e0267311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047c6f4ee2e6b0308ec3e71ca3a68c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ab77efe73b1734d4938303d7aba9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1e16ae4b8d5c0e7e44f4dd6dd639f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d68cc6f84f41c1c47508a37edc5a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56563c78fd419403784eca5a45e56216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcffea8f7df968fff9c37735e4bf3ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc758facef67bb47e3bf7be53e6fe83d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fbc3b6b51203119f8940dc8fa247c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c973ee9b2207ef74112b32a784eaba320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370ecab33eaaa08cbbd7c8e4d91e67821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe351804e81fd47259f07ea4d4e1df7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83ad34c43802580106294052042b6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa6b7171447032f4eaaca471a4e8c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22fb6893d90f6575d4e0c297b3528c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eb22e711227518fb159be91a3736126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c2680556b8e658d2df48b2d23e58227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597b1ed60e3bf9cee06ff78bfa58d8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc4ce83e90956ee8ce244240a5d74329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ffaf4848662580c76f33a8212e6d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd194ea6fb703cf6ec049d4f86afee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b831d1350ab191bc83c12905786532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1aa58a48318bdc4cd50b90c64165333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b074c83e1ce15eb4d554810167ea82f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7418ba831e7aead419a27b4d243c2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c467de6ceb7f72dc73a58a1433dee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f12a22d45c0dd8ac8634fd34bc46537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46341bd32e3e548d6838637d3e8ef338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcd48400cac912bd21fdb8f8bff1a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aa047b4579c66281f4e4509f1179140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c69173e1a715c2792a678ffb803ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a938d9eeffcd1d016b3187720572042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a25c728d01addb6053e4f5effff843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b470dcc38d104cc89298dcb33625a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753c5163bd65d73f72eda0cb95738fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad76626a05c8b114cd5ba09d0fbd2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ad602aa26c14a75ce5ee3254359f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba9d6ee9deb5d00f659f3cb7811cf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeabf18460f6ce777f7cb72c53fb4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51019be091ca37bee8d96f1a4b27a71f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12511ffc041464c7d0d64087f92428751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c953e4f3fca4f54483436bccbfc7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c52631431725843712fb5003c7d4c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ed5f0a1673236e4b4ccc2468bbd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f68c19fcd0260c02c4da247f8b58955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74695aa2cd3799239623119c05a1f63d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae27128501532e9a0e33ad24f81aac457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d2eba9b845fdaef61491a8aba5d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aba017a5de4eafc73bf4c6208b4e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630497b2eeaade7d141fe1fa002e1a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a6b47b46fb18fe74a430b3835363661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4839f7d76fc20b1550a6719f430a13a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db85db885a84e8f32033deab2111f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c94ecec8ae05ea6da525ce48adae164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bcad0964994503a96b1cfa0f79e3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cf0132ff6963093ddb0f46fb82f9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc49cadcb53537b9f0114ba0658506267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886191508661185487fa33c477cfc17b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494abb201fa9564473b5e52808e335e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162c7f8189e03523b9b9bcf3bc527070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd316a2e59ab70cc7c64158546a712e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe0ad0ffe82151e0d018ae2e9524e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875f582a3fb495ea4a242e487c6dbf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e05e98ad7444b46fa56cb29718316074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c439a302eb50777581343c6eccca5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77ce7d016bacc40ef51d66b0efaf4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed71391d4f38d9b9e8f2ac8a2758d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dc59aa24166bd29a9d6312cc01f2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783c6806c441262a6a0baca3e8fc8e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c5b0d43e27510fec53886cef8269780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebd934393c57523fbd8161efe3a60581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26495f88daae69cd124556b4fa3b75fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96925352926a1b5f073ba25a7060819883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0952ad9b308a209c50246d4c95bb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5feb9bc0daabb0a151458b43eb81c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda82054112ca93208da35aadbe608286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7d56e5ab6766d7388e6dc2fdd50aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421acb1462e364c9d3ea6cd1a8589d3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd490d7eb62a0e8959b591ba824bcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c4efd1456e9eca2863aa3da5dd59090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86031498a18c426395d8be12ab3a0e7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0cd25cfb9293c1255b5ed96241ba192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf040ccd1046e73414a9e8c756363193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74162090c7fedb006b653a0089688bb994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a76f0f1d644e53fd8ab350270e12bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d578103ceed8e2f3bc13f74f70aa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e7bfec6318c44cfed94a9906d50d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bd79b3406802341d0fdeef6f454cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e567076f9e0adfb42b0faf32d918a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8047dbb7d77df82a317e26d318b7b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59d5b48dec04b40ca51d575b55c80e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ecf724157f29467c1882181b9a3db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f530c1671f8cda4fe07d9531441b082103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43cb9d1abc965f684cc1c661978a2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de23ae4f07526ba63de7f438521a749105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371359f1c9cb0a5f448da956a949d8c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8302b07c1471cd5f29bc5cf4ced4c88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02dbed5a2240d1d4c3fa0a6c99d93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5983cdbd3e0c139d02b8a9dc937c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6dd26e94536b635ad624b757532ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0e13dae2c63637c7f5f7671fe170111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fcb9ae7274ee8d4f84395c162cff6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca16bf0a245a32922774787638e26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96362172986e0faf03ccda68e8727d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ed155fbbfb98cb6d918e1d6d058a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9500cb62b54b90ad7e78915affb9c73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83195fe8ef403305ed9fe8d02194fb73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bfb167c5f2e8669b272753d4cbbf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c4b39e6d0340f6721d95812debc71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4305cbc6d2b288221957302ebf5e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c46123df8feafdc56ac057e8ce6961121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5189a43ab320b7b66745443fa51db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade4e7f09e9d99be722cf63153398d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a1adf6cd824447e13ccfb42f83ec1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b6bad17040814b56a20ac3dcfc49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9cd73dcc8dcfc5a37bec94c3b30c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123c4beb4eb674fab9bd16919746ab5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abad3e6269a01dcd0d688a3923b902128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bb25564e5a90c701dff8d726f1493129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab34fd44c96fa5c2f43657f84b778130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d710902ce5071572cf1848bc7e9a47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d66b18410ab7a083985bd862eb7b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28862ffcf8898db6cea365d4d98f68a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb34d071296d8994cbe530443d3ff90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7616c4956d6fb7629f83dc828f77d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fe3da8688e2b36d1bcc6a39f2a45f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1196888be293a5923dda85a54773212137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676149280b60f2c88cfa54bc1a4d8ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f9091fa8e8286a9b2891652762f96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d01b3f90606590307e2050fe1f70b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535cf616e6bb530b66ca7325a6abe89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d49fe77b81d057fe330da093190e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01163363323b63733ea014b8c05a4a91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1d774bf6fdd252bf217c687599daf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784575d4a08f9396a55b050888e934145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119fa9c1e714d3a52ef06d76f785eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab42da2b805ed4014abb15763b1c92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f9ff206a275df2b99c827e73ea09c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d944f79ebbd08898ee98213c8f06b9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121b4e04a098a36f2b18d1e32f7ddf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a21965cfd7b169200bc79bc57c2423151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c958120ed823be478f7f6bf5c3797152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3f2085d93b858a7e9d3edd1cbfbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db866e26304dce1048de9c3f5d5510c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5928b0efbe29665c6dc1699449ff9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d0212c03158cfe1cbcc902b1a3ce6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab090f51d78b4688ea81b9a3fe812da1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f13175a0fbe201b5adeee2e6a51a8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeb202132b0bd7cf08010554050511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628621f8f1236886206f3410b76571da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b00d64d3d6e417bc0dbf0adccd2bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2bc6cd79578a05f00621766f5cc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9e49d7ade96392b3949ad9177fad5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af151d616c1dd5e0393363b30f7e299164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bb0636369ebaf39e4aac67f4cc7ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476356de6dc4914a57bf834e7274ca3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7b6d797357279178a4b35be8c3948167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2ea786c7dcc799332ff81d44297c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911b5eeb0b398093da6739584eb1404169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909c38482c628248a606e35dfc003e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73b4c66bd78e432a4f91eaf4af5af2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6a5cc8dc43ca3ae8eaea3fdd6b4d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c86bcf5d4156c167f14629444d9a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836684bebabedc027eae6547302f0cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949db67a057e201109859ea8c45b123175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4dc8472d06e07cf8c66749d5265c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa3cf00f5f0a001097f8ad518c19f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01615cfbae9b4362f546b569402b8797178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d5e0956894818b0f961a8214527f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88d43e38364cc751cd6434d49c877a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83834e1e358df200b47b78e838e481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795692e5cc0fbcefa425e53700518bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618390fbb189daa5969504fd0d95ea8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3863f11e204217e7a09a6eac84448c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b08511081d2c0dea323ddad05b30c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917d4473258185b507093ac7200da486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9157f068df2134922671c3b0720477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e170f3525d1edda624f4d5c506dc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc06d1d915f42dabd59ea7914258b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1880afdb552b89159d7cc1accef5a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d058d25a2d065832f5f279b4f63ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d27cc7f8cd759c6d47ea911dd2fff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7076c84f1c1264b45c14c663565a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c8ecdd4c9c03c00bb0467b4a1201f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b44a6b0a99bd057242bc4b8ba90f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9481521ee9dd481f0f2c5eb53438116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90648d2b51ac8b9e324696d2a228653617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6a9087c561c618a99d36898a4c9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979e1768fa71fcfc09fb9a9cd6f092a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce230427ba95f6830b6952e6b2382af620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d6ef343589245a9bef667c247614121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdba0055afe09ad6fe7972c105c12f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15545b2971ce83560d1c9ba0625162bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d857aa49ef3aaba22206f88c834d93624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606325efcc320e51c72e08017c764c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a802880a7775d8d1a8c52e819fd8ccd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21844814fce8394734ae6b58c31f34dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caf0f4a9b10da2f22e25c302fb798e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d357acb9fdd25443f445b44a5199e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d16934991e336986a913778fec5a3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e758cc5a9a52c1775f61846a7c107631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd243bbb576bc6170c06c82610b0175232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cd2541d837e79e740f1c7bdddf56a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa890b1667591b28d722da40e46ebf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab446bc47ebc87c1c9137ea1853794835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a922102eb43102fa1f0a45c64d08636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464a3fe1357768904a1a07c823583e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202c1a6e8a933d9b6e6fac651859cef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8cd1a30391b08d19214b0c93e0c9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a56013787a9479f1de999440131e1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033500e9c2a6394467a4310c56b952e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ae03d57328824ebca58c00fafc2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a322adb5e8f30aeab114407763ec6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc2cb34c9ecb66e99aa12bd78564144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de12850299cf4e677923ced35ac943345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412fac509d82874ed4fec7afd40f2cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81e7899a10b56237111aa0de6053747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d28ccc31f96dca63d414ea4f87f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d8b5fde1b3625ba1ad3be4546cc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fda560e87fab5f39fbbd593254c5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b70eb18f5827cb6cee0769ddef9d0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff54d6692b466cd827e41cf86343af452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00886f69c973b92ed307387b4e336a6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48872cd82a9398b3c74edabfd6fc775d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca305e1f598f833c5fff205c0d61787f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aee6b1b495a44f1a3451181282855b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec94c2fe90705a1e279f8648b3dcf6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cfaf7c5baaa7355677f1882934d4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23607709c6392111b1d6815de538365d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4731b3be37d298498a6de81c73f7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b5be991153451c819a6f98758715761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a082910d21cbd0ccfbf443c9ae53d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d4a12faba8761f3e83594f6a95b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cabdc65afc27bed389993561c769dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a9fff877e60de58331d4275ce56ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33edf8506e2c5bf8765e3651305693d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec33b58c94ac50e61b947acf31778d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869a39200511e7846ec80381311dd4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0517841ef5ba2f52ca94426e1535969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58fc72a24275b41becb287ff940bcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bda7f1e96b252eeed99d372ac1f7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0ec58e02e184383f6f7f3ef7ffad372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c92a65d17011c78e44efbddbc2ae373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369f31830fd5547c144fa00d0d7a91e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43bbc32a40fdafe0fd73a68a3b172675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71231d4ab83d964d662b19a920c97f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492980cabc453a98de1099572e80fec277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25169bbbaaa196eadb3f8e77bc623e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccf1349ccaaa4164a0adb36ca9942279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a88a0156d004194781acf2afa36b1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793beed0b3b68bad5e745e82015bec681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dea8f0a2868a2a31bc24e98e16ab1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649bb9d9f0e85c6ee0b0f904067d8a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d189b66e37b5a2d9522b76f404ce61784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7cd38f10a28eb23327d75c09e778285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92db9f709d7e820beb6343a3d38820e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f822bb610ff4fb306dc8f3da0ee6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73485d8876feab5747be0673c63124388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c645193f0586b4887b90ca1a124fc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4a421385348d9cca44e47f2013bd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912691716934fdd100d79b72b6f451691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de8f619523c40ea866d3cc2e14a2ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8bfedf1c848b3ef95bda8c3f7030993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb22d2574fdbe2999c16d69a6c3aa3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214064f430e50c96deea0068d649db1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a61da7d999f283aa3b33d411dc88f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097fb1e726486e88dc6f5814b0b0ea597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6b9ce0f38303395a266a33d558c6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5126590eeebdc737563e8b783b9b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6da6b61bf530f5b04f08e8b18ffa2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad19021b4a6b52d2e804602353aea9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f424a9697f853540ed805c607f156102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b0c33a41fe6ec6caa31db1f50881103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1be190e2a817c0d193988c0373baa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c3107c3ddcd76752e4eced633b8f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92f60012d18551e1e53a8e57aa8ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ed1f80071bd38abb896e88975c674107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd2a0ea2a34022720c3a6927339cb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20130a7b1fb288e333b87824040d83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764b9669d4fedcb0ddcdf05df1aaa30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648239578bd44269facf74cf166a6548111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab1e5b4df11d6f2b23270b0b849826112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338616dd6ee5c0a69056b8831df554ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d50a97d1e4ddf9dc7aa90a509d55c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed81d0ea539653b5ced2731455841f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d55b0536a034f7f47eb512769b085116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a07b6f34e27e7ab2002943d5300098117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec165a796de16f243a70d989f83078118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd87d5e54563922e1abee20fb78736119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae4035dc965f3b45a4023ce058ca11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c55ee88eb6753b097e4ec10bafd03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c30c59bf23d9b885b9b8b0409511b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9123a2dd897c2a2c7b9104269a9d0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fa8eb6fc664338469dff800e767fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18213b78c9ca3768af6befac1950987d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33336e6dbbdc41dfb047bd5215848304126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895939137f7995bb207e7ef46ea3525127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e110e96569db96007a5a83ee427cef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf602215c03476a6bbd307f9e2224f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4a07a53b4c388c41f3c0b95e04808130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396031b434cc1ec4d17855a9708c1597131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917737d5c042650ec565a83e5f7884fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46355c96d3a5eaedd603902578904965133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a04d1512b15d7f0014aa4e62e5963134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1988277e8cea550a936617105e25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed120fbe9bb234c2578b2b54996e15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff691109e92f25bc30fc1b301e390137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5dc4cea11e915cb70ac25fcec958b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54740eb858814f4269a685e44a15ee2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26b0a2dcc246b8eb2f072a03308bd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc1f5a500ce901b5280163ad9d178e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271fd30d8ec1209602257e2474bd111142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9c3db23f00d7bc079bdc6533338b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b6cdc109fde18836d353413fe77b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40430a25345eb3aba3df38dacebe8bc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edc854bc38a1422c7b72f3e7de5a74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd25a76a4c9af4fa99016aad796cdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b9d7df82c776d61ddf121f6048f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd40cbc18004db98d146a24d689822d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379eeab8c904551ecaa9e3177a5a5d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da599296a2832d060147c37ab56f485e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76212a1ba5ea2afbfdb51bd416298350152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997fc40c46c29488e7a18e1fd671e3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e9fe07609598e92f40cc8db1e0e56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cf50d46269e4df84bd44d8f57b8cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff0579d9efbf84ea762d9b67f91ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ecd0b1783c63767ed9f95b917cd23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b8656ef280f6cbe626273322f9692158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7483c9cec5185ad68411dc498bf66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c5e30407fabae1c9b8c077acec2bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439fcc13542600556a72d2cbbdf3ae1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a62e4772095c77a29f310b400011162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf4357e183d0a7265bc01c525de57b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3eca9b910b15b6340ba0dc58d387164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e78709f7dbf4b1ab0df97143bbd7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0700694180e50b360b9e00c1dca86c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaeb9e2188a5576bb7d57d8981dc0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada96b2895c9d9afef8d241d67167c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a6c1a5677713525c00c6ddf57608d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3f417fb7a64a5549de6eb4d07e24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe6b3005cddc26f4c5d268bfa092d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faa1b6b9b7d0d02e2c091c7f3afd1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb6a85eb9a7b7cd17a9065af8cf20c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214aa1ef66c419fd7629b86e93a3a78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71127dfa0d3c9c6faf6f3dd1dc0de2e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f72ae2258ec8aa2fa5bd81e2155e5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160597acb0693d220196d1f71f04b9fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd0bc823c00f91ad9d92851cd725e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5f0d820bf0b1f5ad79c6ff2b9a416179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44682a162a11eb0a66f457f59962e16180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>