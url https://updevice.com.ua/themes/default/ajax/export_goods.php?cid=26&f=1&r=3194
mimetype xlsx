--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dd390385bbcfdd91151ab1a615b931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c44cfe90d59f80cac2a184feff3322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20ca7c0244c83fcab08a74d82e65a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44a69c1e49c245cd13d1f375d9acb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322751763f219ddd62aabd8412be835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741559574c9172901ce9271006a6a9486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b5903470b27a56de9378345cbef47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706faaa38ae94f07c3188332dc19c888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd76493a80606005f0fe4655b5d293a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54970ecc04d6910176153423e553110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ecab2b10dc0793e2d1991e8b711bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b07c67766f2e9e6507f526ff7793912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764724d460d6ccc0d1eb32e1c7af2e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcd99ff05b82ed1e96b14d61fda84014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abecb29b39b0bcc1890c6ee9628ff315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661650e1925d95abe2c0e68c41acb8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92febdfda7df410ec018c2795c32935417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89fed415ebd4c646060e39617cd68e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e769e2127d49ca5622411119b82759619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc97d45fd1a44b32f954f182ada13620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade056b750817d537f1ffdfcfcbca93821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fcb05ead68bf0b3d735667a0f7a3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784472981093f202dc8590721c3dacbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126712585c45d9d3e6210cadddb4902924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fba63910818807db2da87838da77d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710169adf59a88a8f9fb6039ee1263626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6be868343a786954e27dea600861727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebac94ec7c7388fed1ad7c78ccd8e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded337ea9e46252a7969b4153c01d57e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5e46a7005b9ecab72ad3b071fb27530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a038543c4bba0b3d757eaca59e49831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a5778f0bf2c054a61af07a64c4bfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c65bd214e6a93d0cb99ca47f2e87333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d36832ce432c3290a4ac6f5af9118834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d45a6093f65c11def7c693663628335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baab719d555aa9e9307970c090cc41d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e818b0887b091a7dfd29f851d1c3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eafbdba75e24bc10061a34d2f543a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7ad5d14bd9742ba5068f2d83d3ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9352ca42f15710bda019941826c21540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f6323c335bcc117d832fd57c843c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d336d708797f94a6c8544fdd9bb5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af413f39176fd347b802c54fe8ed9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a44247ce8dc4ecda13d63a7a8e2c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1fb90823d55f9a50d3864f4ffcc8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ff6e8c66bf47bd0a28b4c32dbf2a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef30aba3d5237fe4ffcafe27d5b61a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b0b487035402bdc7785f0637ca9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5037f15aabe80632f1787f86ddcca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81593e0c90c5406da7d286f5843a3c6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5a13c822e0f0f17322b41284a92d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e25ad31383255104293a0388ea1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dff5694b1b9fd67af2a56d1ba00d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a19c4a349d39740758cf71e4b625d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67381d6baa4fad25f8b2f47578fcea3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09f922386c185c6a66ca405bcf99f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a0c3796f840a82d59f872aeca8f4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163da411e8685351d5ffb0474534c8fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcd2dcd9da6e9080ba7ff4c834243a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210defc83b1f001623904e16217cedf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a4c0339aa087dab4c4f1f2dc2f0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc70b3e6d6afe86f2f640fd1e8b23a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e4ba13017408846111efee23d291163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53ebfc167ae05495dce4c25076273b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8aa0ef5e10c165643b0407b78297965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f07e94b7bf851b2cb028d6860a6f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb8a8a726c79bea0f24cd1ae31e8a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4804c9a2519ca9836b5e592bde4eda068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa0663f2b675d80f6481777134dd7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824c4c100d4ccfa8fc182f732b6bb9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c416287ccc8582f8121b57097a61071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d5a0f8d1ec3509c9d6926b4d68daf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dd2b90c0c87984e4e1c928889dc1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ffba36228f59dccf39f52896f35bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa5c4bf0b52d2d11d0e68a156a7bb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f72245a34e8990f9713397ad53e3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a74c99b9f8ff35115cd797714d44f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f05ec4075c84b902fe87c7b56fb12578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b7047a11bf8b7914870608d4b839d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3be588b939cd7fbcd1e510b82ca4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36814e58d0c479dca0b5b8dd8aababcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214d9078953ca8056623f7a6bf2f18182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532b90d7a1addb4472373ab9338c06583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c928ee0bb98fccc5bb5d4b530c13ddd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0c4ac36dbcc4afca2d6e80c49decc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d563df131acf56dd847a29baad20d4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2419d2d333a03584bfaec674d149fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea0c48f8e1b255b69c38cd6678a24488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d41d87ae716a81e85ba647abfd8ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4586cf7d6d9e944548f9ba81821d3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a6cd648ded5dff4de9cce3b56695991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ec3c59bff729b31cd6df555c45d3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792e276e2300d3d5d82b71fb810828893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f08973ed88946f1f6db3a3eb48afd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553641453359b0d854155987e6ea1e1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2840c37837756381e7a83d6aff4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0ef36c25c1e54a7b905ab6560a79197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd1b7530acfee28671a4d24b20d79a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd787f702e93f208ea76e668ccf574eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd958dbc6f74213457754c1806fe06b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec90e0c215ac262f756b73e0c31a497101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d25a2acb6c46d6287904a139cf5b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940520fa5157ce275623687891f9dd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d7ea3d45bdda4f7ff4454029c8137104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503406d4707538d906fbd1ef523a99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96f03fbca821685fc50578caec5fb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fadc2dd8f9dbafa35f9a41a621756107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e030fb0f60cce2e29ad2d8d83367f5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f67ecbc7565677b3cc980549ce6e7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db07b27411eeb3b6f3b2935059bd7c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ed69459e09cad7475e662154768eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b605f89bed41ba16ca66723815c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ea046986d34a8f09f544a2ca5df16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfbbb5358dbdfc49cdd16dc39340a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947769c88f45090759282e4d4d2bba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f34d1a2cfc18a2e4704d8e8422f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914f2057a8490b1012487f0180ddfa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06980e76d39de706402d8b848e480907118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d6bcef864beb6d43729e20cc2f2d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e59c0f8d2db6e1e9f3f0e002751a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6bbcfda34d4580f711ba5a40b2bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a198428323085e2634ed728394a84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec6b7488f2095db29a98b3fe2a888d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250be66daab97239ade50c663b87a30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3dc1867682a0ba58dcf7971a59442125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773100f805030064eec72bc4389203126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09a8b5342f91510848af867a4c100127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16888fa2b2e66e3982895c3d0e3044e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509efe465977b825c63304ae6b09405129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf154bb7d046f6eefc046d7dc1968b13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4fabb35509de828c22d9c0f3033bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9651f1b8de9bdf614c044e429be161132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62ca95e3e79968d9fec111bbb313d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725275af076c083c1e606440b9a615d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54796039017a79f50938d45cc11bde30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc9d71cf7632a79ed0ca3ca287bc48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47be9c5147ea5c45325c459d678c96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa536c13fc2e4ba8a8769c3d11fb98f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d2918193835dd6124d35ee942ec95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea2375043579553908494ded045b29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c447119920137b98f83ee0ecc51a6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5a484bbdf0c65194dd7b3c217d40b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fdeea1dc19c5ee8ea0d544b507a95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b34f309539ad4314c2742dda39710144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6cc0b0dc5947435eb23b882d4a8ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf676c2d7af268d1b9498334eaecc9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370e57e6717dd8ec0c063fe5308bc4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c8d32a7dfb7a46af16523c92c7382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee2611af5ef49f0737129803c4c72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778354969a7bee5e6ad357ce4a5d66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8022e3db633ef659499417ad553b47d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567b46e4d6ac8d8a0227e63c17580e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b8d5a422a840a8737076f0c0611d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f20199b960d1cb59be6989259093dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367e2825520ca12775249d185c54e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142689856a5faf8ad4d295c3f92665e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180c1d209ed388a0018f3a22d9826ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ecc7467140b9e0b0122fd0410455a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd57c1ba59ef7a8de5e957e280da045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db276fe9cb1e0b6191866da2f51ed591160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0a723a76ce8bdce924a31bd0d7f0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a38e0e3084fcc064c46da460dcc429162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791801982efd8abb19b134a70b2db464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff7ba95e72da51cef3d748d7b51f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c1acd9d6009e5001db984a7bda6f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306020e729203aa3e91ad4159516356a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048da28d3c91de8bebdd8d8859c3c40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f680f794ee60b1be7719370a1b09a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5608999d33bca7944a17c48c7092d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec5a530dbccbf1dc3ac5ad0247a547170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250218682ad20cedd9c636b345c12a8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b28e67ccfe2573d419117f50c2eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020043e4461fd352951138f29c3afff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec833e18817cf15a35414cba5d35494174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b31549f6c0c6e7ef03639ef445a58c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47027286f6db6c961575592688107e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8bfb98d18569a433ecd81c43f23dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9871856f58176bfac97b05f92e770178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d89df34f52afb12382fcab529a806a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb368922a905651d9f8353596ea595180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562d38d03af0082d9d1509e13d812de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c666754673c48ffe1887617a86c21182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df888f176df8812b6a31e5d2d23a7f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f22d62d3ca99089844230ef46d95aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5af76ceefde03fe84c23290ae822f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff0cdeacfe803954fba39522a639e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed91de45fd8d4977c5abb140e4e71e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc49e7407e10b3868d54bb0183991da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654abcbb7a7208c6b5e25705f00dae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb41ffc2c59ea88e87c527b72caab2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d26a6b145972d876b5496dfe93cd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94428a19bdc36d26145b2b272da73e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26293fcb612169f68c601937b7ced7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36926d187ca47399a3221cd9c59c4e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02ba85410dc5ae7213f76e9517ac9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf2f77ef30ad2e619281133d2b506c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4ccf52ea883fc3a23e9ee358fd45215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdd02dd85aee0d81e124750ea7c90116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aa19f7ee8372b176e2462a9b8f22217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de6a02389248831c230ddcda50fc3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dbe14edc9f5cee05ec6bdd216ad4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f458b2a6a1e38d8faede2a62cdb98020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef27d6b3ac7eb4863a12cd3a7d4caa621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a5e00f3cde44f2848f600d5d4150e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33e38246e3b101320323419210abfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74edf002f97cb5b19fdfbb27eb39e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5edb52d3fec72312499cc488d7cc1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7210c7423c31a669afe1fb82d64fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea92c28fbe9ea573208fc2820d186b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d8ccbd433fb66f985e1f2a63bdb6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2df0248e5b55afda56e266e5a6337a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae116d4374c19a7cacfcbbc1a89d70c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73351bd8fc25333b0ef039781893aa6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f43e4ffab2fceb78342afaeecf701032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed456b54d513f485820113ec69b62b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc7d3a129173279834deb7be2123834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b8c1cc9f755124df3123f06848c9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1921d174670dec21124965b819ba4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0c9ae042324e6a29d8ea1a003f31837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b3ec5c3fd5df8e7b8b129add173c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64777e0cc3b5d20cd4e6e087e5ef083039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148d3631d1de210a15d0be0cc1fd96140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a964d88abfcc71f13fa539c1d7f0b1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f76975a6330ef42d3ba6f1c6ea6cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa6bedeabb0bfd852f49d22b037db043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae31f1a8a133772658bdb6965d11544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026dd0a7addc582165c896371b414e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498e54aaa7235df491f8c2a31728b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dc468536a472db9d3b5afb00843e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf1f79a8b0a397a46dd1dd343eaab748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc16074d5510a647baa3188cef0f68049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c680d8c62678b6f97de251f54f08bd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8836feb005d4bccdb3bf6a49e9c829e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accbd546509e3fe7927d310b0d4cb4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e945a85bc3dae6e1dd0d8f106681a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4771e66c1030617c051f77ed5e351b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a682b556594fd29710f54cd89f51ebc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43882e489b523603575ff54fb7ee292756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc734ebcbe8943c4d3db29c910e349657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdea260f6c7b73bbb01ba005045f98f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cafc92dbc6a27533a29dbcdc3575a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05394405f631dceb1d974d4ef88ede60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f72fe58240b237d8b808b32e2e76d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1ae2fb18db8aed0f5a1613a0616562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7522a106e6efb3b77aa97308376db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f15751ba13a8e24e2cee5b40542564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2d98e7a5b176d53c068f5eb4672265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a230a50022a37c98c75ca155dc27366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eccb0e9eb65c17f4904814d5c152767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5ecf8b287d99e4a6b3352e137309768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944fb6e16e51167de113cf490763e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7e18cd03674bdd1a3f8da6715b21870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483af557cb4a51353fc4e72182b1628971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febd563f2e35cd75e3753dddb2ed77972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02442e485536e41d22abd3ab5ab1910973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3b3e9ecfbf2984b622389684aba3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa02730b5434eaed272bf4fb84402175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898311f49d4165106a00b8bbf88aa99176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5565be78144361827740ec5d93899c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb796ee5d48a8bcaa15f27427bca7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655b5fba88031391a7a0f4f6f7e72c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecd29be04af2fbfa7c282ced1b808780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266dbbe26a960a79963296f0e03de4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a14bc6dc74cbb16afb265b8937210d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918610905fb2ebcdc85dbd7c73f2365083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2277e49265d93aec859e630fb89e2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565fb033cb50759b791f20a593461f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c46d8f23734f6c5c673d207e29889086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f950747babc7303efb977e88b72c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476664ea711e97d3493fbe395ebf003988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d38555446bd2b1bf836fbd5f5358f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c7ba0acb4d09f6479f60e02d880a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0dec0038f83adcfd6bd1d9a52a99291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a3622d31c0d2a58bcd0d000d686a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f713e5a5fbd28388a597d82a74fe693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664ce73b38f3c674d199097bd7ed73294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd61d9e1318598f991a892b88afe195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c99d1d1661aa7cfca52693f144403896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c06d8e22731736cfecbd369f284b8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17841e5a7242d55e8030d14cef39e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba5e92e43e3d90911f125d9320bfc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c20d2ed45e578ecfc64f35715cad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9745be41c266525cc61126cac4fc7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66efd37ba0489b570c4649340c88441102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb55b306389b2370558aa2ef16f91cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b58e3e2c78477037e0fdfd536086104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b40836eaf38b438edb1ee82075848105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f66317c6e774bcc8a86b85c7c943e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f64c995419a70d62341cb1b4f1df2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a79f1b26c8c35c7c07001bf87988f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579ec641d5724e70ac5e653665f501e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96160d6e48627989164751217c9fea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1197f64523281837b274b8b166a8e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea529d574d2900117b78ccb225f5bc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab5e533f3cebb32171a8a98942e1a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144961bd44d2e1157a7e231afc50fd18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57521f6ea24329e0611248406ef1e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60036f9463076c6166a237bd488eb496116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331ebe1a2017bd4e205522c071a8549117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1ed25140cdff0634104c60f6ece5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14eedec149ed1e7b9aac30dee010cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90609edc296632c29b1a7c8a27c40ca1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f28775a0187d33b86fe293e155923121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a6cd791acc401e0d87b6a98170fb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a1458f7dd1d0092873e006b8f46cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e45dc2c4f9683648da35c478915256124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e43b024e5bf960880cf1d52b60d207125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b062b0a10c8f2b93944377e5783a216126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c1331479cd87e127e357c34734a00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11858e5730d51b7aa174f1df601c97fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b042f0b06fbdfc4768962ad1e30ab4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3956521d52be66830aad2d6b92e17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33365ca6f8493e5fee9643e36d89353c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b286ef5e23d10e9a75a1329ed79538132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba691bac21df6bdd271ff3913ac658cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa28d06d931e7c8034e4ebf4c2bb433134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ee31e411a5054513389b3cf59b1cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1bc91d8cbfa1b07e304c875b52387136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1978a532af043589cf5ce0bf0cbef9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5b403fe3a572d9ae7dff348782fb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86981ee670c756e700575ffb709efe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d4ed5b72250fe956d70082863ab2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a5d5a026048c2f1a422c9c9a02f5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d2eb17c99c78b5b323952da2f67ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab69cda0c316bd3dfd72bbbb9f81f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1c6af2e1661734737cf45061c5719144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269531e03931818fa0437250fcd7937145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec391e9d573762e466d7f8dd642be45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a79987591e21bbc5a6b2a42ea0fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398c520329a9269e65709fbbe7901a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1961d8df5f86812a547a43f9b7680149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797856a1d23e3e9ae1fe29062e09ec2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817349a75e9049257a9c1ccc069bae3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c52eb34f8f94c2b6edce326c482ebd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9a97019211fdc25e9a2c42b034cdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab0aac27453457e288bfadfa6ef46a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba980c4a2f47f8f541604d8b97eca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc84a89e19fa928cf207774f2e4764156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc65b6ad4e28ed40f06cacd4a199bf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a6e3da01a715353cbf06da76eac9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8aff586fbe7311bdc15d6f5c37c85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1376da583c8779c2ca991a348a454160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2476185ec14bf3db1d002d71549b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba6f30fa717d36663644ba043d86f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e567e98dccd72bf70e5ed4e0ecbab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e1cbe06e1b042982b9acf88623b45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef8a9eddee92f8d8cbbad8d158a273165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f08b79f53b56543a0f4a848699904166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb0b68fd4141511e1ad884fa5ae7b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c84ff752fec3b40885a05fe4186b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15348b3d539203352ffdeec552e204169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e0a520b63d70e0d6d50b6ccc7e249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ec0e53ea1b3e78cc55ac4bdfc05d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7913f61e6907463f1f452922c34a67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b209afc97594535ec45046dc6f5888173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bb6797b5016db7c62a8656bd9b0ff174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>