--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27af462765d854b0bd0f5495d626421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3996e3386cb8e40bed26f4b8e591f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b5250788eba10dfa2c45520bc0603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437ba2b48acbde1bb772d0029187fe64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e58259ac696dcaa41fc69130276a675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb951326bfb9eef025f17f2f3d8542b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bdf6011e400770179db7e082a6a3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572e644c5112ed1560b692e4d7567e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd2517e88908243029da75a19cb0969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e246d7c422b4d5cf3b0ad8eab59ea6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfcaa9ff88d302245114f940afb38411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff0b8c22e5f09e3478e0aa75ab574c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185ec8c80ad482d49f05c7724aa39dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9631736f621227428c6518e7a750d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db36e3d3e38b8a7af0e1264048dffb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa46e5bd6b45da955146c5927f55a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf143e5566b3925552d00a50a8d81a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e3d0a9e0139ae61fa7d1d561650518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad87f25a80a5ef21ca2fc7900b419b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b83487f7b39e725534eb61a38d0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a7346c176f3657740d95d399a16ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec34cdf22ec161e19b932ce44503ac122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78cce76d5e161aea0d982dc81f7bfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb6a254e1b17b0a53c26cf165c0f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847a22dcda706ecb83ac15d0802b5d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7623192f52b4160fc1a4f2fd7453426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b247968dfc7b98c26390014846b7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69cc42a349c607fcd9716aea389cd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecfa50af0695f930c89c343270edf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611359192f4892050d900fc02f0cd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202880fad881317262e33a50d946db331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f920d958fc160a102c122458fcb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1aba3e8ccdcd28ebf123851fa2c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b24ef63ad30c56e9f4f7065170830f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc360845b9c0a56013fabcbcde0cf2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c96738c1f1bc63518661dd7f4da336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66a390904f8bb46337d4d8d740257437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c9c04bca4b5a4c7a6c7e65fb656938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd424a0ef0de10fe2c7a7ae13d8ddf9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386030b18c43731ab4dda28c3fc14f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f66357851774a0254a7a5e58e49f1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303ad8ae6a68a89473c1ce5ec7fd26e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d464505daddc17a862c3f4ffa05b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ae82e92c0aaf862c78e0d7156b0a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9793175351b769f3ead4dee5bc5bc5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e331378ee6552715f2e5eea255c76d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6e29f67f642f4b160e90f0db9b9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb47150cd4c3eacaf1ae32e254f2fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20708edde18392b3d4f2516fc7627949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244866e6361fbbe793908797d5987c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9806d3f88180c65e7f5425e0ba32b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf6b9ad2b87f4c9bd946165987662052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6821db3e5c196143ab654030ba40c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497de9ccc1b5d9b2c9f268822b34378b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e14085ebcfb2c81aafb21d59089e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc0ec2308d550fce1af64c756eebef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee2c5ba527a7baaac4fef70646f87b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c4bf2a5c37c2ee6730573e5dba29058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533c0d8c564dc130d41031e326e96d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4638b6855fd6e1a92aae1daf0c2a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e38779318dd2b339e333acde4868e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f29a3633f3585089441a5b7f18dbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fedfe7fc5d82a91e52e5be1277431463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4f0a86a57cfefb93bbaff9db1d25364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab036b8439be3fdb3af2986f951729565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a7d0ec8f6cb45757797a86b41ea9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1383da0bd788780fd5f5b5cc1e6af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfa6a2828ff142110dde5d16bd12e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b462dd7cfc2fd6cf1812312dc5366869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d862dc2a8ebe62550a9ede38b60a9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc54a0b9951eb9d1d459a919e0e7e6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bce688e6ae3cc016e9ca65764835572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e97fbe05a5f3a47628fa48fa3f1ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3bdb086e49a3104c4d588c132d87574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87188c202483dd2440c902873fb7a1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba48ec5c0b3f0a0b0787eec493d6b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516db6eb20685f2dd08327652c80ce477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36bc00d6b9b6e96a6ff3d8e2776d5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1074bf96045c3aaa30243c90f50596779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973472a0467aa726501232d4544b82780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9663f9b71b86e71392363dcead182381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa1bb9b5d12c4fb3db08d5d3a3928982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffd5e28f31e369fa1bf2d921c1b6b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039b03dda5af0cd237cffaaa365867a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827fc55e0b43d91df5c6f991f148f9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fc6e31bc7228d82b8df9d7788157286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116707d5c255cde3c804337fb12ee087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733213809e5cf03bd5d9d6e818093add88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871296d893daecc0b2cd2e28b1253ad389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8e03d3fda6a8029a460e30be93a1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4bcef4cb4540ea5b78b6a33a7b98d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb152777a28b8288b9db90b1e750b9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a17bc5c0baf192ad4a22f72e443ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86ef25e0ee28a127f36ad8dcbb874994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a954ad7b1965e75f9661642d7f9a7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d62494bcd89bbcc602b02efc1d403196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f998f17a6725ff3d1b8847e09c8b4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee00713c7db200471effe7f4392dee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6767a72bdd96d01c5dbe765e8e247999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d2f39eab3da09a5d5463a977bbf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a419efa7666a4e57a31ba7a9970f138101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780978636ba47d4a646b6a04fda6ef33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177171ddef47640791026a5afa20751103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30c1023341fee62a7e6c8942072187104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a334585bd6be8912e1e8743912bbee9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fdd428aaff8bf7726769c3ab8d22a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714baea31d6786fb2483d0da31807c49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782f27659776b3b0fa40659a50932f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d71077551a40998d482d9ed5a5e64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52bfa8b09dfa7abf0819c76b4ed12a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c005d23c78cf6d4eb676fd9d2c23f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba0bd499cc6ea5ef8ae68336729b77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6ffc0fc00d3524dfa49983d296391113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dcb280d6077e97348daba06053665114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8eb4512706684990a5bbf938f8a55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34909a2804d6f8042c13dda6dd5c0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c007f4e1c7bcea145894dffa582c8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3499127c63858da3faa1b1d22ab4ee2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea70b16bbee85cacc33be526d419cc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4e2f1024366a9d665f605f2bdf62b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb51cf4ec3198f37d3a57bea7558a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d7b6353b4ed9e3f7bc4c98b41c1c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622753a30d8e5b1b33aa52ee5311677123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d57607d19bda03b0393388852ec8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eabc0315945476dab6d53f9e29d16c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d84a3e194b4efbbccf510f192cad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787b7e33aeb6d7f492dce6453957685127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659ddf8d0408f46ef583e9cb265e44c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afe97b41e74fbb5f7e5568febd0f7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce437c2252ca2b9f28d0d052d5af7fa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a11a4c066aa470bf28baa8117beed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6507344918ea97c64183f700f73c13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081d6d3f1ceb5a040353671ac94fb04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc3ec8249a556c072d0672310d63fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c98053d9449c30cb92e56c37bf1d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bb590a1c4e5ba1bf7a758abddaaa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68976c372a243133bf7fe0bef84d31a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa4e7f3e5c42e1743d0ee468c043b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4502f82e7c55aac954558e8ea5ec3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84a4508d502fd571b3df2afea07a75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cc56a055cb91c11030f278eba6eb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3be91b057d42f19b61acf2745f3d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4aec3755dda138693a28d85eb0b57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f460a6cf25a0b9a73925438688683a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bebcb24a66b2d157658450422ee9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bffc975c2456239177a5b20ee30c4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929ac37cc6dc2f2380e92dfa7be1d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfd2ae1bae9d855c4d3c61ac1715ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d4c4d90c9728770d528fc9d76ce4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487bb15dc6afb86bef50bc805260c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948285bb7c85129c4526ef376149b9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620d759f9e85a50deceb95bcd0479a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697bb0a96e5a61b325c702acf011224153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c9a3b5195ed1d63c3f3f955bd9caf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6794145403782a7974c36b9ff59e7c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37479ca5b8283b1326326bfcfb720d9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f41ef75cb89551a2ef0ade3781843157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484bf001504e172b607d3fc3f68d35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d9463b6eff06ceeb87fc493c8822b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1062e3c5b24354844cbe41e6af8c02a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b60e88be32e9729f501208365201c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d229715f6946665700434a0355be622162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9818f8a12c2f384c21a7f5910e2f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4f1440b4dbda9a7c0b799bb086f6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7157519c0edb848cda54047b907bec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e4d93d5f4fcc85d2b18682a874f1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d33841ba0312fa4db657e80da313c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4ebda2484e12bcfc69c644b035f13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d97586cdecf9e7d938d26f53258eac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e60423a8e46af9a32c45842a7626c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370fed6819c81d93e1ba8c91ff8debd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f626b32394fe4811f821e72574228172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b874e42f9d5f929684ab001c53cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf9a127a38a756b13a910958fa066174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97c10bb3be3648c5d1ec75c5208bc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20888ec1d6a0c7ee2dc9225942e9567e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02164894675db24b75274bb476c8569177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d1e11ef4b4b62b3362675ac022a79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae1d976312fb7446c6b18b1f352d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa52118c3d0bb8109d878bccb5c837180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ffdbfbed6d9057a9ab0b42d7663a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeab778469cae02144548fd6f21a242182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae51c4e507aba75a79bf03c94b05921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca9c9a1edd23dbb02917bf53b8a04e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177848db6e4fe247c8754355b83e02833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14824803f8e5fb408a545b37be10b6ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6946911ef9c8769064766447d19cece5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faea0bc45f5acddcfe225411dcb97d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd95bf6d7e75ee6e5e9f7a769742567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450798dbf6edb40021fcee4bae639188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868c41c8e8fff6a6decc91e1107c0ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abced512cda7c39837b68640c25c07a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e2d5fe956a8cc162845a826073bd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1511e454d560f37be1fdc0f7579d5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fce7086a7caab07aad350b2a3c12213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c840e8d636a0091c6016442348e8c5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89618ad30175986aeefee600d867ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9821c05eabbf3a24d22e76ae75d368e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3c76f7ba3aa056d4611bb46933fd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96541b033e75aa4103dc4aa734e210a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2b659f04cf506d74f787aef3f0cfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d517bd959d8a05faa38b852fffc27520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c325da889422868ac17ae21a06c7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f609baa30d8a4070ee86b6ced0fec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff33fdb14d87abcb342beb80f534523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb1dae053a006b770a292c6a5aaf7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c15070f6dc0fe1356c000424755025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a07b027874eb02dd36927240358a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae393dc84802d3cfbffa8dee1cf2ef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59f18f688549f70d84219cecff5fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52ed72b39c11ad5b2bb3354663c14229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd162bf4b30accfbacbb25b0da73530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fa2814d7f345bec0c0fb505b2b46931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0e4f03fe13ab552bc1ce2dfc88ac632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98a50944cad274e4e5bcfbedf230d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f92a83a7c887e5a9b5d58ed194ecfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c15054393862dc83776bc06952330835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aff42de751370d09f5682827f069036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c4854dd0d4b0065bc35a1326a665a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c07f18c5797c0b06b8afdf61c5e5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b49183c6316766230217c6ea847e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908ffbdbff1738b883086dd9366f13e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d311c534c6ebb430d08027d915de3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc151bca4c60139aea00c1095013816942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bed27ab5d6ed4d9b82cbcf6f7a37943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9cd42762d7ee75cbd49f936aeafed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d962a0a754caf18a6fd2ec1170bc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd97e4eb5db8240c8bff03a93c050046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678cdca24083baae7d3f1158a2d758d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04707957b7a2d9fe1f65be0cc55e3b7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4dda6655945f4b2020c7fa15bafd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8b89c29af358bd725addf3f7c723f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a779e0230ea5fc5a8105fb39310929851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e32223e8c2a3137b3b03ccc81c1e3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77879272ca60514146adff0b8874102c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02844cd3f477097bcd706b4598bd12e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c560f892c33a0c6d1fd16dddc137d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0882d5cd775c43536946d7c24510eef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7fafc3f9bd29985b1e2fce8cfb0d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ada991658fde559a6ec7b9e9742a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f574e2dc83d82dfa71a696be7db291b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b6ba17315f9e627338f1eb3d074460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2a24371500891f83fea915549894661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a732fe8ad6a624469d5baf907be1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf6d7cdad34cfb28c2ca817ceeb4c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20254e1e954ac1cf6c0d5c2938798764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5401a26899950d58a2dc12ac23e7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972c77b0d178d865f34cf86e0a618ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62ac8b9be4d07f3109043e427ec44567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67237d8d53997c186de5c0b0158f1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f422f5d90a313df6afbbb3badd2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc41f7392c5cd6bdebc43e9a5b1d8c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f653421375e8f03dbcd2489ce7d74571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7d3b776e16bafabd7d83ecc846b9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50932b74c4ec02bcb4ad240817d29273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5948bb30a4602a2c0d424bf01c8768e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003ee9791dd358b67dac894979a9f8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6eab80d789470c1fe85748c370f1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a313c722759c1a1cc55fdfb5a1a2ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268539165d2c89b40b5e7868ca0df9b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8e4f8ba53e3cf5b5185129993a58079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a724caa583fe50fbfcec9f21b577280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45819f5ad1dfb056713afa19d15d014881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c99da18e4fa08209257f636e70d6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b12b768419b7a3d1b3b3a3f4bb5ecd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed338e6faaa18adbb39fc1ca942bf7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f441aee7692cdc6eb0abc083fc9a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9131c8823445902b6a89da4944d1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f580e5ab3d74c8d69fe966c20567e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a57fc9f7333e8a661ca8cdc9869d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6efdb093593c904f75bed909822da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1ed4a39acf6da01fe13745ad0019390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d049a949036641cbf65547e8eaa5d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31470bceeaeab36e230d54225392608f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ebeb98f1d2a2293159a218f80ccda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab50c7b50df1adae842e3da3eae7c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da86259765ba096656767190d5bea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6010f7cdcd8810a2c587eee74477bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3803c85e3316a39ce7ccdea5f850b5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b7f230d5697e7f2372f30417af4c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbd88c180cce92d6f3a94f8a15d52099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c6b21de555d8b97aa39c167d7935100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d302fffde2ed1fc8a3705c9bceff2f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25917693da47446a7132de468b7a34cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4686e490a18ed79e2d5784a2cc52d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe617325dfc24ec8ec64ef210a2e4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ee26d3bd5e166d890e3227771848105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae154ec08a8b8b8e4578251ce4f1715106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404a1279c80bf3f81280277bbbde127107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af4d1d3d124b95f23324632c56bd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5943c1095e9914f6ee519782f8aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26258ad86ca8a3905fdbadd3d628810110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767443d8bb7e5bececb53e202b6b812111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d4d1c1d04ff6d29978a4e4360b285112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b39c4a5a900e7f2143a05937280f17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2a3ea6d1112bb21132f270507b70a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839340ea3fb197ba6f3a08d17fef636115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e49936dcf80fb8381ed1490b4e18f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2089eb3cbef51068a873440a7e69e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c2b9f9116b3c359fd023bbf77f6c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04d9daa9811bed75058aa070244a18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205af8fb19f0a87eeb8ad8bc0781d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd114ef5926229ab0e76d3524d5a7bba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b866c0de5e1b65ab26c23566afc31d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d9eb9960af47d9b4e28622656902f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5289758540b37ffa485ff56032c6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7c99c5eaa0f0f8381082c2af1c659125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8419dfeebcff89c5d48cd5e28b004f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595415ebd5bcc47fe1ea22773e85f1bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58d38fae1348d63d7f5680afd87361128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed05c838737fad9ffa156957e851e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d53967ab5882e707e05ee007929a71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fece4c5050be807fc947c9bc15a647e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557e89d39e28f1196128fb86b6ef8e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe36225f0373090bbc0aa1c39b8e950133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040583b6f6bde2c092436ad7ae5889bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1c07ccf71dad2c43832e012ce2e00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2ec8af52786803e867b4fb440de32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dd428c1566f25cc461d4da14214dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4201be99c5dbc147c09f37f25194bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921afd83650bfb304f1114cfbad5c467139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fdca9d33fc34763979ef8e07492b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41138286a755abfc1faa6a4d469d8ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e809c24097b7c593af795daa75e2197142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afca36bd4f8326a15f5fc53e2093b76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9871b90c435c0060e8c7991301c805144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b1bf9901eb56309ff1174f8d84ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26e04eb2b62d398fce7fc173859ea1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf93473d9dfd8ad9085d5af35b868c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47daf3ff95b88b49621dbcaa0c203148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c3325ac4dd79750e7b72b2e04cbae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d863e3c2ca7ef89c17c4f9bfda72abc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45dcf0d65f62d7a6f0444e2671659a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6bf6cb80c378a721b65d68fecf299152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c0b24c38568333fb64391416bdb16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bef6bcdd6fa163929961fa759cde79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179cdf9d34310b4fda1b094a5c84716155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f1c98bd40ac0f33175f492dd2e414156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e42dde32599f90086ad4d0e735e3f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f93f387739cca4a526c424b61141b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a1eb1a84f3e900c2cad7694261e03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130faa19d9402f47fd619d4c600d6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c5b883b6876f809fa97ae17e49551161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7676b4c2d7fc3e649cf6e31d7f8cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c7ad839c897532b0b1a80149d915f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643605c0f87cf02662098e9681b95fd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8200134385c740febca9ce4eeb060165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461ddd82e61b6e68d295dba836d6966166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224444d65aac63dc1f54f4774ea455c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf8ca96a933207ef901dc863a06e45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce7e09da36b8210d0727463df83978169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d43daa9690997721ad63978cf66c7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa931f4f5dc394da69c423239376a06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538358deb42990b691a93fa33864cb8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b63097a84c06bd9efa3ac40adf710a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc16df1cb826b978ac41b8b01e6f21d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>