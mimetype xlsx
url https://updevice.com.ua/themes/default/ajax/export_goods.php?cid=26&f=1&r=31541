--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88743e9be7747f0553de2c0a613bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fe84d9296482ca8ccc11aa02000c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a6aa18be4dc89273248c2fdcf6e763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f44975700b40d74e8aa3aa6f442c2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76437041781babe39e2ec44d328f2975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc7d5da2a7f77864422f5c44645d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d513b754a6ec3c04d5acbf0b2ac70b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac376fbbfabd690b5d2f03ac740ce68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cd1502aebe6a3b8cfcf9d0921fcb69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652757e5019f86e43c6e477ccb269aec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb9b361ba015ce835a19ae7432ab3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cc79068fbc7010ff5403ac2073b5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09949e78264038e2b7a70e3e97d8a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e5ff2593d29b785d7abf603c874d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c913e2429bcf228110225d6f5407d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2454f096853bd587520bdd4c6b5e4ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecb97ece8f30c4652f26ac289b916d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82504278f1b7ea9a07a67e4750bd63718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a28be3b1993ac24d5fc0920450331f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b08fdf4c738bfecf652913a23d086a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b93c11f6d870d6eef569c062473cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cec3f8f575fd1b77da9afdaf2381222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9b704ed291b910a972345eab998b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11227a9c9be39d2e95cd85b1591c2ec224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d9e3315891b053ee2a46b66232fc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e649439d78a858f7e4372ebe32b83f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e021665d5cb31fbaeebc2b7db6ccec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8826a029bf6dde53c7aee00812d600728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de94a9c6fc6e965201c8e6cd8334d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202ce046d07f32ed9a7d3db18d870ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d591b43c199f612dfec85f429cb0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe9c6ecc1b3a2cc574f3d3d1d57e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff86273f073fbc2e73d0116a2cc0ad433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bf947ee6ba6f6eca9618b52cede2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6da51474090d82c7a91c983e4bd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dd2a42170ea766a7b9cb3a4c8a09b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21f25977033c66fc307fb52be1612337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af45e5130938853209f30c59ec14fe238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a2de328c29149f11fd7cb74f7ca5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc918da0db6488946cd98978cf72164b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9df75f2453e4a63b57f15da5f4db2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d78bb959d49e7680637bcc962de2a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e967872722e4799d352dde4e1d87843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75c7a11b0af007bc3bb9167a384a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca36635ec03eed46e6491c19e77261e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd128b4902aae997061a9bae49a6141746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb7cbecceab99ddbe6f8291d26f8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8a8ece0aab02ccc5f8a7fc0739c3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ccf16a80633780bb4992e47b4451e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c91eef452fb827dd44b67ad6a1933e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65800a2182cafc6c9901d4973902be9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8724d2bfeedd8bc290c59a0dc8f96752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0139425e08cbf2553d4be460c6b75653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd53b9977cdadb4bd0185791f3d28254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbc258f8289b36264d5b403168a5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847346c190ff8a2dfc75dc3947cb00c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af660cc57e95413cd21dfa77e62efe6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929272bff2d0fbb27b587c732fbc8de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76d6d251efd36d4923f989ff547fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e0f6bab1da816a5c7dfbb1521a4d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491b0845fe47570ba61e48414624a7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f01076719c4f9ebad592fddd3c63c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37588b423e80ab79b7f7e0771dd4332863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029e5daa06238e587a71e5c3457e68664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9244ded3e846be053def5c70cb89c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17470b42387de55283b878f29d63efe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e781869160b1fc291d3020eeabdfaf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf655f39f67ea1ba00aabb22b8f5051268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a33c8e499cbd6da938b7491a31afc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe59d5a16b3ef4c93fbc14d6c05e0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfff43272846cad465231698cd0118271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdedeb7a8be5c63de1f93fbdaaa78772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3f950ba557007bb86f50855baa6f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83aed29e4e9f8e9a496b21c1bfbd9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99240597919f5cc72f0640ba1754373375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032713d70bf5a92144029e2313b02d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195a2ffa4d4fd54e4358beadf28ea7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87a2458c156e93a7a2e5b4d01083ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de466944c1f7ee2430209ae7ec49639a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164262d3948bbcaadb316ccf7e3e2e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcca978e91243219b639efdd4c66e3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa4d5a5a56b12227f18a39543b3c0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc8dc53195d90d9d68eada17f33fee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726b591b9eff7114ded1983dba27d7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e079236a6274792d686255a01342085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee3064574ef51a34113fa6650c1d7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874376fc051703965ff69fee7e0597dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9304c48b6de10b4a0f6c9d4eefab4a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdca6b7696544bf9ebec85ef84a649f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f0bfc30bee379f71ddf9d27a41f0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc05ab4bc3bb3a349f055ea44eb72a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760479d610c042f39d07343fd6c927a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0662b1b27c36322e8050a5dad8c14b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7a3e551b4054f6a1efb8d2b1dc19194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391feb95d3fa1e720fd8b61d608acb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb2b661b5a99109aa9482715a9243a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d19fcef0139b6d33772641a5c96e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2348c03fabbb419b36489fc362858098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2cd9cc20397b390e2fa0fcbc8a09d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f660e6a989368d6a74ff1d25a2289100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996356345dcfce720f475107f284ffc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c7fae54fde4b852a47d02372fae9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12978b3907b4c03eeaabead08df595103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6c3c435aecde91e459301e0e4e1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc001fc35b97891edc6bc8901c642e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d7925b5d75ea2ac5c20f5720180d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac936d2214286f6fad3e90cd2ae8d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad90995bd55be874d57da18a9a6625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e58e6980d0ce846943dc80bad2d71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e78d1ea6ed4393b329130593b0d62e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a893e804e7f969baa17493671a840111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c8c34dfb2b36f1bfafbf327f3afc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6f2e6b27b16137e323a9911de9748113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e52a470fde5f5887fd6612e826238114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85a137a939f5e464be2b0942261e34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01991744ddc40cf0a49a8a31982d1bde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be0ac304b67e882be7e00a124c6fe7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c47f0619597bb8bf8d36b4ae7aa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7484f39603e7b4ee58c0063563ef9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabc3925f0a75f4afe4a137f16a9747120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a961b3802b451faedefdc2eb565c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e1b5ca853dd534a9d0c9a0dcd59a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc28ddb2d1ae68dc6a3b8600f68ac28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300712af7072041e8b8f519a3778856d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8fbeb1d1e41a7825bce38a4f57f6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54de7e1c657caa1c4ed3755c9d40c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960ff207bfef4d06d29f5718526687127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ce4200392506b711d54fbae9b7f04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae93c306b53003fbcad31e31aa205d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01998f7be64b8991e22e5562da3bcf5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c260df1696b44c2f941c9aa8c94a82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268706803950fd7033a75b2f003c27bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc165af4bf7ea89a63713a81843c99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716912ee035105c5f65ee17da2fbe6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c46180d68fc785b7c121c66b4208b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f995454558730f7147557946bd422e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7335658a39afea1ef4cdb79428864137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff0cdbd02d9f716e68d8ccb95bfcb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e9ec51b790184ae8bc6848b0aa84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d8515e15c0930583560fa280ef53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa2a0725b62b8223963e4a8338e53a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d8eab96281fc945a5cfa2f66c413d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a558e696dd3b80ae3c692583fa5b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f1484c0621896f37b996b2448d015144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff774f08e2c9266884fb9dbe48b7e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ddede02abdaaf36a516f9c2ec4a4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9697950aa5eb085f793fa1a6110009a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90ea49dac1b27a4e6104e758b081e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252c87d44dc71bc8563d42e5c8b5a33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6fdc8145c5a57daa75c421c877454150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1827300ec6aaeedba86122d0883aea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c35e15786993782630c839de22be1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1a2e5f3fa7b84eb11451c6e27353f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f529d5f6a525f5cfec8b49e6c840b62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa59857c8a5c967a8ed76845c80c55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efefd2af1b742b7916837a8fd635d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ec16ba08b08a2fbe0c8962243582d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a99f2b16f96d8b446d97ec6b1688a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dfd4eab5e0ae5023750906ccaf6c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dff1cfb163e25eb7b364a0f495fed7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3c13a8a866e35ba255f393c74eaee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d212947d2d74d3b9266a58c195571162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5ef53ed964b9e8f9d04e243e2e98a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bf03443bc77879dd7cd67a6f6d0a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9e31d44e7d54bbd3eb3a85844879a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71d9e32730a28cea924ba778cc462d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe7fe36b7f297ee704d6b46652bc58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e62fa4e49e9be7335efb0f8635545168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36385b352d86217ba2c766bd4733ec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f1ab9fcf40e6369ca6ea82ed64e71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd8a98e3dee10ce011538dbc78693c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9f997797b6885c547ae40564edb3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab39deb663149d16806018a10a0607a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f3dfbf13ff4c58eb27451fad8baee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d46f97ac24a6ac32fad433d375ce0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd8db14254ca2e41a0024bc5f8fb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ed43c0452cfecc16aefff07ac1734177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a5b9713aedc238d3442adcdc2656178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864095eadf03da1446e09e2200d6cb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759b0505f622b7f3db11fff968ad4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729c06400306b64a0a3dbe54b27081b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbdbff69ba406faac8a3ad401fe836182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b569c713a95b8aeec370a5937014641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157595d875402d4bf84e32002a06f01e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561d10bc48a651d001c2fb79fc4212f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceabc43b00d1a2b2ea9b085e00cd3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f1b93bd56286e02c7d88e27f3eabe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27873ebc5e3284b69488db9d210b2f3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9599097f5c231029ae26fee6e5aeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba36f4d81062abb39c59a5400e608a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5d90d274cf3913c7cd2cc642225cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d405991ee94ce158c1366d95ed3ef710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc4eaccaf4bea2d31ceb679cc330911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cae6507dbd84dcadd209112b25fdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba7e9001ce97383cd663b7f2587bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eeea3ee780bada600f80b9ace034314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957feb5f128ce15d50526d845cee55a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463068199cac2bbcb95a56e007084c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854918d7837624812f4cc4fdf42c349317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd79331d318cfc39a54a718996ac2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05cb9f02a08eb7358c1488befc662819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da2f0cb26e0a7f525fe0446b5b79c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b8e231f63ddfbea634db78054b10b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b4930008fd9512912675b7864672722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac489a5016410be3fcbecb13076224423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b58dee415ccca9879efba3fdeb54c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fafbf2c445ea05981d9d580c97c46f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e3ab3d8c1a0af3922deec3f24bf4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad16fec2753db9223576e2ad940b0fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb989ad8cd23501cf356908f24647f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c1c976f85d2c9a9f21fca9421918829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83049cb2af23554b6a73be543ff2fd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b7ad330881ec97044f499d56db1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74d9f3b73a573cafb7858025c5ad5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7b72a0a87c8d1c5b2812a77ca01ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec569a697e63a2fee2945663129005ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e084aeddd55123389844e3c7982751b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e295c08654e945c14302d3fe67b66036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a911a3eead3beab8561b207994a38637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e29fe4bcd0e8e8dfce116818a52e8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b35efbbe69d442d7d3da52b605157e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4046c8885ca18f97fc90d57af5be6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01610fc4703c96c64b76afe883784641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57670d9c474e415f63d0f7886ca2a1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885be0e42f12f59a86b39931608dbe943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736d3ed066bc8527d19b3bba22fa14b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f96eee5b53b732dd7e314a3edccac145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee786d58f09eee3d4ac702c71ceda79546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9ef5b1987333ee26dca75221304f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171a62570bb406a99d7653535ff4fa248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c454e755465d780cfbd554ab1436349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31f1d8aa9e72a3fea8450786f838b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5398968ba9cb6b4952973434b6baa3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0765d5d7353ac33ba950f6a82b81d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe7ee5f16f16cd3e5206c0672c5be853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e5bf420b072d0598364658b871e9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faef9ca83d9f40b03ce597a09cc16155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720d6ade8ae860db78e993e48a357f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373a3737f4cd066e08a1f5c2e00bfcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51524ed090af496fdc592ef910928858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f602eea4eea602e925c0515e6dec2db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db85a3311b10d58fb248a68053aeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc0f3ad28a43b5cc1eeca6ca1fc33661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54398f2821b3771d1225b4b718e7922d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342d18e275565173be2373e10364ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229689a5cb1293b57212809ef66538d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd933020ba023ce403fbb9c3f99c59e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e537dfd6bb101718afe9082dda3c8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036a7373f20d4a524ca049cbe3108b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d1a10cacd3348c1447c01fc70a84368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0dd44addc7c18a7d9778468e335c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3dcdeffba28d219bc5d83e58ef20b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa07e24e3ae5ce76414a7b8cd5ebe2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ebca885eb3dd43271d5184d579dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebd7b2634e86ee56d2ecd17c95c0b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44d7b4b06721d065513044bc2e62274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472be74967af1d287d267e62e97a69475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012de15c8d0e21ab9f0397087342378976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b057bf6fb526b955cb6fd7b676ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8b27b79066a837e98a7823dd772478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12daaadd7e02ac4d48572632ce5496d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7986de149ec88dfab59131ea51ce8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de81bf24989f41ab3eaf71a7b8f2a1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a835dfb7685f20aea69d22852f9592882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c5e1e87832b399cf54b22d335009d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5798b48f68ae67d1dbec0781bf48284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512174a14b3285882ed7289e4c2d05e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5816565abeba36c198134c283fec37f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70043e3ab805480f9271b46b5da92c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edddf3fb7cf34d4ccfcc9802d2dad3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89ae70862bbe239d0404494e37cc4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b22df02a865704579660fd187f3dc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23cb935d13f78d4f9e17d09222ca6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84b6a209058baed9aecd4799af3eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765263f1f79ef20639998c5ffb2dff093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676bb6636d5e9c62eef1707e65484c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e464038ecdb0b8abf54408f78b8a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85762f3e221e09ebcbb320b4363ee55a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed436b22e1e257aed1cee0452fb2aa6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c9460a65d9778ffe35ae5ea1cb38b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43060b0b549d83e2a8615ae534a1999799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c60f826ab497770463a3098a71872100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d61c41ed2154bb77db0d3a83a7c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3553505dc3127602b04ddb56a3d95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdaf0d8d4d2932589ec99432779c7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8259e589f32f79e549cf2123776f05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e62d6ab67bbfe872884f44ff05e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cd38f0307a3207607d96ec82a6818106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24da9acb54782ecd503627eea1b5b56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b1b057da8546dceade9cf6ac40ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df41b316d27a4fa3e23c3984257ff5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be8754219284715a5a66f22862137110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924156539cad0a4cd13e11f2ed66e80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045a77108102000bb67b1efd301dc6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc1dd3ad18399bf777ac0635164fc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dcb1d2ff66f58aa39602ce4c39309114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce5dcd8e9737f67fcdacc70d235f4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9cdd6a7f674fe08f01698e9902879116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4f5c80deed0001ade24c2aa90c18e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba3802e58b28c140d381df5b9e89ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41150692d7166dc9cb8b590f1495b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c14ac964de5172d8f11eb5333541d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bdfc0d145133404c6396e55244534121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea63186a9d2db4034fa3d5bffc998b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a476933b09a8b3db5e343e74a2bd00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea47cb8da1835818f2731fb310d07e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb40f204feac66090ede1967b9e63c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b7d0a497a3d26934e3a15f4766dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c652a30c10c24c44e56558c4a161c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cb8fc089b2e45a1cb74b975ccdc4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f73a6dacce204785baeccd9b5410df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588a7ca3e78b058e557092048db90bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7521cc2e0642e465cd9b01c07fa2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d83dc9439b9d1a9a4facd635da64a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed64ca3ae8c7079ea496170590daa03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488350bd21b71f278fd73eb206b9fb8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6301da2e207faccaa87c9df12c986135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478e92708d951414bd1316e08623999136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f08b8c741ffac42cc4b3ea6da846d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6260a0bf51c9935c8527b8d70cd75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d22d37faa994f1b107eb2e46c42a89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7a4b056d39f1c2b7e97a35c877525140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bda207e5885a1a0776086b74b8cac1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73393adebfec97ac24b7243a9d41f40c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4af5429282085c3477a0bafff34af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cbaf4dc1e2348638761fc6fa63e0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b7959f15fa9ac0f1f7210e62622ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45ccb2b933dc22be7902868cad6ffc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7bd057315d9935aaace7a9de26ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd04a2b9f2e1d5e6fcc66bd5caa74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c428ca8ec9ebfcea46d95d9840b43e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b5504f729328e76714a30ac2ac4ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a215f931b41220eaf804879f5acf51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef55de052b3867e549a7c667a65d71f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e2c865852205f26e39a373625c8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5275ee30f0cecb0b6f800ef718146154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5cc0e65a4c9ce299be33502db8b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec006e9d2a6ce3ecd536ceb4c8d5f7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fa2c87f1bc3ee7c5e7ef44dff359e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff49bb8a324b77d528114b1d7c0921158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5763b4cbcb37f82f222046767e9990159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc5d10b5f7955c6520c24d5c10964160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158014b3d2c6c40b5c46e36019ab8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65032b025f764f2e1b68e07b536bf417162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589007f366b6ca6771f5f195cdfdba5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1065d67fbb628e64a9d9666e7f82431164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03696c009aeb4b6e57d738ece929d34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f2d5c71484c883e101a20bedc9ad5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16cbc8960f4bb3c9583e4df441ca96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b78f2e57c56f121ed1fab8f9f8e548168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e92b9dad41b9091bb92c2e7256b990169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353892189960dec4c5500bf13f477e9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1793dab88c49819c1a2d65f50b55ba5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d33b849d31a1975b818959d49add39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581105e600a4b24e866da6def2052853173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df05f92b6338df3b3ca412be18b009e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>