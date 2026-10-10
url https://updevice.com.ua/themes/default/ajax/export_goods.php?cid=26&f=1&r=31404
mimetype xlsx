--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4dc41081ec544e7f148b41b56ee981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6b824fa9a993b0a548ed8cb2340142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989493c83002f4b49a3b7654a3ff9f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1b29aec59f517323395e6915509654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4402ffbda076bb497c11a8f19ffd0d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3160c4d0571ddc19d7ebefc1021909e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d4fffe58e80400f7e29a7cf288c917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c922809d6fc837faeb19d959652268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857e5ee1fce6cea4afbc4fc72681649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4174872a05c4ff0b968a4bee11caf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f00590f1ac5676010ad50afe185c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085bb731ca16479656290f64908df5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236bfbcf04c0206b24de9824559e37313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f98a0cf02c919f75574974607deec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9e18df1d3ffcc4af6831cfce871d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae84c230a912571caadc5a23f0ffc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b4bbed4579f0af7f51f02f8e9679117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4cf83bc1d80b09b3be271a345c35b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aca60d95b489ed1a41823a5c57e5d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b0fb00dd59911cfc55903f0b7094d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1669e9e85ce2dbd0fe89dbf7a149d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30a173febbf7c9b02efa5fb57292e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f1f56aeefaabcd4578119ddf5a86023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aeca39142a2a06198f6d94a96614a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f588bfb39704d89415990e03bfd1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a38acfe4f8c6ad208f1d29ea3e8c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a24fff627c56487d12c0fe76758ff527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c5fe1da56c6ad503ea003351339428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02612868bcebc06707f5a085f3e2ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699c1d9c979f4445304239387a4ae5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fa6260af10732f64afc6f4309a3e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33945463d36371f17094400da24529232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057010983a76225299d18f3dee1a3f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d39afeae1aa3483115bcff3c9ce8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cdb0d3bdda275edaa82627ef16c8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e9d43c990a2751c4e9e1717888b0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91061d0bb187419e58672992ca1bce4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a2baebe64ef39960886954e86591d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e8d5249eac611ea250dbe31f2d94d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6114b47e920506d0ba9acfbc4cd3c9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef1eb4d6b4051557a75f3b9cefc0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d69982f8d21ecfb353fa5a8dbfe33142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316a3b47d2887f99bc18017466b5e5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdcad8494d165529c56c2a4eaf473544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b560dd058c32627e8c014ad2513d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f949be3020336b9d94e50b7bfbaf8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53dea4230935a1288954e137e869c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36766b267b1b6b6afb0d4fc8fa70f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c455d886ee2b50f2ad79f50459f9a7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b2b3794e62fc1850adf754dd2f23750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4627312de090e7feed5ccb14327894b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86679d8ced894076cde802f7a01c66b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e862b25b112b9e35405ce52e57e7a2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712ac7770b5d5e5373845d1381679a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec640b5a4a7921ce59bcbc85d261b21555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb80be553a07a8fe929e58b044d705e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4c6ca81b00606d5895e6c68d0b3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adfaac9163853f84d1ed39f75e008458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfeba5d799f12c5505b8a34a21efb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d4c9833450a1a58d2282e635211a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136b605cd83a6beccc5d523505fbb9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e7f84a051f7365c48062654ae2bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58f861b7b0a1f32c3ded6ef97b3db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f89207988fcf2e3868a935761985d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb742f4c4d2faeac72c1c6b9bc92265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaec12061c8e784b562baf65fdf3ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eef9eb09d9d035fd6038f645c03b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff58bb04b9028e7595664731b6319468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23d1a8150235494c3ad1b44bb5bd4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7313b65e9c5b524c78938e5d44bbc9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3e88912ebcc06040601d24c47e40c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd666863a8137c5090dc64c18e7cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf982cc1ac24df1d6acdf242ec18cbef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fb8d7f7d91fc2b3bd1fb0381e3df674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63140cfa9bc1575c85cd9ab20dbcf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff0e9706bbb0950543aee5f6d0863e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ffe10ed383aa796a0551232000dfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dd267fe47e9524117fe15744b532178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ada840282ee6dea55a0ff4880b2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ca3290b2fcc9e735ae59a333ed8ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50222651302e94f90447bb1de5a077fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b0f9ad9e0add603c30abd7deeb1f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de9454e0c6c03b5ca55b39870b80083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4ec3eff31d1acd5b78113726652f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498a202d5582cd747b3ef78674aac5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4749a807c6948a953f7c8d48e5863f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e59079ac79389e20405a72e6b768dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d5d69e9da93f377f891d9c1af503488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f329e7d3b252cb4847dd0c7579c41589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d312ece2450bab5903aee368fb74e8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6ce9c0f854d7f0edf7006d174a5dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1599b2a7652d70530947390dc564192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643ceb8080357b9d261049f2cbd740793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298725941df703606e468df44bd60a8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779df04cec92afc854a461852857a3f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eeac641007670ae45f186df0c8e0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6013bba5afa52f8661f979339e8e0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325add7968e34507299d07fd6324e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97902113fbc68b51653eb6b5c46843cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e2ce8089ff1d5f3e3ff3d582fd50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d21bf5a2866a97c875fdf6891a286101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee515592bc99e8fecaead61c89fa0af8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f4215cced013099476fb0b22580c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2850e424e20cb4bd251cceaa183cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835ab82b3a0293415425724a5d3a992105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad4c0aea9bcf49ab60d3782e8accce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f005d332a86306777ce47160fed26b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba98469c0716a9f318c76de27bd0b3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188929b2507fd702489deaf1c3be7d25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c6d3029baf088e50f9a54fe006fb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32295fa67a455cedf7952aa479b2592111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b2aa51467950ecab366149048eebb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef87fcdfe6b2d8266e85f74e223b55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2fa7131353224208cee5f47ffedf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6ff5b1db86cd75df38f8ec1b8d1b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff887122935d7c13be2a621f7ff5e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9102860f086e4e185ac72a207b4bb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160e157ff75eda21ea53d6989a812cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a9e27aa4be9c5e2f3cef67af6f500119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00727453635224444fec485de84c9b66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1613d0fc12e4169763d98aeb1cd3aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b802d08c0e972e70c6b0b4c72a729122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e503a7b8c0fd2fa91262febe062917d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554d0f59c22d1122af4e3205ef09f50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371cf74f32dbe15e1219a90ca7e48ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01a30adb9bb95e83b8cdd92db1e944126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcbaee819396c6bf8752fb57c828d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151325de41dc070cb8956fbd3b7bda56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b65c1273e7045d724b4dbcd3d98f07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f585bae897312198a597a03ff10d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0a2a09296523281b835c3b588609a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afdc67f2b6de06eca37b28a00f9687132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890847385b3036bde0884b31278de87c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755013c9df3cd35baff3ce2f7b8e5786134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc48aaf2ce95a31cb595e54e871438135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7addc59f655a62cfe770162fb99d126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b2a163c354d8ff5840a26d7957e53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c0894eee7a96756a590e41b579d12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59cb96c376ea321e049e95a7cf4dcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302b7818699b01fc0fec05530cd3c2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60dba502bd02b90ed03dd4dbb9e1e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6327d2e80dbe75bdf652db6c2170a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426eabb957233a13303e06a99d26c43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef3aa2630554e5ecaadb3fa7651187144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801602d90f211bdb48b34ee043c5b2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04f680af2fd5d11153388eb8a361b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96f052ea8de020bd597f6fe49fbe8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7596c686fed629d87138d9a7d0f8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a01320e2f7c40ed1d0818e1c65991e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb6dac5c8ce440e2c58fe312ab45f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69530fae79d83a3968f2df0a0cefdbb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af3bddd7b27ecd8caaf18cf2f16258152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d27d2557242b0212d822e32a773197153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7b40ed6b54cc133fe0ed123d55d6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551be0c785c6f5e87b5dbc57d6bcc8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594cb5303cad9a27a8f6e49f0a77a42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da1d5078e3f8833c7152148db4902157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b4512014e6b0c31786fa14d29d4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac130509a9b3cac14e182ff13242bb76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85692c029c270553268d36fab1613d0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a777126e5fa1204acf0fe83e2d1e2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652c6ea253dc17a5be6732d4af1929162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf5a1e93de27bd41f3d33dc049d386163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a336c9dd4a006c5ad0bcc4b4458466164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c6a21f583a22404b4a9ae0bc6e402165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff5ba594bcd6ac232a0e08338736ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd71c2671ab5b63838110810d9f1aca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f5e45ca3547805ab07847630dfd9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f940a04a410722b250050d9d87d464169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de58e33f6e3c6f3187d3d506c09f2be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66f731dd5dd2c0293b7258d6057a1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c0a37e14299961f21c047cf4332c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512b7667713d4f74b08449598fe6f82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e157ea630d1082b6a96f3bd7d1b7e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d24ed896f4c0e5fa7bf3671af9971175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09039e07f9c8498263702fd54534422c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3532c6475c846bcdb1f7a25d6f46d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffc2c9dde8f839af4a308922b70a99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc5b456f0d246a73337d1b2d8c9762179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551f34b8ecc5e8860414d775fb95b31180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856989c553dbf7353061e847dc5947ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018785e49e433a931c51694139391682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7c8226cea82eaf38914508564edd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6903f8b99ebfb67ee444e6a207a9764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960b7f42831f4756b84cd1a4fd52eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77292b147643d28c45c6b7fe8709625d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf4a8bce4768fd377a0954c56bff8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80efa643e532526379340a92a90f3708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5064a48c5c0e9f08176b579e18e863f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19d16aef7a7edfa3947f0214a07f6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae33f26909e14d5d8f652385abe68ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a898d3c0c5345e4cadf58b6d632c0a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc535279dff0322ce88c6b75471175f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e3126482c0c6c01f6f01ca6ff58e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb3bf615979067cc7b7e7144a8511b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01104be6dab57e49d1cbede3d53efa2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9405d4b680abab76d11aa34deba5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fff061acbc8256a68f22845ccb7aff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0980d5d7a65e76ed4036cb517b3cfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cd0bd5266fe4668142022d60e235d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f650996d802be359c09566f9c8c7b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020672bf7c860b419b33de90ddb5e5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b90266aac6c14ed756c2513bfa2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a40e02c3577919d297589f38ee4de824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f40006807b8527d39c2585257975c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881401b0da02c6ddcda62b4872bb96226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640e1bf454a8df6f982f0c1366a2d5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73124d286a3711d71d304ca2a5d6e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ccc96893a257ff9769aebf7acf62e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee806e2baf86c5045c51ef19b302e1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8330bb649df81460233c143f636b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcc5e622d4945b8a73b14ec5ab026232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324a9c373ce0cd171993716ba662afd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d07f8c57842b34f3bce63214e309934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7fc10e2b2e7fed98bbbdc7d3fa08235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d8086f26bc4d57869b85177b3fd4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdcf0c62dc545e19796f203e51dbcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef0980aa7aff7abe4cd73267f99b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15d3cd81f023172ff5f2bacd1979da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6424332580b9e2eeefef6772b84ed240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954429695cbd13effc3f51c86a8be89041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcf2f3432f6fc13ce3357bff66259142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131677105217b79b8eabeefdb82ac4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58046eac2131d797256db140591c910244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c62c9b6b9c38864ebeb8e78d7d2e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf3c4bfc0300c664f0f81a4a779e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83064b4caf29405ce0965ab00dc2bfbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723170af13336840d31d2c98a1ba962248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc6cb8688bc737ebd294c1859c201a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12803f317d2282acd140fa1a8927e99e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6edc00923b1079c13a92b02897fa151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8d6382ea5b5284bccd64a24dc5e5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e4d30e2b85a48bdc5eb4ff72e1e5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d3a433b5a40e1daaf17cd674235e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe0e26cfed4163dcbdca7a00d5d25455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502356eeb42f6befbdd83dbbdff2a6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ea7310ad5e6579dc0242bafb3c9ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ede5bdbf4f372ec7971a5303c274d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79022ad73c7ad373f325053d1f8b0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf58e35436b4050c7579b5142d9870d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e51824fa107f9b691ee75bfca9e8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a41371e8f1ff3f134c4b476419ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09047beaf61eab6f6ca112d9f828b4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b91a24f817712a8bc98f7ab3d2c0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7032c44a220c9cb842da691ba212f4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7e27c72c74a47fdd14ec98ea688066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893853a608c111a3ded8f506d9cc4eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177b8eac45f1a8b5c6677169d00fcb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6d60b3dc86a56e02ed1ba5717b63c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8cb218b5324b70641be05119bb5db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30861a16c3a48bba051e4244f620d35171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a17994287bf7023c46f49c17642e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daeb5aa518bfb41ceb00ea348e3feb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec1c5d37bae1992a023095d38dc8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e741a6525456ca26fef0ea31b39b4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450d6ba80e33fb170f36fd27b166b7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab4172f7cb9238ed7da3fc8905986177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dd6d592afe49c42012eef0acaa2b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf9650dcadd8e292526ea4984cab779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49101a893e82d15ba47197aa36830ec980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b436c40d2281ecbfd29b3b3ccc007cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a89bff2c56441c336c580385457a0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571db558377349b7c088c0259b019ce683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e8b5e780421be74d8045b58bc360684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfd79f7c602583447aece93703fd2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47adc43a2bd2f9a4b9aa5f849eb4be486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39f80ef0c81bdfe18cdbbb01e2119b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c957290414d96e7bd612e01719d3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1bb9434f3552ceba2aad1be82a57989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdc829db381b84b2464d335b1ee59290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf0f949d016df29ea5caec6917ff991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbea55c3d4444dcf2f26fef41ad64192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda81b5cc0abf673eebff91a9d6806993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4eff7a07b5845796865b67c8c592994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e895e8c798fb93794603b2b5272956395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377e20ad136edd1ff8686a961d6779796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472c1ffdfbdfeefc574f29e5e65026097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1df6b3384b6acf580ee4cf6fdd9de498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a2ab46715deec9e995e67fb75919d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d448b125aa4d561b778f18a6d47f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b20b8aab797ab4e6312dc70f4dfbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c221b0ef99ce153d682f7de99550f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bbc2b7a87a4d56014776b002dcbb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be719d1c5c2acd77407c6b023311774c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb43993fad7af2c8c34c5b77e1914105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c08fddeaf50def07f69163565f30c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28210c6c5a79717abe3b60b45ab4e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d059d9fe0514a4e2757f6a8e7463e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f93f45bd52fd57f911b245ba113e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56af4be9263542dd635e301073e5d1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb945a9a5300df97b6047acb6f89548111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a372538664f0eaceac7c6b9474ec7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03e57a0b9ec0cbd874512d58c7855a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7667f7d22871370dc6dbc1888303c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea82ea6972cbd71651159f16567d891115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afae9eaf0262af7697a3aac02b0af8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caced37237a7435536a6cf67676c1a01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c411434dd8ce5765fdac204432f5fa4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bd062a8a0c8f6f2ef0feafa8787e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59559b5969923a1a34b0f18557b8ee5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82bd59882352f989d8265b4309cadf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cad84bbabdbce31b2b86bc533891d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edeed9e8e4568a788ef62ffc3d3184123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec134fc3978d1af0c24a16197b380f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16423391e5353d0419c49b550e5cc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0b7930b45fee4370887bc0c71bf02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee931200d814059cb9e0f363ca38892127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469246da648dc0bc09dd71c314b961c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e634a708f70e15e8ff7df45903ce23f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e20c64a89f0ecf432eef229be9d8a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815582ac87771a55da1d5ec9edebfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4fa40d96cc7951828286323bbad6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d61d58a00d93de1ba7f1607c675a21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085d51335883d7ca5d3f0ac633f8ed1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97674dc94629c2b46b609050eea02c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291e2913a12e071da1221a7f6972d94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdec6484d84797200c48138e53450c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994150acf53c9a8e18c853c148c1cd5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f300626abdb999fbb72b3fee320dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa539ea08387c167eddb2807d8e9513140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e152cde2e805eb8110c8ce44c5d2e71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e5057ae58e34a475ad1e1da2aac0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358704a3ef6e411c524b4de360e995bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec1392cbb31460899c5b51330fc25e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e69464a406cff97d2558372bbb61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d827c9db7f11b4e76a9748b64834c0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c54dc9a6875f0e2d543a1ddd5ef8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0096c698d46c7f297de336241c851d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d34203dad3d545643db60463eae75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039267e6b3759e692dea3650886136d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae2b82e2ba7a09cc4b32554be74c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25365779f5d18eec063f0b1292ad0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be9efcae71f3aba4b0cbb70d4636a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7223b516832c2d078a19a483f181131154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df805ccfb0f8397a8cd36906073f5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774f02d2f84b490b8cf5c44b33b9d2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1592075cb6d7d9fd10c845152cee4d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609973a1d26c99b68ce4a832150e8df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4478620f426078cf1f0d9d27c074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ef182f3e2a095bcc54b2eda5552d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f1a4b0f3095c007eefdee1c45958161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfdc5db2a6c3b42cc212f3c3bdbcb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64defe45aa84bf4a088fb8807bffd4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19377ea928a1c00b4726d2e7ec1a618164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7864eb257e1815b723cebbbcabc691165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab79c35e7a7dff8771425fe218ac49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065306eb7641020b402b1e0ab5b5413167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371324744f387096abd3ca242a7f0da0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb2d23b62384a02d1bd9d4af1bec9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e472ad4ddc1c9e22dfe4e970e4e0f56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80739ed18fe58bbbda2fced2c68bbc07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e427b10d79dcb70bdb86de6ced8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e672557bb0ab02d1d5f2a311c83c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681c6a34c1e999cf85c89aa8d5ebb83174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>