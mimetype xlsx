--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116298a3c52836034a8c5ddaa1a65051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4e67e120f98682fbf7cf56b2353132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7337e126885833380bfddf2a3cf1ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ea030b3eec70af96cac9c44adf35f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf454e1e942af05fbc5e1fb0966898ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301ae94ed0e95707b5e32da3334bd0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a1164c25589f0d687c38d1d6e2ede7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c00e9a2fb161d2fca7b13e6dfaf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c1c24699c91de673c9a190014b6929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bcf1c53933ee47623fffad973cc2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f71b9e4b1f6952a03ea14616dbe011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50a5802454cac691e35ef3db8bd83e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398423182009e25e5a69d02597d030ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd5d77f1d36bddcdce1e37ac88a6dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e907ec7692ca552cd4c4342563a1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57963929d75e0faa1dbbd03b8b67ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733ccb0ff55469249e041fa8660798217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f05dd2fe7eeb44e0f5fad518ba210818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d926ea8e774b5055ac363a237ce9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390719ce3db913505f49af9d3ce5ffc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eae54859e95d1ecd9149f4913bf01021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73330323c564adaa1618a2db91831a6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87025801e4a51d57d5ea2df597b5fccf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9b024d2247e24747ebc3631544d7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4a94c4d41b80ea7f2ef12396364c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12853dd6f58cd769f35b9940b64d7fe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3002919d7086994bd97dd8f99c44b4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ebc7cc875a02003d236155f3f756128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba857ad7dbaa5460dbaec60d5f0eb9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21deba80251e32f2584a56c053a44730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768baa37ea0dc77377fcde5311a4340e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0dc4e916db6c4fdd930c6a9af448c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fa7f382192247ac5bf860b40cbdd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20a0d0ae873fd754bb8096949627034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d13f880d93cba80b27d909746bdc7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8558e55cf9b22db818b288e358d60536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5b23e4bbe779bcbea82bf5d6bd1b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587f6a732b6093b6179a7c0706693b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc94e74ef3218a8eb21b81e03cbe8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc713e751446d2e92f9fc6fa6a9a95b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666e9cf60b0600de9d3e433d076b80241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507daea3f41418f9f2d3f9546abb2c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb13ee31f5272f52263d4f103261e3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc04fc3fa308fc8859a71e5b32fee4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4c95716ca89bedda79a9d478d94c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc31e91b2ca5b0cb380f08c936620946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a98ae8b2fe9202f8bde2764bf7ada47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f904492881b3068bd52ab825e860648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b366bf6e1a1703811aa09494dddfbbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7043ef6d6aa76800a584c70c501a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e7fc1d9ddda6a1d076d4a1e089f4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b63346acff43ca794935714d38698c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9362e61c1b199ddff1bd3472c20037653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded392c2f50834d29d59186994beacc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486fcfbaf63ccbc39ef9dcb220ed60c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d30ec9f2abaa634c1114f6568748a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1546e801fbb72489df9ae7e6a3afcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edbf7088dde8fe724ef8146411b0c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d7a67c4a5f6574572b571046a4bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9fa55d9f029bd265dc8508c68973760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aebe40c6c85a62cecd14a003c621961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bec6d5440bc61f550ac1c8c0b020962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda5f7a71f19797f5430603ee31b59a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c7ee40b0d7922fd0650ebd71a7ef764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26209e0c23e8e6c8bba70fe78e9f72f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980f64a71600a31a15eff85827587b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b39ae5b1604e126d760ab5fb5612567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e613e26b1a4d466d9b117aa5eb492bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e696e906a76f08b52e43e28aeff571769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7329f34826ef7f5ac769fb6f639ad070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b97d6a44484b087d0b75ad0933a8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fb6e62efd36cd26f04cbdc195787d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b9500e623dd84b143ab7068a41ee873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865289f5553bf0d11b08df7ff817dffb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc9c82a907f64df28e73de3f96868175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9203a5d15528c3c3daee08f7192d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26528e3ef6adf7e5c608c1ccc1f71f7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a4b0aae26085c25acf1988600a7b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36cdced64fdf81ec1975ffef2c18779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7044e9864cfa2ed2e31d99a229f5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2e811e630f2067f8ac925f14ab4a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e50468494bfb6a5198cb6a57d8494882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f094e7e4407c849704b4d6f957e8ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c393f0c470635cdfafc0c7b52ddea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ffad860b8f45282902ceeb0e808e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8addaff758fef0680f57f1ab605a0fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d706e2ba615245dd6a24a58d8fd3eea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8370bd5234ac228b5678b3078de3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f5b942532cc10dd2ee4341295e8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bbe64871955d1c9bb8290c7bde05590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab59058bfb2a0ca1a5ef75d6c72ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca5351b8c830d3eac065c60423cfae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b827e0b1e6100397d8ea652f221265693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3653727e226d14f74706278632899494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51768ece85b594bb998c636dd19eb5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a504d2c451953b083e128083a58c5d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159e1b3d269980f98b9d647b257f2ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404befc6f27b5758d190275b11c92e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f87112c41a7460713f53ec13930cf499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f818681b7421c396b4a4cba2ee6e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b8876e7d0044508595a7885a59e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b686b4c872380a9a0a41ec8d956ed3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf5194d8928dd795581d9e7c518dff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393d062cc56cc18006d518fed3a9c70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f0e03b79cbc66234a3dfce8a03087105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15256dd4d6f30f8bbad7becd9d2d668106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4615cca6438b983cb86a0db70c039107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf6e7ab1f6f569a4b2f3a1622d97a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72484f37d265a8e1c3f9db44c46c471109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ab9ed44f0cdf53f9512511fe2c814110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007aaa4632c31bf48bf48407e11af51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6db4a5024b642141d319bf263228a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557160d5ff1df0abce41548b9e370cb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b27ef6c358866a4e241177e8c6599a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d14bc8cb01339ba28ccaecbcd5193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fa0d42a1cc850b02db0432a562484116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dbd52b18511a22e288879fd46ab82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb6254bdcd27bb913f2010f3b3e666118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b49df5a8c584db6b0fe200cd66d04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10551bcd2b737a9f59e754827f3f6ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781dbcd5d517f41f64f5b683172c07d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c24dd8e0e8359bb507e01f97ebd605122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c25ddf8b7403e1e8ff54b712772c42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11812457b3b2572936f6fd846d215752124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f622c7fae53f5378335640dfa43b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdfdb06b360e7e1ccf3c1dcb6e0833126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eb33132635f950f104adbdca04435127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c64827e08087adf1a998b6aa81def128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44833f8132aab0722f5284fc65331d45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66ced31acd9f16dc90aca3a381407a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f43cae1334d076655bccec50b516b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20499403bb5ba84449c7b0096b293e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9c2b7846a0061b009b398b2f169f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadfa90005f90cd9de484acce048d6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cdb00e1dc43eb15ebb7835f74d295135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd99f26e8f5524c993f4df6b1ad9647136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a88a1896ce5abf748e325c4f4ce7bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2f7cf372b991b8f28af812274b4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b776f45f51e6e14165ea249359c69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbfe732e4caf48b6a8c259490acb4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1cceb66dd27ebb8aa67dbd7453bfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccba61d911c00254641a931e54bcdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f9098ff6fdc7eefa0db16a9975c69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5814e773aa7ff1f8aefedff8f4fab1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80845d4950404bc737bba209ac56dcc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4799f144a173dafb997f513e30136146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26524631bd0fd53585dab6173b17c0a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ecb3be401ce9d997cdb9483746ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722928f964e12849f9de4638d716cd6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609abf478f0911dc27f2d753f464b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907016efdfeda529565ca2c5d355f8d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8a100df218eec607eb4b93a1b3d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e6c3df516680a2fc7294d17a69d58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7338bfb6ed196fa6874b736511585f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706cbde060f3a78cdad28adc543cee4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d132fce6fa39681c3542110bc47c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511027b1062ec60f3a849c99340e36be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f592346797a03e3a830f0780f5be37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2d007564e5be5d680293c26d9795d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d6967beaf476bf2d602b44783efa9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046c8197bfcf83d2ce068d808650bfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830673971edf3acdbb513b2888665555162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529437b739747839ffdb6f412370a06f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5175e847ed3547c41ebb688dc5ee285164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf39f3ccd15ea2b66eb5616017776e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720a57c96c94d0bdab31aee7f53b981166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd28d5e756728afecfced01817e491167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f809359e3a6cad485a78c367e59c437168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c525bc5b627ffce2dc3a7599010642b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fdd1274cd5944183b882a57b67739170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997c70c8188cd446b141196cb2a29fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e10464a89b0e7bf7860b430649f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17579424c068c9f0abb5fc3d0b28a76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf2ecc6a97ba7553227ef79f4f0f1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a6cc14e7ba9748a0d120b124c37bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd787704dcddfeb9bdae40f5eb926176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05154937ac096341fabef5746b18f2a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c58eb58655f83ae7293fbfd84b3c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642bbae61012db96c8626eef70b38a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8e17377472f80a9c90b70a0bdc72c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d6176a5324006155fd601ecfb5d37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15985a6b6e04067811899c096bb3a640182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1630cf7911fffcbfe2f6d4f816641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb4f6aab9df6148a4aefa2b0cac5902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638955c850ced82d7fdf1740446ec233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ad3877caf79c891453d75be6f1fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dfae34870428ba8eb4050f3ad685e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60806f876c866da5bc855652d08755d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca53f1cb5f9a772ca793050f8a5cbc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483d3df94fed7b6a1fe1b76040350f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1fc2495ee2993487c500ff99ec2a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0d65e1a2173f1bde130b4acf8d34410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63536ea6a10780ac7385ea7a4563a15111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfba83840f21ff75eb9eb5f09e8cb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a206856b92e8b3159d3dff145fa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1ec3995b812cf3c8173b98547b7ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8014d81df707e7e5723391ba8454c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676be745fa64dc0beb77928de0e41ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98645d08c319cb250e1ff40f73f16817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3ab359a01bba5b95d5be7772a8bba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9f9bbd5a987b1da90264610edf1ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b8c3cf0e01fcb6b1c7b9905d33cc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd47f486584b1cbd1f68be95e8e29d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bdd2adcb240ebc4f22d39245c1ab822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac57aae98891fd06e0db8822dadfdf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ae6c4282572ae67ea840c0fc1b46724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecbcc917c7e5d347dcda20d40a863625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb4cbc9cfbd9dc67d0114e1c933e6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aca885493537aa5859c4e0ba7ceede27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbcb1d5944f4aafba963d62fabe81728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91b9f3acd7e94d0af0e9f921e2202f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8004703ce3bedb204c30d73821fbc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a41f78a635f9871572956a21905be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2bc80b874ba3ce1c755859f9d1e0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb33451118f0b5be262ff32151ff5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4196256f0d970b13b6c59fab0685af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709353e0da54b88caef9f675b98100635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525e638d734548dad8de405e81377c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c9ef17cc81561e0b56a7879e021ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c15e4c6857b09a33d8650789f0c62738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb68888001d8560cb3d4e95e2579f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca21e347b9e4f9eaf4223aece92fcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7385e59b4553a5c6ac556373830e1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de534acc93366d3a075132502409a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bd4b4c30b6d1f006645125ea7a6ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce49f8be84daf9a3bcb2c3501ab65744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7ce3b3bd7248b4df841bade9115fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b92e57c41ec7879c22f6836aa3f2e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb789c47a471eb77df2f7349bec550c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca890f11c11764806fac157069784f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d853089421a01ddff36c3e2f5351d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d38e3bb3fb33520cb2d5be501fc81150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcbb9073461fff4e3221119ee4983151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2465677a6481a0d81fe18f64f7159452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093127fc342ae74526301fca98cde153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330dbdf5800d72e9317348ebda27ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875784933fbbdd9bca9f356f55f8b9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9550df9c42971767c63d85063a539356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db993c2109d5326c05fd405253b5216f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9126685083ffe0ab92456e4e681ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1abfc73e959e1a773e7ab75d4b50159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4082a72b356e7f800690350b305cfa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805150f450360d47a2da371a984c76c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2b8d2120761d0a8621b829850410862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8d985cb5dd9b39fd485a5da90aa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f710bb9b38e9df36fbd7c2ca561e5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f55dceb0eafdbd1d86f9303a79f5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971994a70d9a23d35e54791ceceaa00966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662d83f64783c2ff0102fe417cbffca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c6376adc1641215994f5f51e8f7f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f601996783567183b21e7687fb19269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a6f93e19b7164372de0b8f328371170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee928bbc13a864d10fd8daa7294f8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39eb3e9c5f9d9f71fe4162566cf6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fe8f219410d8b3196e9fbfa17f9ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a10c58aa9d2403e5b354d2dbcbe52874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ecf78d277fda3fec0ffcb2750d63175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15365d83cd6358be5d10afc3da8a5c5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43a1f1dbb459810c6efba0a7de9fc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae13d0906f5a2b81ed77b69d6b9db0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811f16d320bbc4da4979c2c8a6d9ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debfddc3d70449ac00dd2a9a83c311780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad36d08f86f6b7c163ae39fd6deb2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a3b8b0af113d558d4bb2018f4d6cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e42cba0b95c99e2209f49d9b1edc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0139951d1059d7c325ad9b64a6d6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fdac35bd123dfd44ea99769cc8bef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee6fa712456be308357f56935986a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237378e29fc245bb9651d7538fc2f25387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f63557bb0929ace84479616a754c7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37ea3cf9b6d4bb747d56d5034236889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff0ef3c425817ec3f2b34c51f26cb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2a04f690fdec1f0414c97d7779fc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f6944d83d17f01d8f10b6e2e8d70e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8467a7c95d04201a33f1c328ace4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f07cdfdc586ab1d25b734affc90494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af166014885f7588af251b5b592db295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaec60a15c56a3471a14b250e8e681696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b4e72df8d56cec4be95c38ec0d49d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c36c3bdb0fa010594b10befe6f6fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd76faf5aed55cefcdc435c137b5ef599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94faa8f3e3002c29b2b51a307c30a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca9f6b4bdecdfcd02b13b0a5caedc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0ba40e42e3e19159b254b6842e648102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67048df9fc211a448a13228e0fbb36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b10999621ba933e7af8e7263f6378104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e2b9948820487ad1d12d5d64d0532105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757286de0cfce47c58b113a74e9725cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84bbb69fab06880bdceb6923669897107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8833e65221348e8c792068fb5142bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c32d4d619fcdebda52fe6a10290d9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b4ed248ba44c4dbed77e4205a9182110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9514b9c8c8e73ae9544497e3a63573111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a08f43176f309a62ae0edc22df9b67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761549aec40bf3abeaf56641bfcad68b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33934d1db6c64522a0752ad412076a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06744e337689ef5da63ed9511ec0988115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6671acb9c7acb0fff837830a9a552116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93f22ed3d032b322020abf051ca19b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d874e9efea7350dcee2af4163573118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d13bc5c585f0627410c2a9e08e9b99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06925096db6c63c7ab65cc124e4367120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227932f682c7820eab1a93b32df749b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd16f3c766f9a57b4b565035aefb83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e25dfdbe9f26527cdf3c154f234d5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afea28413d69a9ba0949bd9fcb28de2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab67b4a923bb19da3520e3493d9705125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94174983e6d6b0d53419c8bc7233b486126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0d2a02b5ca70608c371d02675ef3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219179dacc520a1c0e36a4ae11ac849128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de15cbab4f367bd65911d38b2defa4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560933e372c1d38d7e74cccabc21a52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a2321eafe7199e8aef5ccfc79b619131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fe5a4adf73a092a25554b70b57df8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693c1cb12bbc2f52c0649feab461257133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad43ecc47b1f40069b3c148fc0aa5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919161948a8323e8c63a5f999b32d98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db93e56adbb95010bc1ce68b6bceac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9852ff5e5833959fa6688e80c2e52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454080828940f4ee6eff8ca3758b43b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89291fc67fd95953f65312966c89eb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efb164ef7bebdd67a751d6a57e9dee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdaa21cd96b2ad74b5bff63f8389ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d839bfc2d0862b33abc598be5134142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b8424f426c3c93336271dc6574b7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df1cd5801ae683ff71c72b69358745144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb0d24d0af3bdc34fc69f26026ded145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6ce5423abdf7bd8dc605531ffe7b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fa73e9bffcd87293cc5973b36a420147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60c0d7d97a73f8ab88b0ed629438b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1273796e18a46bbb2052e1401ac2265149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089311661d02785e18b6bddaf0cde8f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562308de77d1fa8f85f98d2a51c5bf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa347b0a140e9b7fc2375424df01b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb578249c659da0d012e4e5623638a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78a1b7f1b5ffdbbd4cdb2a24441880154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8cdf526b681575469fdd45ec4b16a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccfd5afd3644526a4b1367c867bc93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be89159262e4da1f2bb29a1d12c8f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4331faf20e415612e76b739cbde21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49d6d81792eb84d1e4c9f435a8f65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f482658a2afcd3a2509992518f9d5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5ab242bac2e7645bda0af07416a2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e57c22abd05b786aba6d86b1c9e5cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b63f76a1f18c4d90dc62ea63eb56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72da6065d48d52debdad83e8933a58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b2207c0c4cf48ff193a913165476a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea74e78477e837ea713e87e9294026166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3d1aaeb8bea0e945d9e1272289150167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35ea1138c0419d8e38299350d7d4ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a79cc24d19b2ea3b0660324d6b1c9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e07eab6979554a73505ee49602b8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88cd22fba05d2e1721a981d5b27338171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b987cf2ef7eba046c32aebd5a4117172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc5ddbfe47606fa007119ed3277beb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4cd8759cd73285a11cd1eed8b047e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>