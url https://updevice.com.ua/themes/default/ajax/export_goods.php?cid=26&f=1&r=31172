--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98311ae539ed0d8bc3d47fd7ba5abb901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecedbbbd6a313e5a840dd6532caa9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdba537213d683a46fabff5e1a0db33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cb90a2cbe44bb65751f8fde79473d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785736eba956eb5df531f0c27a6013c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454521b9d01a57c714fb392d6f8c93166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a4d696103da062f7f24f33e644e1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84b8482d7d4e71c17efee8e8f826c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb731c3516757de225f136c5450459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b088fcd75cf738e57e2823a4775d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bc5aaab37d5c85a241b47c1bc05c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa6afe2e3ed68b07451bd28b5121e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d479c6bf9e1fd4be8b628cb2244713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7d7d7191bdb80f222da471cbf4bff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15714cf3f784d3ba62f2b444dc51b4b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397da497b89cc58cc7a9fc479b6173f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0b5513b16efadfaac35168d44feb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447defddff34c63da910ca45285fa42a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65a5cf99f0a1dd77e1146a4df187c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932fa5cb74f12d8d6e02c5a999d326020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b106d0b364c0ffff589f2b44333360221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75605ed482f5458b93747c3be58b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a8d2994f4ce030bf7d7017e26039823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa53e44ff5287697aae85a6c18063d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c51a8fe55c8a55ba77429ae964100025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb44fb72b8761a3d45a5aafc0516aee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71fab50b77abd3bdbc09e260f40bd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b0f26a94c790a77f6a4e60ccdf93928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088daf9a75072bc358010fb29c8df6cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba91295af98e8c7d99a41938ba60e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb669ff97a9c4a3f6b4eea1fb7cbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262a385659c6142ab0428350db0afa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcbd6c69bb3a0df5aa346f89589c5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d7fd3ecd964eeb360c50357e4d71934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe30fe9192053254c8d2091c5b11cc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7893f8a94e0833dd60cde551fc2a6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1622f6b5ff21b26db74b70ee57f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a3fa24c785b6a9864a257b64c38d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d344b1c3ba23f7c9d0f96718ab4bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2ccfe9df63b12f2d14e79bf8c681740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c70c0945048f4ce7ae2a334494aa941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f4fd0ca03c8b695a498ae0766eb7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b16e9addfd61d89b4d7b0dd46650a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd0881cd9467902212f6b5182995b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f868ad5412b19843d747e6c8ba4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ec3e4fed7be7552d908db9ce161d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e0ea3d53d1a21a0a68a9311213b6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe1a4c9a16fdbcab2f73487df8a6b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecc1d976a065690782dad155e024f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba319f071c8d7ad60e58ce967ddc626c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d26690dc7ad33c836992780796216e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514ab91e1c1f4e8095b8fca9c823ccc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16270e6b348cc18a193729c78648153953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7973401a8bf443f67624890901c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51603ed22fa07cf92fc9150a527d3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c602aa73607c6cc53d005733869dfd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41716341cb23aef91d341a8a2acbec457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de615f94bb2c7d8595cd2cc04bf2f26e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a33639ec7405c14e0b31ff91725ae059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc33ce934f40702a428af3dfbf6ec060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8932926e41d3e5107a9a05b32f4b5f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cec3a1f640699dc5831c580e8febe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7b5b534962743bfee241280f3f93163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cfbc6a09bbd23bc331111b8ba2b1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101fd492c3e86e709fbc4781530b5d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44106c593e8086c386d1d9e410217df766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435ee757fcd00ff5f7da671ad4cb72567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946902a510caf8d08c93d7611c9c820f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70818ec108175a565993586067020ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c800d8eb8ffef14053d750db4520ec270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e32d2e7ecd3e63c57a09ecd81c8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e361763412f11bc4d0bcf184ec0b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7559875d42246cf0395f4262835df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70cea698dbaf78447521e3775e0ecc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a6d3b59cdc23d9ede56ebf6437dc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef76cd671f0852f31b9a0b90ac9b1d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4223d554e37b2c1acb233d300a36b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ae19fb7152e16ad425ab3591ce81d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430ad5998ea73c26dd8b0f8345c6b7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae07d573df4998f528d840bc0f8d35680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17752b18265e14962b17de8d4c6d896981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4ce209df908882120a44b35b71e5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67125eac0021c64b66c85635c6c54083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46345ffbabbc4fb06673b31b6767387184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd5e38434226597463cf69105a796685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b7a5a331df4ebdcb973484578620b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63464bfa003d9aa01e20c7cca60361687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a380e6d6089a61b4add306a69f91788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7833913b7417d7bfef4c53169ee396089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0448fdffdeb2fe6cccec1020806d7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b843f42c8d32379c1cf7d43b4117d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e684514d0d3c6c1ed3e0bb6eb3db7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8a4910ef8060d2290320aee183dbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145103706b0be19e7e28238d1aae58794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60420acd1456c4cdbcf17b908ffd9cfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4533cbbc7eff68f7daa94209f3c9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca39c2593a23d610c993a38db8c73d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef46fca4298ce56cba689db5049e6f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a298f36c262e2dbd06e211575a4c1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166d801b42f0f8c6ecaf655c6d2757e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476887097914314c27dddd5d36a1c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fb87fdacfe96fb247eca41ac11119102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81133202a247c78a81a91b6f24976b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5cacb33f6171698e0a89319579026104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35616ef13c8d26173e778156a31a99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb352b67b7b368888f8b1e2447e72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec70e8abfd9b32d064c94e812b3aaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60739c83807aaadf01d4f54cb43801108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383b49523230a62dfa830cc3fe9a3d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1fd2f85a2044dc7dfc2640aa2abe0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ffdebe94705ad1df7c7f9386254a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21378423155daa23b87ee60014cfb7f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051250d7f7dd3ee9f48cc6bf80a1fb10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d1acbe1ce0ee8e89dbe4850ed9f68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0f1201055e7789bc1787702644520115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da0a258d908a3bd8ef1de47f3f8fe0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01504cb04c753b0a9c589f06b8a75260117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ab0a56929598e48b8879e4d0834b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815dc835f3becb9c6cd3835ae18226b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b7a7f75d9a3492955ab0dd572e807120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74527b4b34804a2ecd24fcba1dea0ffd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68563c4e6ea8c62eb8927c1c971893122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b62c0b6f27c3cd5479ea02fb60d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfdbba2c707221f3fd26e31bbb7059124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538e91cf2a66b4280cad613378c4877125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b9f54a235aea9e9d5ce0d6de845f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e463249f3add6c7dc7e769c368ae0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b68bb308f1e8c14e6936180aab0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38971474464e041c2b17a6985a1c58b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa17bfd5d19c2faf31c8ffc82719aee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d81e8082d6d4bd97a2af992ec5594131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b833359884f58f5450d498d266979132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfaf4d2bff4543d82b0c4538e8d3f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16220905ee5ce906b756e675386752134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4eb19b2d5550d8b6e0182d4f92ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a920613d8a21aacd706646981e7d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafbfc47a7fac2a364808b0bef8ca06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85ca3a5225a0c6212a8ba446baa2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e4b4227d80427c420df9ce96a63e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c67399489908b709574811b20a83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de902bcaf49ce8b6b1f83aedf57cdfdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa214eea01c97ceec61a4859b6f87f78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e2f0825f38c6951b3e79976e94af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b91702bda7597f682dac19b2192987144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae2832980cfc21a23cb3c675f8cae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19902d36311dc719fedd6cc911e3f240146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62202dbd829ba79eb3c1b0a6562721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ea544c80ee9deda5c91d1395650a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faf33bf92d5aee144a1d6da09f916f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a96bdc94dd54de77012f1733c459150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20222972a38d65442ddb665d2c1c048e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904fe56def0a6433b091c33741d47ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8360e4b6708072b468d9cb57af574e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb909835f494316888ee2beb79300eb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f3bdaab738b39bc77ebf803e7295a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6dd10137396e000faed68f936a160156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a2eeabcd35af9773af4ea7c48de8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b05d0836283b230bd1b7574d4213c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab85dc49bd7c0b3f797521c8328d2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385223ee83f504d1ee43f2d7f5b133fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc6fe13dcf9caaa5e0891ec8372b32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d07a57a673a31c720a6203fa2cc7e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb3fb86baa1767a4e3bfdaaed7478163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc7ee355c018185ecd94f9a6a1855c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce0468da8340e1b85b03e54ded10b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0fde6731458d31eb5ba4743f7057d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65165472c9c1b4c946c5dc2bbdd258d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50aa0bd1c632de2c29c2cd89b14c43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a63a9158c55122a1cac15a41c3d04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99572a81b7f69775f5707e77f8108a45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc2acfe6e96a20ce7693335058bb9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02242d5ff14e55a867e48830dc8167f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a8de762c7ee3abb4808570c30f3ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd93c804bb1e63aab4a5d3b2d61f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb2bb0716d3799485f76fbc417463b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0230d05a619895a6e0039979c7c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205df649e75eab4c6b488ad3b6af9e7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c824c381e725739fe2ef4d5f9a324ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88688f4f45dc0df1280478920045e69a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eedf49dc2360bd2e378ab69b643fa180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed49c09a52b5f2cea831e00da4337ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858c460da758b4ff35172f4d69dfd212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd716ea1b7e40a8af25efe5985738063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c60acfc92a93153a7803b493e512304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb27d64ba271c0fae48e08934bca4a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa34cedd538a3b474b5961d87d482af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf254bac2c807db107271000203ae1f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95bc5eb54c308e362d145d947b22118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea8351bd3278a975e9176aecaa1acf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b71cdce361cee308b98af20609a74510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ccf71aa86961072ad918748a226211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf87a66396a3a99ac3f54722aa8f3ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed37958b0e2a36551f46dd0bffc7b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056927c08fbfbd63afc10efea3721f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089b883cbee2c398b9d60ccdf79466415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02442dced4b777c780a66fee749d1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3d2e4132d0f4b3955522b39d89a6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397fdddaa62bddbf2c8a9345b87462c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45a00d49fddb95dd62f3c3c84f653219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fee8b9856b6eccc8b045ffc77112f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff0bf9ff671a0b09efee7f7fc02f4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d832b27f0868c129dc18ef579ee6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f59add9eb7cb5301d0e1e59667aea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec51f85cf57ccd5acb53f456c843b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fd339d65a2279ed74b73556e4671425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096a667a4a09a663e567d026b34a4f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1893eb412c298a65d16a10f08cbc99b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e62ac34cecc673b586650793d294de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a8e60904d00789598b897b269faf129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67e068cf3d228e43b3e3f72a029c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924a09e86553f66e5b0828bf694445931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880552b1279e281f71000236a7e8f3b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e88bdb2e2d16dcfbd04ecdeba50333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729075d55d4f3b25b87fd129b624949134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beef2fd71881f26801f8515e92b59035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70dd5fa8e22b8fc35c8115c8df8ced36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b167aa379d619af145d3eb10ab7695737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd475c74555e99095db72e32ecff9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595760dd392c8664d15961adb8fb8f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e74131f453fd6f588bd0c6a4d80b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0173dd88d42ef65b96f5f3dc31b981941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98720f73698104af653cbd4a9edd9bbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb6bfec5130547ca75efb06064584843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e102c4bdad9c1bab32d59ec6a08d24644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13ade605b9e6fdda9c63f44a9222b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f557b8d02fe4bbcd87834fb9b660dc146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fbde6d75ed3433b3fd1e30c8f73fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611653e0fac79ddcdfa1e7deff242fcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc626dcc5cdcf7d8613634f7936f04e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87227aea8bcb1d3440b7d36d516ac950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb808b2bfdf36c8782c28782e012aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cdb45160687d5114a5ab7aa8a527e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62292999fa2e4ed7dfb2bd4896d7c9ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9158b05e81c9e3aefb50b8f051964fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ab0fa0701150280bc4d6e5d35c8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb243746c320243f10444f1fddae38e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6143d23fcf17bbbb7e875e10ccb2c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc130ffd76cebe309c849172014b7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292a21a1390567405fab2ec6a043c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb438dc47ae4fdaa3aeff333b905de560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff6d77e3ca0d36dce40801a7d46bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f43691529302da81c90f730526df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01152562da6acbd18463de705ab6602963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d463e4e9c8c847358c9e2cf1898d1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e12b257a71b1068b61b0755f0b55d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc120dbe2f74a16f935a16905b23c1a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0cbca2ef2e92618aba00a7193d32167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b35f83ed6862af4fa851f6533f1c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2acbcc50ef62f54504cab15cb3e89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641ee9886b1f7ad8c1f55dc36d0e53c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4198b3be1a0ea6b56a23d84e039c5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0e95e33f3e2a326f28346d3755ccb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6b0a05221067cd81b835c51e4dd0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fc85a6ad18194cf06c29f97f4260d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48863ed43931803c451e5462713f6a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff260f2010a7e4d59601c0ea25524b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c847a5ef6b9df4bc521c8f7b3bb9cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb90ba4558c9a38334457677a4cd68f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d30117ebd172f158e439efad485dd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89504775eddff341793da74b74b14edc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c176b7646c095eaa6e6764c8296462281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8bb7c1ea854f081a364306c53f65e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237485d228df8dfaf1e514203e9c632883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dab4f4308a7085c1119b155af3a60284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d362e22fc2bd31034a72ac909578785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec9da46aa600ed7dca14a9330cb0d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacab95b38fb7f6a9bba4493d05d54287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7896b632a07a2f03ec31b9888298ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf458f52151d54a050ea0ae00cf26d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f8f1abd6af1abd561e95b9c93e2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec9a19edacd3df96bcbf6b02f81cc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d2126166dac17d403f144634b899092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c14eadbff144fe3df9c77caab07eae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84581ec53528fab7581ad9623fc89494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c668a6a7398ed094eb9c5d4925f9bfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bf83976a5813ab0d9ed1461aa3c3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d25c0ff1e056c7fa494577176a186597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2867f2d2dd91935c5c9a2e1680dda298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03943293ac65a898754fbe72e91be3f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd8ad612bb55a9d1ca74fc061db4e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10b80671ae1ff93a1c9203acc86140101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90f503f5c30b057f504c0563940a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b9401885824ad81579a40f240f5fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd38299244c6e4a636996fcb03b55e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df3038ce510ba407642f04c728b606105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a22d3e04092e7c8c5f0d0f4144e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d839872be219bc538f449b753b81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6783663e2368ce1aad45735b536acb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3a1e87773db861d15cfcf816b4a71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4693d962bd1a32a8bc52212a66cea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aca035409c1bf0eb7b6d91951c55c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fffbd2dcb5599e884d42e39f3de6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698b178c80673208dd5c00162a325d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3f75ba8170ed0f61580be0bfd20d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4e0440f8b5e94c7f3b6fc65c37ccc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0212d95be6b7de5a2c3996b3f69c570116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a460aea3143c7a01eca32904d7ff0c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5bb9f134d620db9f1803c8e51a94a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec25e53699843a4165145ec90e05508119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda5c3f9405b5a8f4e24ee35b553ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706173a5ede40b3b7a643c219ab2dcdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4068e0f53e719da2b046d4c5e3e5d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdac1ac2b491fdfc6b3cf7a2a6449bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010b0b25b1235032984469e2ad90a51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7be9e28533746dab0fb521db274e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe77ade322b20b995accd6a58a2366126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c3b0d117bcbc0529528e6ffb04a3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f7fec777a81f4695fa5270c128474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284723d0cd41e318969006975f081e81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca9e773e78016b0d55902ec2963d2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1daa4f79b48ae1e5b14cb3f7c2c3e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec940f9a45c1eeebc26abd4851a072e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71769de89f4b679da4562b77b2f1d774133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d397d30f7d8e6fddf343643ac19a243134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee88071273a5431b1408c0fddc2930135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd448ee2f54afcf2330fdbe31cce2616136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567aecbe8b6d1e941d53e8e193df951137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d0411e8a22f23ce7a971e7a36aa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1d4793641e952406a98bb13a4c3d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53493eeaf2fec9f92a445581c2cc86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249899c5f63b3beea19e63a2a545227141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd3f5c3b77d6c284eac6e5944786be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550ded3a32b3f1d980a92e5b938fe9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386314c687900a98e9902ca86eb59932144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4fc76898a15183be1a02826bb3ca6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77ed37594ab840cc790acb6efac7a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ad2d7a0fad4c9c10d332848cdad0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c62368d596b661448f8635ba05507148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa20760d6c0264cbf569092495bb418149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101a281632ea863eed2115381083991150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25421eede57d8b0c7c12054e5ee291a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6c98f321eaf2ae4e305291ddddc22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d88aa75eed897b8f391cd1ee0ec1bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8112ef00d0769c72c1e0aa69d81767154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfaea998ecdef16147acc322a0d6b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb95ef821512f5b360b69f39e87636156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176b10176284d0cb186c32fe09209a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4c97f1ccc99b72e31895acd9c797158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea201bc19faa3ac3989eea01d5db283159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc247db59afd6189d083e6786e6cd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20215a3893095b21a0246f8e9f219446161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77b00f1294544260d4f8b6336be9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72897854610e7e73e33dbdbdaac793163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256bba1db92eac0b9e6ede083918672164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc686e607af5f4014a9eba96c38c547c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe526d306844c587e16b9dbec0623b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5a060feaa539d709a49897c839fb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a27d8ddcb0e7e529054dbe241ed0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36654a8899a86b6489ee03911378f35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab55b087ea5605da926200d2afec24a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f05255973645e76377cedeb31f4b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce87a52f9450ce894723976f997c88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98993fff853ccf12b3eb822777eb1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbea7fe8c715e5f169804b77ca1a5a5174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>