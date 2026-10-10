--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df11222426d289430229ae5780799d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04670e9fc6bcd65ce835956de15673492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113bd0dab693099aa5462aa6b52c7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4db4e9a1e45de2116d3778aea391164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712616450cbc50b847ede5b141589f205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ccd383679dc2f143c0568f816cf306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84aaf7c65eecec45205e68c7ae4ff97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a70ca2ddb4d470a63c2c0332ff1878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f675ac2584f7e096fe06d878ceb3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36afbd2752231ee74f8072d02ae96c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3357cf8960636b6d0ca687da4891ebc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1198a0a7adadb2fa35aa52fe7bfa212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e2dd38e9596389ee9d5761556f9b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d548da419d099e8d981ee7a45be7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ae3765670eed41b247b833632b48515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e85e4e1c0d206978deccaf10a6960616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9335622a049758396128ddb2effd81a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c25bd5721ea1c8310d752c094f47b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c1150e3d2193943c01357ddcd35d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e145933f74208575a8b0cbf0e779bdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8215a2e4f1042d9871c5007a0730b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338c45b695242e95a4456b976fad5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc68c9f71fc3caf499cb2b78d98002323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756e5f238948021455e944a6ec988b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf26a9689a6d75834f5e724b7faf6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125229dd11766b417bfab7300b72da7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503ccacab6ba64e5def8554e1f0f12327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15329165a2b6a289e4cf8ea670fb62c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874d443f16c2112dab6787c9958da8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230955c74c9cb30c3e1e05c31f7db7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e30ce27eecdf84b0c33defe560007b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43f27709f99d244307d2d4800b587e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b30cbad7668b2b9a6f95b9573b285833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e948811a6afd0085fb0d7c4bc65e7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e6e89dd838183f34ca8c6d5e514e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691517c82c8da1f95923d6bdbb3d0cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d0c71fe2fa475b881944c1feb8a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50515a9bb5be7f291ba8d5db95b44f0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e372956bc56875d7289a767fe362239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f7cbcdb578a3ed187ec0d4ed380b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9204c632964aff2b3ba79ff13422fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d21019b11310f440d61e9cb9b916842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d72b4a7d5a4601cc9b30fe2d9bdaa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549421638df65357b7531e9c2638bf3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdaf2127384d54e3ddbf88c702b30a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dfd4c614b49c5a11e08cf104983bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30f276a5ff906dd262a0e00a32ff9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e19d8c7cc7bcb90d52c87b975e56f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a899dfb9f5398e5ce1f37239cc6c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089907ec5dd5a89bdee43d36f6e8a6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a54d3249344788d571fc94f2684b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069ac117e5151a8a4c14be1d85fc71452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326b3407bf92351725a25402dce4eba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f070fa5489d0bbc11d1e25e016ca2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43677264065d743c09f336461a1fc0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981cd093b7b7e685f21ad6c9e7b031c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301d0ee8a8fe65ee056a656da1d583e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12103717d6de3ec68889e69c79c08f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e5f46a26de68678a1830b76a7c4aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df76a0259f23a554fa2f2ee4b600f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63311a43e0fb4da469ddcc87aa096661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1804c39118c1c831243b339470bc5dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3af388877d1b9db179a77d368d58b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d5725c86877f11ed4a91aba13951864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61de2289a4162353984fb585d127e8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64e742d8c22e28e0b0d1ad707d617d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f818981c2e18284eda8cd5073d3e1fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d533216796665b57b1cab762035046f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9573c39f44db73d6d3e94adf1e695a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d92e314a145e9a132ce2bf005efe6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0405d376a21f0996ccbae8850a120a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c381f258e01267f9a2fae9fa1f2a0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f2243163a47de023d2b32742f47c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4452cffb21fcdf52174b2ccb63ada974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55facd8f41a7b673d8b121e8ae61d74975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11201d271673b7c3c65005eb4df6eac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d96cf1aab27093c67cd821e64fbdba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c426112ad3013bddd5eaefb1c5fe6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6939b299698c4d412b5a7b62b0342179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54d63aa2c43c3acb660de95948fc9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796df616918d34136b4866f04b36f2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d5052bed0400931295b5531d006982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e654434dfcdd59b020a41010fb159cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360dbcf245d1881a492d5c2f2e1935c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1152de606eee98ecc7604055a71c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3127686d88db0cfaeb1fe2d10000ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be760c26316f7cacaecec7b2d1912587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb83481fc7999a220607f56fc9911a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30f24150792846be6846c7932d85789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64928b0f1d389c7d083c301b7a53f7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb60e9f67e234456cb95e9e8199d15f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aae191009d7c50021cea1b6c44dac192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0714effa2cb603c2420f85c028dd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc6e5e7a8775c77e7e7dbfa48caf3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ee177df9ece3cca2a69c6f643c2a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129076c55659276fa5e9dca99dc072196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ab49444593039031a0d2f3cded72a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dd4dfbe51d50a6c7feab10687368b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3599b0d7f6e54e42261eafd23e89d8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18b80f2f34dd50f62823ff9c14e51e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c531d0befc1aef5628df0b61e47f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea42fdacc3f4e340f43307cbabdddb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad1faa2d5d1c14c1d13e6dc56e545f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad839b9059132081e0032fef83f9226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c08a87546cb0793cb80bb550394cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f0cfe0d0847902f0b1181a88c7f1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ce1526aea2e79f51b052ddb9df714107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c1cc3ee534530bcd05ae24b9f74d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269f12b5213d400ba8559d68e560d24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca18866ccc2eba1c9a98c9628cde81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b16a26a5f2b3be20b3de5a6536ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d19ff46b450ce1dee4d676884faf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9db1ad34f95ea0bdf2f34ac1daf6de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34068a6cd7c1e0d0796368c527d6c972114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06fc2dfb9d8a4d874079f727d41c36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fecf56195137028124fdd729f2619116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7d23fa14b347ccfdb05f6aa53db5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b3cdb3c42c53e88dd12f211632a3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26503bad767a0951f6bd6411b14c9fa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63eb27150bff36c77c79c362a0266120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4164d09d01accfa987d6e15cd600366121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06a2f80c33603c7f214b5f21f6d01a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aa20d0a7c7f24c7fe474d36a35193123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe014f40da8577ece08d6b852dc16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aadcf26cf9a6cd0e3aa9e330405d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7efb999903bcfd60f3910953be1032126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c1f3333814ecbc05c06c518ac0bb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112358dc234f4f90255f55d472dc05b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107985d5a7f4af4b0d2cea5c1a1cb4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077dc4d4ba926e0e31d55ce8868dbe5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e48b0a2c43cd11ea661c1f6d82bfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377026abded7b3181b1d1bc83bbe537132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e424aa97151f73fea54b32f10a4427133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa392a5738d003b39107a0891ae2a1e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa7990534c16730e0074dcadf35d67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fdfcb93632c3df873d12fe2b0b72b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ca1afbb8eee48a55f81d2a93ad0dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4e9fa9f95e1f37d882e749642593a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf51d2da6ad5aa90e1bd9aa81a84c3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a29cd2ce41aaf70cf9846a89d1b12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e7cd9ab01cdd12c64a746642462a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c3751183454c1a2a0c63b511d1b28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61b67f0a4e63ecfef8b81450c430af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5f3f47a7a7ca629d09988ed63bfb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b3b0a1d4b0f63e4e87fc1e6cb2c44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5721522ee286c5d4f1d68b7a33f876146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c1243ac1ffb5094e3f54e7cca0285147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d194f21135fe8e6e6702c48f96db1ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83490d20f43babf219bf87b6669a34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843e2abb9e038a490b1ecff50383f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1265287b29625174a8992a1073af6f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed05cf918d1a0abfa4f914bbe4ad44a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c69a5d4a368eee76fcefa5edb138e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e5893d3d0639cd3abb0f512755dd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847770f294a89f5c88998f54f060e982155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e47ac3401aba902c6557326b2e928156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264eb653726ebae4f6263d9a3754db2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aec12358aa12c27a5f6bedafa30150158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0d7ba474d5e2eaa536c48626a2cde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a64cfa1abd9a2f817a8f886c5ee01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81135f88fac791534ddb187b8820eb57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6c607ec9c64399359b27ff5c9897b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66920badb245a5683052c0f4e324060163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaa672011565657a320b64a501169f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7b35c75bf16435fb3b17e803c250f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb6cf7204eba0f92d5c111d8a4a9af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47d60178c300b53831e6e423120741167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b794c0add318bbe2923101ef248be1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a3985649fc4bab04ea0c88fe97aff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178e0e846086f55e58e835b99b1577e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d128487a4512968cb916d94b5a9e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d9bd9c968e51609499f1815082188172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2086409744513762b71b5f20eab6bad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8841ac218dc35c5a5408f7efabef2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed180684805ac6cd66b99657da7bd91f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c89a8336b4eebb478103782b840ce8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f715660429b81432b286b6532d2dfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e3fb3eab681b9aa11277acf74e26b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e636a39e4f88f35b0a83d882704dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1abccde846bdcdee63b0cd6a85d47180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcfb50d5139fb21f74e732e992f7af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90191c34b144ad8db2307cd54e76fc912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120d414e3f08c3d896e24150994abc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d04a5110586f79f63f0ec0193606c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab985e840b058f7f97ff2155ae37725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de9ec2eec464ecf6a527a1b721dc6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049773f3b69ac5b633bed22a3580fbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673666da23a206a5095ac8f36e325d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac0bf8ee84f487275c74a26e4ad62e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b026e7f24beab06de371026e50ce510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de167be0ab2464c86da3013f3b932a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a17d5f11533cd9a3162fe8000cf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136f94d5beec7888cce7ba46d42aad613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94773a7ec2b5c1f911db92f3cfbc5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efbe15624bc0d8aaa9a43b84fe887b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e73a489e7690974b6ad3f6254749016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b9d22b80fc9bf30f6a0165bbcae917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52092700f9df93bbd84836584f29ffc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef189d5b1138e024c87a39c351eb01919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9cd669218db87ebb294c29495925920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfd542d3ff966c95ec030d813eae2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e8e5475b95d0e00e752382a9a6dc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8754ef3f4544505e258798f4e3a75a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216478926ff83d2e14128166b7220a1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76014ea0575e89340569ee1d43d23825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a279b4e3e6533f1631d1b56c7642b3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ec616b836dfad23a18bc04a30006427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c6cc74a7fcff0167ce2e315a936e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0211c8663b790e743e5ef062a1b65929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb804a78684109600f952f193a826e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b746e210b460b3fdfc24a4c9f870a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0cbd1464b7c3338103a54a374195032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7157f3aca87df8b8bcdbb2a05a08c1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6273c0c325fc06f3b2bf551fe0b93c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064676b8feb0d94ab5ba830cf2f326b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aabcd00bd7a5304ec10a883a1f33d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6555c7d39a6660d1e634c3fada8f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8b22066b7c1380dc6b48d28e8546d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037cc8ef68b012dc52c9f3e0abda2b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d690827e3de62892b932a2966a0c46640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd4b00ab8e17fc7e4f5e68958a9e2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77731fd076013bf6cb85002562a7f8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cfcc31ee1eba206415f6a7cc4ac5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769489363e414326d38ae7bcd008e8ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f106a82b459ba130895aba723aab145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77586a512a69f952850d97b509deb30146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9cc2d7d624d609ce67b3acf5102047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d06df566e287e26e3380c94a2906a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499ed38a632a48bc2bf3027da3ce4a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b6320a759aceed45579570386651850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6db9288f26a80d7ceb80d329335b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600898ebc1a6e53c0effb9d659aad7a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0216f2f7fdc49d9c6d6ca297e7778a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558e248bfdc284529718612d914b1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaa6998cf6c3e1d398af3a3407c53e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba3c96a65202543930376ec459b43556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d8f13262bfe0edc087a67372ee66457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e42193b184ddcd43f5e457b4f63558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3ccae50f63f3cab46b26e21b5d4c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edc43b427e11f70a55a24bf1dc2be060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f8163d6d46a95d38f120a7caa69461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013013d6e99e0572d33cec4f7e7cfc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4cb3168720b4e69f44ba484858df363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a752d705a3ae130e751cc1a18a42fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767011036a2bd96431806a308bd63a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d19471a242565e9a6fb7e3353082266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382255d32181856660e7d4467cbb22467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcca346c230dec2843cafa617eb76768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a437cb70cb3c471ce39ede7e82b342969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424aa235453bacc16a3295840c3dc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad429ec914011af609f4dff1adc3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451ac610f37b875591d6949700153c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d77cbcaa47bb8effaadc06a05344b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62644c28e227a692994bd2fdd85a3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf1a1f0ad342c0ee24a3d10f36bb5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab134e0672700509046657d35885aed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909abc99f39c401edc6f6849489d691477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e97509ed7c9ce1232aab3bd20c80a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd9d4eef0809b2ba002abf79d2f4ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22faffefd7937fac1b02e2322716bf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df355c85f037d1f8a1123cdc8fe9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c35b5b5adf08f734cd6effe3de69982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e9bcf6f985ec3d73fcf5e040818f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324e50335bb408649d02971d24666b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb85ae9246e586600aa8b665d638dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1172436dcf4f6b74e18ffa55c709f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b820c40db30ed89f4088ec924c02887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f605096e8718f7d59dd27d8f4f4d0fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300090546e2b5c2bfe429700eb9fd79a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b4150d48f32879b1858d62505dc3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162823fc9ee4ace243825b1096f34a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23009757b631a6aa450177e252a68a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db6c6773b54ca5fe1402ad16d7f74393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e9856ecdfa398c946d4cfebd3f24394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5082c7b9f6b2d56087451429cbede4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900af383e2b32122b513312e0ffe87396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bdc7bc68d7124bac7e7d172ef40c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6510709a41df6b4c040f70cbf9bd5c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581602488d4d33fbfc080251b4d451b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe709984875ade2bf52270ec92559bf2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f40d1c261339acfc20f3b7c42d5c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826872e2306916f958178174648c846102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e775d40059d89fb555a504d6d77b90b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce45d1a447b75df7b640103ea5f5e79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc2187a6c92d5e630d5e5092cf2697105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3764fd01d70da4d6b76733a112f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bafbc8ed8755b84c673fc3bea2727107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c55d421affb890031cc0a35bf95ba3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf1e98fce4f3bd58cbc6b1ecb7d9b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fe6a549aff586fe4588da8d50c62d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a7d9d717871d0aee513b5983f39bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f06dcf426e0c4115a5faa91cdc918112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7fb274f04e626618db23dfd1e4220113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6984f62e7359fd6c4f543d1fc5b6244114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f064f4859f006ad6ebc76602fc5e97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c86a2982f5c830f1a2a108e2d371116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148216bdd8e8c5297e50e152c1cbe904117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cddd5cc75046a1a7cdffc0ae47f42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc7495d6a34f0b92dd06dfc51510d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba25bca88af312984b4932b065ecd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776712344728b1b3b0b6c080d58f08f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870545eb7c9936c8254b4f9f788a69c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c49111a5c5b7457d1bd264a79ed49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16b59dbb5d8a0fbfe038d90b6a7ccc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f1b6f4dd27dc64284e94052ee0f6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e72e75b6929c227df289400857b26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691660d8c017a50cb91eed0f0e51df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bd04d4dfc8375d1c915eee2a87754128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d77974c5d79319f1d9d1e2bd94f7a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce2a3a4dd520ea59967b2552cf878130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eeff50248245af29f38c59220c973131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5d0a9b89f295bf7a97f7f74bf5039132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bdcbe26a7380ceca0cb65fc79a1b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322bb0e6c328b859e6f19a1269adc16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f14afcc27ed2d4e7d9a9d6ff4488a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd55c85b775072adc152ecaa66e74a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef622de47c540485fe0c275b382dd3b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8f20c35d9f2f5f8eaa4469113ae04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc0a93d0f946832b487cd271c42015139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5d9c616478d9b08affa31c4c16441140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f6091abd40a899d175f85fe1b76b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d10b561ffbacbdf7819c9470b97f12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f0d7432969067646ca4f074b1b2c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47406da665c85fb57ab9b5ee36b94671144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af32256aab8d9283dda31007ac3e8cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af0bf8bcf23f7c73b4871283acdc92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9c0bedbed9aea1b731b8331e9e84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef0c09575fdc99ee756e1444a96ba7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685c2710ed441b6c66e9d1e57693ee8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361c23190027e23c99123f2174b7a0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a551aed05e655e9a13220ef1585777151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46772988140b6be1ca32d248caa431152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd96c9b33767a83d6631fbdaf3ebe67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e3d7b31039d199e2a3f37d295fda7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3660591ad3c338ee5b14078262354155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a32aa08737cbef1d0134f7158116a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd643696af8f800c6498fba62070aa1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b96d722012f6414ab5e86c18a23dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70943bcec86401bf06f8c6141534db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8583224c9398f7783c859fde123b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f55eff30c40933f181542bcafed35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9558521d6a9d20dc4f66bf507a0ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd9f0b48eb37cbc7f7dcec7c4818c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d34d7f9ac6380a82dc18ac174e3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d86fb374e967b396282420f196fb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af2afbf90ea797b4dbb96e15b2147a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd79a4d10f518ec85727490a4864826167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e615fc9fc04583ea330b56587434168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815bc11e3a7d01279b910b19f8d6446169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe070ed7d7dd1e2aaf4a4f4351545d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf9027f53e0d0254de273e31a1cd6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c8c53c89ef288b63a0bab7a8157f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7b5b34e8cd03f6a8c112acbb7cc5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1848f38c35b23f35adc036f76fa9f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>