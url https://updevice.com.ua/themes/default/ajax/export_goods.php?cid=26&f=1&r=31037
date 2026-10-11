--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a3e9a4627760279cd0a35e01436b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7fb35791ef962e8001f0cb1f9d182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfab2ff6a508dfaa6b3d3b4eb9e9073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7063bb65ef3f5882b9838ffeec0704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53086c2062701478c3ab2b14da0484c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab6f87bdb43d06b5b3756611346166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceca0c8fd053e9bb575d65442fe7ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14625bea79c837aeb7d19290fec9398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164586b6811ee73b26da7b4975ea1a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ccb3e8c83f7ecc1a510370ba76eb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fccc70a9c065759e4e0a12d732e8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6837909522c2f56b49c423c6de44d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d92301cd612bd25848d27ce8383aed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6e3eb0b8c3061ffec53ccb16dd05714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c7a9a568d51c131cf548e969f583715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c86110ae1bb8bc28d86c8377e892b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bead0b0823ccbae8c0f38f84bbcd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba798451176d07299566cdfd235d0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5cbb877b75879fa6af51df2b133f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d65db63461a02b1f5550aa5dfbaa2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03533964577d90458aa157db0a48de521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0dc17e085200567a14faa49b7267f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62201fc8d9b7aca20251d87f36a767fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add3b2d6d13d6060bb83fa0f8151b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f30a13b92aed89028267ddb97b90625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e942e8509c9f147c6e850c3b257f9fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09743ce3a3690a4a61a203cadc76120827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d98dcacbfc1303c607559c43ad108628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57d36312e3759b7238711d9562516a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeed59573cd7a258b16b713a7f80ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dc6e470f92ebcb7f3c4db116bd02c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ddfaceb865c5c41bcc5cba2edd68532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375362650008327e7783580868d1d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32b635317c672195b5ea9543d2b56c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a737819f0ae911a03aae155ece66035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092368660b4e9ec9f26660a2387be236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b00402146b96c21bf0e25aaf3a6f7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7d1ad04602b6c8594d7cd160e24738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e49aa471acf634894962d8b8548239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44236d54e5fc3ef2da4383c437fbeb6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73b5331e370a7678b725e419adda8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8527b0b1b4a85e91995ec7333d42fd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42aab75ae78deff1b800e32ca347c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fba1392bf7096c350bc4018b267d1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8bd993be3e47b42f0411891b9bf3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf089a657df0e1eb2e4c2dd10a00946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e38e0fd4f1397817ba145669dbaa5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48976a7820ee6a0fb70596ab97039eaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957bc60b31a34594cbe863811efb6a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94b2edbc470fac7cdd54d1629915e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa508b30c87aa562fb1eeb35eb16fa4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a75d9e3513f99632f4f3a1cd4f371f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df10bc34ec60b47a29a3764b6cf5ddd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc776ad171ee8a2e33496b3dc7c6f7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f9268cdf4f32d733bc179568529e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93db0b7fe8a3bc7d7a03507d0f8cc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a613f789f2339eaf3ccf558cf67a61057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe05130c1ae8afd7e66b051f339b0f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f797746b6d85c7d49daf522aac46a4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86ef21b63cd49e9dacb5d4ee168e8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad080ed6e6e18d2ecf1ec35c83c5090f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d5f35935bf8301d127dd7918139bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef7f224ae2ef4c314ae92ad1bc8e0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397ce9a7bb537f948c85688c9c6d4da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123bb440e262e441f904a9fa362f7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddf9ec657ef528c9abe1a67912307666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec690a4449ba1e2ff141138d9a0be33267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f9c4d8ccbedaf621b1d5aefa45d4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77cf8e9aeb40fffd305c1a282bb73d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf113443e4264f8f9e446c4e2dcca9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f3bdfb58a8edfa5629554ac36ca071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b55a03cc034eb9b142e90a58579e8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b6c7dae61186a79266ea4cb6a7de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50260ef6bc670c7b6b052b9dab8b7bf074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b1b34553440e45d78141aec153d0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab66a0be0f635c769abf573d9a4caec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab183e9c29e17f4bc30ef75d33b5f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad47cfba0054c0ff646c0ef6dbb85d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98857a9172a3f771843517160d859ef179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d068f3786d283f16883aa383abd8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11688a8a2226cbcf0a68582d27d8af281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2b773b7e570b0a38650e18edaf38a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19814fa1dd76c9802fff7df41476420483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b4504142df19f4399b1785dd9d44c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0e416fddfeaf08abf07d9ae90015285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f806ea4acccc7d5659048b1541f40e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f95238d5b0740b07ce7870814ad4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab55801bc23106e8637eb43f1bb113f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d95979796917631adb7227553accf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf2a86cf57ac5e68e2df166e8b3d2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36f2409da9400990fa718094066f1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f9b6fb32ef23d9151c1bc1eb89a6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd0f3008e7bccff6d8ff5b40cf1fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f9f606b7eb3119eeacb15de2e4e5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148cc8bdb1b3cc6963807e6d12251b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894b7e23162833724ee0d0e44d080b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146783c940ab46106444c098b9b01a5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c5f3401a6ad77ee5379f1aed45ea698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d03be183e39b2319bf361774d6e6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c9fccf29fae65d039f7c3376f0ba1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100dddbdccdf0243c9075a5cec6470b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455379064845c8d47bc23d121ef82f65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783adcf1c5fd5db77e9b015b4608d7c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4504e969f2db4864ee94082382578104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46a8f2222e6a2b68d5fd5680d56424105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd450dc01ca093dda881cd2173c33a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0088663cc0cc193385db79d7b124bb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b861628042ddf090de0df6ff7524e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc85a349146b542fa8ebfded5990452109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16029d52e0e7088592f80b5b7dac4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e714a7632f523edf2839e69bb2ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e43488380fedfe57ad82917a503818112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f6fbe91c86ac16b000e536da00471113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f83f07cff803807c411dc13bc896114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760edc423a4b6e5333e561d6c5bfb56d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27ba9761a934f6e160dcd2551f4766116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d6cfb61edc5e6c41b9deb2044f5be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d0929bb36d27a6b37c3740182734118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfba564aa14d1d3670a49058bfac85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa3d9a7b7721f179566cca12aff647120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710747da9a1526c8286498a27f83eab6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf25b730348feb17ab407511ff29bc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf7b4843853d492de1b71538ccbfe1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0d86d314fd1383143a180c7625164124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0eed960e6cf401a6bb7b9d018c0ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acbc0fa061b88ab8326c72f78a81cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11864a73828da7213e88a48196a16c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c521a019f3311cb5e239cc0827f07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3bd37bf554e1e9cdc0d4784d2e3a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3e66d5bef824c3fc22dc7b276435d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f226579dc004d5ddb15a2b6a832d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842cc164b00d2308584d9aa39fb9b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ff69f3f596bcb61a3dfab6098927133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b39df75bdbaa919d15ad582e86310134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7d7f644d7b1f037bdbf35cbfa50b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6760788a6558a78742d7511495fd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31570c227690dbe309274dcb6623f52c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba20d6ee2be143da1f2bd2c063a03f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6985c70a0226f2f784ead491946534139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf926ba65045b44c8796b54aaed93cb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3dcedbdfae0f493a440893243ae9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c6a322c259bbfdabad6d46f94ea1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4e51d6fff4b0cd962e0013439eb11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08df1b88c75da4eff5f2316feb4532144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10c0e5a29c264b66767ffced189618145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4df9bb6b340b84639855972f09912a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cd651345b0c9ff4cafd529bc20e9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175465d4a11fad52e84cead8f33cc8e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7836ff415b57d6e3c1dbbdb3d79c0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e3fbfbe73a96455f3e060ab279a7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711218ab72ec8141e6c6b061375150f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe35cc63a5114724ab890c010ffffa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe6a467ee6c49297928df9ecce1b23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18ccc2fba8f8a0772cc5accddc5b01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234fb8aa1422b32128113521f14dcc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82919ef1bc03a1edbac9c3486e258a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e13802a5485c0fe8b05bab2b64cdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261981916753e1ef129bb16e147f3792158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b918c09b1c3af066189df9ccd45d76d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e97c0d0b5144a7231fd6a8f2f5ba45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ed8c10e2be40f69daaa3452d33f0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88d70b70ae7567eace894ab32098e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66986f716253db67073c9b281cbc14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563d39cf3fdb7b95f9a4fcbe9f7b82b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565e5a830ce033c6228465e861577a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e66fff5de687ea4ef1b0f8d0e113b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aa58178985b24f34e55eb46a9ab82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa868f537fd6665fa87faca0256d45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f11b4cf8b52fd0963aabefccdf84a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aeef31929f73816ba5fe18133cb6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bbf9ea4696f2d66558b04d2eb6a80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265fbdb98354475a8bd9c12df8a95e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccc49cbc7ef394e24e5396023a6cc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a891c9085cacba6d768392d2fb0aef5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc6602f7a58bbc90ebf6c4a1d86a26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106f31a4401c0fd1bbc472b9c1499ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d4f73c2de45965d62dacba4c5d58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43cb2e9197f86ae012ea0960ac16a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72453a8369b45de6f401f33dcca8876179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48df7c473740ee2449003236f6242180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bb5080c9bbca5bb818755e8fe64ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60046383bdc8f7f61a4742f80672952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbab2abdb0d88fcd18170918a7dcfcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a223c7dae78bfb6f33d8b06e47ab634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738165ada2c493aa99b29fc3febc5c575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f16d68e12e0a7033fba69a577d7b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f93de4a14c8e6f72d23e8f5c66eeb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f7b9ce71ff92afbec3353e7f2e028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a746faedb0385b5be39ef7fd4abc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67062d806dcd345bfa27a8b79342a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc90417e6ef75820ada45dc99699ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425a586245582671e56c8e26a50bd3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53563fafea88f1606fe231676736d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c636673f56dc7a5d48fd253db1e74214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb86b9b50c6720ff8224699f5dd3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e20272cb9a2c2ec91b1f114ee49616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b06edbcc1edb593bbd7779e5670e0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9237e9afb1ed1661e963504986044218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fc7e4031cf60a73e0b30622e6913d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e4a8345ab5ab3b970e40e76458d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeab0b211f8e28c704c1ee1421f834921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df86d038e67fbd4c03ec781555a1a7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabfd670c2357019d08e04383af0f8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32176720fc217f3771625054756cc4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572deee61da071d25640d54af5eabf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474770f391d8db59a5c65aa1eb4d6b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268fad8db57a7d240de460822a07b6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c7b010a30af559b26b72ac4533a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcd313cc64f1728dbfd0af6d6dfccc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c913a757876b4764602eadf29a17b2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30839d82e229f4fc976afa7ae02f3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50018ba40efd2ae0f65fb5ad3ec8f1a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c177c7f89a41d19792167d602a3ebc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82af4fe79db764813b12072af9115934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72401e0e963ad5850ad73910b23200de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4957d9a7f0829406d6c07f50b7f75836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b594ba1453b9c245915a2f6a9bdc11337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d8f1d0622ce0306109f3f09aa5ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f35bc91664b16efe9af4bd939a8d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecffbd90004f8c44d154a68ae7e71540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b151c5e132f122b6bb09dc7becf6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d8eb8d0ead5c2321871bf2b45c7ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e35e6878e6c478f9e1ca6ba6124b3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b90682fcec2ab0831c09d7177617344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98323ae186aec1fbafd8958731694fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682281bc19172baa0fb56ae43e139af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52298e19380b3fb4873b4b8d77a870647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc88060d207afc01bcee08dda9e9e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd78c4c05ca2f355e49c80015255249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cbcef773a96af52d80603de20113150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544d34a190f1e2488ad99c7c8acbe1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb26171eb3b3bfbacce2690afc8b7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733e2837b4104e076d933b08e0f936053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274cd1a64490ad20974b04181b7533054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418b357eacbcfee9c9d258cde4aeafd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13b64609314917e1d53f7634d463b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48537f6d9e0cf129e76faa1143e8a83157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad006b40e59635a52582cdf6195f5ca758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec068256b0b2779a76d70fdfb31d6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59deeeb68b0ce3b609e013fe7b820860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8a02d92e98b9722ed399d885bee7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481ce91f5e1df0257727db3658507c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e3c2c9c83fa084c93e89af4645a8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f432d4734f9ef0fbfac00518260f09264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1fdcc83139efa472a3338769a5cbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad02affbbd11dd046b02fb784d905f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba648af6cffe3c7f81286eda37c2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609f4e47240f8f501baa91341b9416d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75362a1c242773b8baca5aadbc07e1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6b6b6f30cdb83a54612ec0168989370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859ba3fe5ddeb72942cb8b62917407171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952063ccf0854d91c3f788a7a874e08172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739869404cd5bd60aab735a701c8442a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d9ecf6bbce89574ce8b933fac656374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a470bccae0b86386ae90701f1d61075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dad542b3261c02271147f80e7304e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff0240dc798f0e6f193b045f7b3e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c7dc8b8e0beb9575b21fcc120482e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5914bb9873191c1e494bbc0d3ae779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d01eccc02878e70f58a7ac88d5b6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d5ecd8b241a974ae016854b013f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f04f6aac80e6a8f992bbe689d8e74182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cbcea06722b5f0a13b374eb44fbda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f4e60513b0aebeb7d950fb7e58d3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f566261da569f594eec7a3715776285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb6c0b70bec9cc64d11293baf3fd9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425112f4f138d548e5619ecd4a118a2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252efb5008fbe55b0ed9d147a5c400a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358afafc5b74c4b49faf95a01e20806489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc76b91e0a371537d6a8e1ad85e7a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f398298752cb28c16d3d22ed0f68f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66247b6035f2c0e6a001c27cc6d0ad692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537172b8b5f4417ac998bce5e707c2a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e5920650ab7b93bc4f7a6521ed0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec536ab7d9402e7bad9e1c98b7d76bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df356931f7e079215e457b5763b4ee596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057821f8df081cfeccebd802b32b31a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa88d3998f2308743cd8280d02fcb4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae06caa8901ee08c1dda28794239b3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b9cfb2107ef81bbdd355d9d5c8c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bf5511d865326494f22fa164ea632101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b166471ee8589b7609db8a8e5ca549102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d14030cf58fa0cb1810a2a4d83862103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c9a6ccd3c665be49d8e4b6736e268104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacafd7879a1975460bec2b0cd6d9669105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc634f49edf57b8378a76cdf92f58bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a20122660272ceeba752c9f01d3a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f97193fc0bb7379aa85814915038a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f264aa1444389e42057e032a505d908109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c124ecbef20262244216a8dc3c41e25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29215537ae6ea2ef88c26a1a5cecd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b813ba7253e2e858236f70347ce5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b368bab4c457e3c403c217ddcb7642c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268237327b00dd9a6ed0602463dda73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c4e2b3f3807b3122faf24f3fe83ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f904b05d47c0da0cb4032a10f49fcda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b4b12295ecc0e17182aec2ffbe144117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edba9a4b6a97c23f6f7cf6b7bd969b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a3a74065f6e0a729043b54950bbb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf3cb20839b0bdfa27d0ee0d5b46b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f48a599264c5f9b1108ac89c65f625121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8001bbbd815696737b6681dec7d7107122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b58386100163fde723e52d63c3bec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be0174a1ff13dfde508db1d05c5f77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ef1ba67e37803121b5a38ee360da1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f6d7832e448c8062a1cb4c4302f7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b5269dbec6beff0626bc436399e2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc85e5a5db2020d2099e450db4d180128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcae4a091bd12afed04ee7b9e7deb7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93c7c9dc86a089369677293912f89b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3ad06d20fb9c95827b9f8527d4386131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85195ebc1553ec70593652751c173bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6532e42ce090b580f496eaaa87d024133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8cd238f2ae5dfe7b374f40ab7ee6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e08aa2ab88495ed81d50d50057a437135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d54628f634e5d9a7e112ce10499a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753a417663252953dc461bfcf91b904137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee4839add57e01c7c24034495383e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac43d91f8033047e9b242b68c16ae6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11c5290773d59aa4886dc3890e72a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55465547e90cb6d16267b2cea9f347b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c45fe877dbf84843cfb4bc784283b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748101b2f67c71579d9f2ff1510ac48a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca235677da521d7b7c1ae1c6da0a9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e99d622593043d3ecdb8bbacc217145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda91b8c21fb1579ac71925b5c0c122146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abd32d3f1f4a3366b5d51d4a7d582b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba94af9d36915cce8c881b75dda85e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec0fba2e00035a62d5ff44c7a7b39a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962aff98d335187af72c3a6eab1cbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79581df8fa6218cd7ed807288d2d385151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb910ce1eb60c27d1bc3f10f01f2f24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b7f72825b28695e253726334ceb99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da40c088cd83cca0543fd33a8ad93d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d7db3d54109bf8eb3850e3fe29d4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a109f4b4fb834d7dd02d84f1581a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe94cd4c8440fdd1f2cd2a170b7fc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a910de145dbb4342bfcc5f63ce909158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f95215fd4850e18ada35137d35da0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e79afefe00719744c5821e947adb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865ff0c4a1c31e2ca52169b8157556f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5b4b50076514540a4690aac13bb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c09978b6c8e512c4e725ea4fe620a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8f04e6a98a471b308ce734eb5ac53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d3ff8b5b6afc0c88cea21d19749e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e61ba5a47ba7d5e624e3cf862fefd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f68f16a196ce9195051128fea8724167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fda33edca7fc2567266aa004a0528168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47aca7b8d59867bd05d6c73d074ae5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fa1f8a9189af889074c6c87a17b2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60937aaaaad02b57cb2ec47ab9f5bae5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a86b25eedbeb15a08ee56f6b37589b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42b9cf7583cec33fa36afc3ccf82e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692813c77197663ec4d757211e99294174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>