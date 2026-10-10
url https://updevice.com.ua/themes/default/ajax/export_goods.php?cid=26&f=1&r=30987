--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e2c9764047274bde1d621bf77ff91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4314b7c5ece489b72e8392b23a402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c63b6c92f678b89d4012326b1dcc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f33304db5ed13dbe74a248001164414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810c158d9d6f123d5ff34be665f14d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c47b8d6f58549a46eed2eb8c6de91f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5eba0640455eb0ac28f8b5a82d4f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03375b3ccb6409619f84208472f5b8678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aeb3c5e8874bda799ffe343d224dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d02a3b96097b2e035fecc248b3cef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71b06c9aaf73d5d0b4010c93db4c0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3329f16c5e28b9ae1570316876d739712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ed032cfea02d6b9118e27aa8cf1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ce18140e6a6da39da10bea515b14914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7004fffb809db66222129440e075815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f7ecfaf15772db3b19ee438de141016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af5a2513002a67b4b1706356634f7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb88f88cfa137d038e78fdf4d73b1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0060a0edcc3e9b2d573276731435f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc35ff0f5d8735afa0d16250783254720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0f85db6364333f99fb2ca29fc05e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342d6d3c5987448494a7f2274f0862a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac908486c794df9df843edd9a0bb0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2ff53a73725fe4ed425a8cf7f901624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0bcd91f792529c59c0449a5be86fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0d247da5b3fd29dfe9313a437f1c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6de4885333a1a3f64f1725e09b58b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1011142e6f5f9cfe1acc7ee5f36a8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2e45dfcf0b2252e8f4c59c127026929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a249da4649787361cc980a46f53602430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7537429445947341069414fc0967c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f9aef8464327feb4823832ee8f8c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd679e1d0e72b94dbd332753955a6e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca80b9aeb708ddbf91543a54e6d6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fe5eb5c8578a13b7755fa41fd2e6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784ceb2ff509cea06a56da2ce5b007436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f382324ab4f346d8e9972ce5327f82437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212f1182423820290af3bd77993a12938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eea4c9f586d3b097a2d676736b92f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb869710fee80addc48c4ba6fec53f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1f1671103d85c03c6311f64c5113a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125593b6123e7309f9ff774f88a392d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082949c86d355ea37f9d5d4ec29453e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecef7da80eb7c8a698007fa93bccf944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bebeb284103c4c9887135011be008245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd85cff0c3fce922ef7ab044e2a2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c193ea713892afb6c52daddcdc80af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba651cb82d05019dce6afa08baa2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198401e75336405e5808c5df2dbb202a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6208bed6f0c98cf9a66338403116650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac17708fdab8a54003d654537a0bfd751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb3779e6210544d90f95cabdde3fe552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06861138e387352da071d4dc30316653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca644877d0639137cad13169e57534954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521dafba176d34ac9b530a477b7007155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cca7230fc0b5be97256c068b97d0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892ba5e674f0fe7e878aa12f5fdf52457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41367ac0a4dfcd0707d1dd9281f62858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f312cffabdfd71d6a02e00f204ec3ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529f91873ef66159f66bb556d2550460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e675b9fde2f402b989f2d121a6984d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae6a9cc120fcbee34e2e1bcaaca81b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925807165f8eb8ef7f70800a8aff3f4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8861cc1ce1fa5206534ccef09449a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a83e8c8c64a08b187309311a27626465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889962312a7eeef8f35916fd236f82d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44187fa4852bc3dc98d9e912497d48e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325511a82390f541ac80fd73cbcff56168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfc3e4ac4cf549c67d0fae308e32f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebb359795085cda2b4601fdcc9bf3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06ded1272c59a697380cf9143ba83171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7007d3ef6e3d6a0bf3901b226aef9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7ed1d57007ffea798140d60ab9d0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cd98989cce54a94252a628514b17474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d091ec60c6ad41eb99a6c8c775502c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12402417a399d268613d21b7767f31a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00732d9819a5522e4f76b58ec3b5bae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9a79171939f42739b89761396088978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960fd851d235b434d84c6613c6fc1d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf120d6a262819db56679d8f32437c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a173f80d7d6fff41049e0b717df2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d3bc86d835c28c339c7c51446a6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caab12d3621d1cdf85019b7807216183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c354f2d0c0cb0a4c893e440974963af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a8547f1f687aa94434b006b00fbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c17adf8a5357f1033eddcb0f56b4f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c9475c76406c7ff1e54cc606c62f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4b97665be3d1e2c91efeb2d34ccdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0721b40041574dcc004e51e176daaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d28cade5bca5e7a71f1afc3342b10790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd8b3ef7bbc35818f197712c3128ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774deb2071d71b01da18f0b69af8817792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c809a286c7af3f78aada4f478e33fc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70599b13da38303190fbe3f05fbee194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82824a450580006e1924cefb4fd9ec195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e9597bb8a951e12019763c4c7d25d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4c03acfe9544ec193b88a5591d78497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbf15249dc35f50b9011cda4bcf45398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4a92ce31a07c574e900b136502bc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef67b87db65a0c6e8be471abcf6d590100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646fc9c8aed1a31e9f416721809b07b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16db85a3efbba88cf1418fbd6b9a66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9788bc422f56bc0d8d65ef2ef6a8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b600beed4f179cb441862f6bbf9afb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2bcc5704a4286b08ffb1cfae7907a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7d97138f25cd3d9f61affbb63eb2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d6b7d88f1018cbc607187df00e741107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823950eb985648698ba766e42d221a18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3db72e8acf32ec349914fb35814d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc197dfdaae05bf986f5032f1a52d61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c470103a9c93e436051703f27fe681d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ce8d9587d4df34d9a6ab958c9f44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cea1a49bec99776faee3e2e34b03c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8b4faf55f2d907ba6ce11c6383081114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c560344b628064d7ecba9918ae4099115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff079ac302cb8ef418a2c2c3efcfbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d86e7d0db6ed63a611b79103fe5228117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f398b2f40e841a950ac80cf656511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd244539df79bed7adba95f8ba1923119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1151b02bc9d1809864fa29582e04e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef3f75e4062dbdcd2c4b9702422cc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828f455575100a819792cfa614a7b8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5c160c2337656e603cbd6a940f61c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef766ac86d8871d57d1f0b0e1b30b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df812b8cb4e5138d1adb9df64859414125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9622c16f8a447112e6d46221c9ac7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889316b203a3bba980ce2d33d9758d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf8800fda6b74d613e2c5107b7cc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f949ee2f24ccbf6c94ebf79631d1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854a8c26ec15f2b3fcf1cd623574d44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03462d5d9bc9287a49360eb2467d0748131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dffbef139e72ef6ffb25814fce71e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee6a99fa1cc4638a89cac1e0d49bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c077a3da35ec418f3600521dbe1d15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d6efbf0de17d7c327bc7c87c67177135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2b0bb0a9325aafaea794b41e5bc3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438917ffab67eecbb219cfa067e4c6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22610013826801a67eca6db1cb05c5f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03682f60b0c7d20295bffadec6bbc0a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321f5b32edc9a9734c5dea7e9e79c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c36b05839aac8ff91f2220a51932141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860c51266c02b82c7218971adce1ccd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d9d9c10723336bd0f0a1645bfbfac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483bf1dd8600cf43edc2b4fb3290081144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7940d0b87c90c111cd187cb286022145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06842c67480f434d306f1ce01218a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98925be59f0c9cf14981ab2efa1c3987147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54073b0573b76eff8d832065987dd923148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f51756f36ba71fa4feedabf7d9f41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdddfefae60f5c033fd3c8639c0ac8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e54c5d0a5af9d60b96e49b560a9e4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53769210fdcd45d752d4541e2b87ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc13f1e1203860aa29674a4f308a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f142af18e118419632c5d11e8e8f8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc5c9d4e8229b9e07e35a34c9b8604155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdfd0e4f2391d7c54c13959816fef9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d10bb59702085beea26252bc8242f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5c8c69037481150983ec3be956ec2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b2eddb371bb11f8884fa036b5533d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428927736e51f06f22133cee56ad5a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b53c4f33c16db8936aeeb485dae7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8452f338e1537df589af5cd437958162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc77f9edfee634c9d869d7a784b94bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73cfcfa0c7790cda50484fba204b98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8cf4a0ed19355a2cef7610c9229d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936b8a6b4324b3ae51b2eb3ab6022f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6007688f68369c156985d9effac022c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428927602423126546fa83ff37bb196168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68191fd2f0257fc5a936cc056c28df57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d8aeada34ca8305408bf080d914ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56228a0c8aef2a076f38c3ae91a4aa15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96eb8dee6a9935e897ec4d0494a55e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbfd80c48c042e81ba9da6f74af9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37039c4cbf33ac882b7287f5548397b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252d3624dafd130ceb00968fb96244c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcc942dea918ac5c63427da09ad428176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49604375bb21c4da8d68679dd929f7e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42454e3556d86af12f2b78b1b66a4eb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b1ede973b7ce62ec4cf302f93ac0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeda71948c73592521babce7c429b15180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0463a521b0d8fe3fdd0395a40b171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7f363a8b998b860936722948da05e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130473d95c1900c576ca12882eb6f1ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc888f9d13ed5fe02de295519f4f7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed187f3246ffc62671aabf650592e095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a1691a0075f6b5cd43005417af3d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fcdee7c91a2356ba9809ed98b44ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568c7cd0e388b1942b32955a7c72d978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ad83b74fe3a36047215b3d1f351e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0987607c4c318ca1f28a88b777e8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31478d2003e55571245c47574d8dc15011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb2ff2dc27743fb17587b98e451b8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7676d57b235588a4f7506f6604a2a3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1723bfdd7ee56e334451c2b60da7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61ecb834e97597d19d6d3ffd2584cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fc0b406b4ca2de7b7e27535ea3ac216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326136b685d3822ddb0d3adae231d8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3e81f0af267df62d79f40f534b1ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704925928e326154303ffdd61135c0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc901ecca6ea5e7ae526eaf82b509b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f12217d35e26390a0962fae92174421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535b7356522ae3bb54d9b15046bad0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5709f75bbbef6daaf00b26081b72c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3087ed392fa58856f419af0bcf6e3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d6d36ff556f39ecfd5ac733800d7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d12db35d746a719d6c1aa594a82e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2128780b90c7b7706fe1fa356e80d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc83b6c219d32b827d62439a3cf3c4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f250d1f201d2b0b4c67f32fe7779b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778809bb6c67bee63dd1a3773f52ddf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a081446eefd9e2c5d5d772e18c8d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f25d4b5993a4e6101137b5013d10a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823276306a2002abda5012f26d35a27133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d51c975f103a658984754f6be4444f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5094230fb02cdb14a0a3ee8c391274735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44640028b390d20987daf0b9a726566c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540044c9097731fbc2772de96ed99b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb114c584d84dc862e6bc0521485cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec1b46da1e6f5a12a9d689f643ac5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c455cd3237e055415f75d3ec87979540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdd4a198d50819437827083b49d5e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fa46d5c1fea553cbd00821ba83bed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce33018e56bb3250ea3b24aae90ce4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9bb9ef5c42870e16076e16d2804d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefe64fd5336956f7534b55e8afeac245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388217b04383df00e2510b07d8aeef946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab56ace6847b8f08aebbc8957d81c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc78cec329eb9c4856d032d055a73ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb807fef47951b924309c580c2eb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecc0cfa9a27e0132d0ec657d211c8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d8b76c68a8bf9608602117121e9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3938fecd47b7d387e395a188d43c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b671f0f94fb47a670b641924ca81953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a41c25bd092bf24d85770e762d529654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472768d43a2634b5f87d9fdb1aa7c2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd5a8eb227ac8a9196fb0daf671cea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb37ad13d0fa0880966fa5490a86457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720646364b1ba289c5f17f8d8a1088458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df01cfbaf44f39bbeaef10a4df6ddf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d704999f8a44afbf88c354ba8f7448460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964258e311cf351b61cdd2eb650891861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc3aa3ae7fd190d5e1ae5ca29b3b4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17844c93fa0f9ff74020b58028fb43163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a1082ec7511867a20bdba43891cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a7c424084a265ca55aaaf86f2e0c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ad1406a82f0e60737f472727b693966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b218639fd722c3c1adc281fb134e6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a340980677931ef019fce5ab524bbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6efe9aad3859923df4bc5cbe150f4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1bdecae25d799fc6ad4b5e61cff8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008b55bebd3996f342510c05b76303171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd6a2c899defa98176cb540903741b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd53260dce6f79557ead802931b1b1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6a929aaa4c5bd575a735dceb90bcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e4f67d7df3b06e9be354aba95c16f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d7203d0622882c617a4b1b566b65c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675bf57698d5647bda1a13b4ee7f9a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce587fb555f4244239f406b4102574078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c1ca5177c72b43f915d7a15f1bfc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25481081f14e999260f39b181a2580c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663cedefb2ec4252186912619e8065a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db485ab28f4ab023612f59d155eda4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6f02e5033ededef658df5a1d377483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f254b41861b54889afae999a5a8f0ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6570051ced589ca53807a72c2814b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37432b0521c232fe0677ca2982b7d19086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f065d36aa760c748175da2412ab087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8fe753bc57ac25db496faa1428e2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce9cd79391396de6c606753604621589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222ddbe25b1cff118beebc06c432f9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6b41dbbcad9fe10d5ae67097d3a9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa21e316d356200ccab8861f5ab3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e9c7e8402dd13f7ec8aa7095e14a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38d6170e4f19fd296cade769eef84794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73324b5b1a2d090060f0ca7d96b72095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efed8d20059578a9261f99ed40c9c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f95092c2ec7a00dee88cdd19721ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea92e7ed3558d9e5af08e0569ef4ea198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be93cf2562d5f2d5161c06e981611199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6080b9b18e6fdeb155dcea0c56bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0793defdd3ac7bcec1523f793f0eec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7e4814fa41c9a52eeb2f9f0530939102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c7fe690ca1a850c112399f1fdb22d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb905a452e637af9dfdff17870ebb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70cf0c25fad9eaba88b56adb8fd13c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0c2ab173b9c82b64660fde6c41830106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc99bc6c6e754fcd37914a105032d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aff93942f57123273eca270cfa538108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89310f98e219dfef6ddd2cc4bd6759109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e4ab241d930c5679c91e2be97adf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a01c48b7c8f4c050fbb9df9213456111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762a43e492ab3ef11167fd189ccaa38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045864452c2c0d8a47e924868c572d05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0f8d7966412e5f89613aa30c5dc47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633abf825c951f444ba78882fb0cd0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850d4183431e6912fb9edd14a30361116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf14ac7f4f96ace247472d499bb7a1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94a6cd086984df8ddf6a57899f0906118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1d5f7f9486b94a0103c21bcf2495d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d8ddc276082a797c7a62f588d961f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84920f34735f06a20a0337a1b8387042121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6fcd8e3dc7f63e9e1b512769d37c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665cbece3f032fc6eb5d32a3773495f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0359263c352c7fbb52367202a9490e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7ba484e6ec61792a733e607286314125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ae4fb4912e21de72faefedd4bdbc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289e64dec6493b06d9aa0c584917b3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476b604581ba7972c0edbb879d4ce6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e745f1ec5c538a0d146427e3e4b830b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d18f6da9a94a8af3ddbe10fa290eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392da7d9ecb9287178211d9a20a02ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c644e6e1b8fb8dc4c11bab4bad23324132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf203a2595592c3aab7373acdc265a22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449284e7c9d0decda5008f5a48b92a3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21711b8e24e4b33f3e72660f4748ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7d143fc8b83ea0f41d2eb8b275519136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730f94830d17f13977524c9e2142676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c135d154ff73d002d321626b9ec65d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49befa791982839a8ee7efda167f2507139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c5d4cd57b33b2ef15593d64369d92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267caebb163946d3581ae991128d950141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026de08c5ca819664ea2b3790fa5a86d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425965a99b02b8be9396e550ab93c9f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeea2e04d323a64a46d48c2623f376144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24571eca5810c0a828fff0213804e3d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7e2edbfbc3621f0d582c5158d07e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e10f3b43455e40ba90c940398cc4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d9c5c283c50e53e003ef76459b24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fa92f8efcb95865da41478b8ee7da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee4e7a369fe416e024181fe7826404150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143ec5a31f6a2015a58981b28fda343151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba466c28c60cd66f6f68769486afa69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cc785ec75ce7df6f4f0d72c3a328e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c4155d1e1a19d662783686e7846af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baec02520f0170971d9b12165a7e95c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eabc005f5c20166ca24acbb87a6ea1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcda3905ea4147949dc5b1c02885a13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2c0e05dcf18e1ee8b74ca215cf5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2669dc6021a7960a492edc81359663159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc74b213a4a06345e1400f3485f9ce7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef528ffb92edcaffead5a01b69021fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d64f1e75af9f7602d613f0a57b73d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be4baf938aaa29898ef06c4d8219a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dd35a1ce5ff6105d855d6b8ac6752164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ebcdd931ae7149d62004151fbeba1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8de6ee405a7abe5e020431c8545523166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe577d62eb799e603d29f69a448ee3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed37bc52facab01f317951a26a718d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ef5a2e2596e9280d3d1c8ad21989c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db27009b0b65d9b4de597c5872727b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926436a396e8b80b40f073be0bc5ee9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3f0da1bd2e112576ce500605171d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d591ff74caaa3a0a50eb19b4d45a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15752558922d7501d71fe3cc8be2ae23174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>