--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd82c73a8dbb3d5de6096bb3afeb841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cb35a6a07f18464c759fca466b7ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef5a4c3c0e29bfa7befc32ac96edf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02ef689c156d4067fb819b950c79de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ccce38eabafd362a81379ccc292985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23485a63aaf97c3708d7d0659e1a8f6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfb35cce833d0da04a707bb198ddf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025bd1ddc31a3f6fc4ec464720ea7d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993689f609fc5a2b99b4d7c119860619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94cd7c3f92e4580649df84ee9de69310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faedf916d9e0e4b594d0ccee96734cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6ce8cd8bc1ce7fed5f2217f0b8ba912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93527df6a09b85047b1a5f7c5e3c3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e128a0a2751d06dd3c838a38c16c4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b009c0f3604213df2c7fe1fb4a3eda415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb5e08eb28b3ff0724ba5060524ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248716a3d452f8a6e18616117c018717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed5abefb17cfdb446be79758d129d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36d0f53866f8cd5726b4c7e539d6af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d149511c71e4ffd5a948e02c3a48e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cce426ed73aabd6beedb33cb64563221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0cb75ff8c51ba944051caf3a7ac2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de357f06f68b2524a84ddcfae8fdc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c67c57bfadb89b31561e786ecfa6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06272df35fb2f53f4e10ad57d38a31af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c147720c2ee600921ae04cf8689fb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daaa67406d86fe358c8fcaa212792a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a22c2318ba3083b3a347dbad0bdd6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d21ab7f4cb54e1ef9adb5c25c9856129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f93196c8f0113a7508d7d297c0aea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9433a01394b7e6b5865fdb2dd7cbd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4da35a7eca42aee1e87ea99c488e4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a16e5a9f9faf7873309a543d41fa0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eb0a1cf7cf4190b06dca30ee5997f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca186fecacded3b86c5291e5e13cb45935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9079a15666c3344e680015a610810636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9031a53ede5a2d506730fd7e2e06537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915910a30452bd9bf250453f4c70043f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12ace1f7b8a3ddf75fa7f32895420a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d472c76b3d238c71f28a9bd60e781da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78227e4959e8b40d601496596b2a70541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0ef81fb359cb8ef8c4b7483d09d1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe8e5f715e960f105c98eda75029c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eb6b71c4106e1ceb87cbe62b0126e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e631ef04daa5bea794accdae90bdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac221d76965728b1920c88dcd53100046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3853fa4bec62187375244a8128d72bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b4c9caf6782f4e82d1805c56b7e5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b14bbc74cc014aaaa2a38843bfe5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80d3b9f9a843a59936143aed1109db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff125ee472da4612f61c4c6cf2a66551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddbed8e801f8206d1804d0a4e0d2ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b34b8e23e36a1bdc82f6170c213c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaca390932880ccaf4fd772547c796f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0ac417231616c2a11a93684105a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728dcc0eb4674faa26affcb680efefd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7508a7c344fd44cf871ef9d19517957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9fa143cbd6b43fe3edbb2bbfd1edb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38204057689c00f4ea007620545e13bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2da1776ad3de8d9b17aab36760812960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfeceb6a05c4be0cb55772416757d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c116c51919ca1a9e00040b420411ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322627285e90bdc03fc69bb942bd065d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47816d81777f153cc43daabd446994a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca303f37dd0b59164665b8c7ac0de3cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59900895919e4d7964d31ea0bdff9e5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dca602f6d66cc7cdd2e5ce0d079d4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d6cb12baec0a773ac28aa1d3475d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b2e4f31d9acda4bf90f8fe55f91869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b438a1f368f3a3606ca08b1e981e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7941e07134a7fc434d785e2362212a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6544d958c9cf69efa867158e4b507972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951c1cc5365c20810121dfc1075f3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54265618d66bf5a82a76a3f07ae480c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc93274d766b74dcec5d8c0665ab6f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2b19bb4cbbcb133bebcd487249f9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3193efa4da96c3fa78c4020ac608c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ac6f1f07f0716e75803affc08c2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b937bbe26db99e95a976a575ed940e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111870c257efd00f1d5a03f75b6247c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875369a1c30cb74eb2bd92fe22cbe881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07186ed2fb421b58bb420879b0d0b3b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e046092f821471c2424d1cc7abd2fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975ac6b42837a367950d284a5f7410884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485b4c8583ded20c90380af6ca2588685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60084871ae4f8cb40935f29a9575d9ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145ae562b55d058adba75bbdbd648387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68527990b3ec827cd9cc23f4b5e1ad788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063aa8e5e1890dd29c06910df5ba2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcf5df758499eed325648fae7eda0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3ad6a6bd274c1fe388c52e286531691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275545f59fb16caf3c24bcbbd52b93192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb235c3fa240c3dd85d698b996c1b9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21688702635c83c0cb3603454e1f8b0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e52355fee0e1e134aa5f46acc74dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988255c8811fcd538f88e775eadc439696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194d5a02139d28f818c21a99c837bff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1bcd0f8af533344483a3773a3a65198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1b1bb3dd9d29ae30a98f36e2a937c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992947f0242f4fa8f6c4b9c472325ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129347f41351191a56abf27b24815f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700d36314470771e21c5359df752ea8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee4dc985b603f67b390a0b73e2f520103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e3deb6651bffb2488d0e384f0c539104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c36afe89d25fe42fcd82e8cbc1da6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae528ddf99e5dc0ca236c18862f30c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d7e271db18ad896b97ffcafb4c60e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837a0b7bcfb02d3c422fc34e0b7b6bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35d5b1f47875009a4d87566611b76e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7009b3807546e8e9702095ab13319110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ad5a45a74297256b2570bbe9916ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8928465a740aeae69c788edd1d80561112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66804cde5fdfddc04e92026bb331a850113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7413b998c81244386ccfae38d52b47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa707e2591380b1fa14949615966f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b620f08b075bb04e9d16c9d0f920116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd8332561b3dcd01015afebecea71c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f08512dab2a1880813d2eb821c2cb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca635b5b5fa3217627eb48ac63e41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7efa7c8df352daeeab8222ea51e68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42bd7e9a8587c4b1d6a1ec21ad5734121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a8c72e6bd358a049db26fa7b1c5d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f9d2104a65117f7e419f20b1012f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c09600c225f4241f1ab3c0386c42dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e41a257207dec5d90861c6fa352f61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87ef497e5c37ad4b783852d5ffb16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a27c1b64b3f617c6e47c89ed334ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8022a820897a4ab0382163e708933b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f64e443642fbe92995fee49424d955129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fda829c13b2c90bb48613f83e4d52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58b0cd04e3956dd5b068ccb7f700b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f3e0475ae13fbc622af4e32d49cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026b4de5102730af50f93250a583b70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdf55348d5889fb1515c9b8b52ad9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611e8b14f1d51f529438986512944fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc81858bf118c5f0f907bcf19a7eba6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018eff35785a230c5f5457a8ace5a72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20e6e3d5c88fb40511201d12e0153e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553501c05de94621db05596408d6f95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e58be1aac0fd835bf0e740042b3be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513316ec0120b72439ebfd15317de42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b4271c729f2ad45d490a63df6b7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ebbc88318f2b863a0ebc66fc34ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8665ff45c2a63b277c28b92cf5c4ea9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fc81275419362fdc73d456d5aafb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8270a9c061f597602745665b104b77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c653f9800ce9aa3d57f2c355470f00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaacd6294ffd886bf9fce0b140743c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604926acd88b6d3ba6d99b446873a37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63d366667f43d4e997eeaa57068d2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8a15e4c1cd7d69909615fc82e5c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d626bee25c2f133e37709ef1ca55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620829c0684f2562881d560a558df51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f010a31773224a907092e6ba014ff6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44c3ff5a46f3a1fa5e66f7e20b366155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fa1b898bd424323b214645d8349ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787daa5dc3bdca993643bb56428ab3ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e5f7631fe612036b163070a490a6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2dc95eefa9046b581833cf66b2961159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d4d227ac39ef0fbbeeb85e6fdd7c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12fd9bdfa60c442d5cf415f126173161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce8f7a75c6f73bf9b36f644d23b5c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac54b8349aa2d56b0e373c7d949c72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a76b421717c4c7d1fa7b881e3445c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadad025e769673eb6e53b96cc27106165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2984fd5dfcb293801443a220caff7a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eb09b8dac175c2bca3faf65dc38c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58e46b475491d62949edc769763340168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39decaa36a896275fd9aaa05bb6e98e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a8a35fedd6a6efcea6f77e20c00b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1e7d7af4ec1cc726cb92dd0e6c579171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9945b836895682e66caa94851f0fee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713acdfa2f7c291f2abbe17286ce9521173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c198e7aa72e5291798cbe45d24136cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a09948598384bb6c7c25f7ae15e98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77992d19f63207145d4d575d1f2df33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c122cf3d9fa53403bc7f3670c607177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a242c3293852a07d30b26a70e357e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8c0e31e1e5c62b3f932ddf9f1a086179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec06a616d0ad353ff027f4cb949f500180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230c8f27087c9c257dc90f60a89abb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d13b3644bf9fa35a5ef65672724852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aef63fb5fe8c792ac9e5095855ce43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3725e3c3649116d4f573e9c664e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6f3db7ae6b53bb715eed2cf0fff065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b70ad4206d91d9d3e038194dddcd0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63980b46b569273790ed8ca0bd04bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5806b16344d9402e090d04e8aebe08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2e253ab554e6bec82c69d9a1767ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db656c913173dea203fb775233384d1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac753d1d3075db5fa038c90871f03c2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a43b84ad4fa8380d3fccaa15eac7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ccadf6585e1d5d88b4664beeee8fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834fedd1e56cfa3ca109f0ab2f09bd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9760ae142a6b5496d68aad82cd47b8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431f5016324069091d1649614211c9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aff844c6f14bca688a3b758a4d919f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8de19988bb1d828e412c79eab01a1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e848e5fcb30516c3ebae0cf1389b4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9876d89a10fa909e7fe8e85898bfbc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b195ea4a8d2c0eb90d9690795c0158721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47577e1ae5eec39f77a29d5f122f97222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4bc2dbd5bd49d776a33596ca2b42e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fdbf5e109ac9bd086b8d29ca7ddd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759123e4c6e2fb3d578b7066cc22881325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb1df80d57938d7610ccce37f570e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf63696d5eac9d8d044660a4335140927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c42289d6739d0d30ed37f7457e8cba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6842f6405d33710f1742ca4964e06429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cccce1d85b2d51e9b492e8267b89ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cdfd6d98a0118972aad17b66dde4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b29483191e3ff4029f251b5755518e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f867ccc33dd9d02b548af93eede6b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753710a10ba6e5706402d5d2ad197a1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba74e5f420445e7e7937516e2b9bfa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725d9068541b75f174c4126b610017536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dd6e12e4fc483076c2768acec359937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e3e47da35e63cf51734d1f68b7fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6758009893dc01bde3e14b9fa629f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430ece4bc974e7358de17fe2aa7ad140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575805d756a7d196e7ecf3bee88d98d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a49f83424836eafb1dd9dde31988242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331b74c340c78600067d4d4f154369243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b669bba1daa0425380c29cc6f8d99e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b947455d0efa524b095ce46be5a424f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364996613bfa8c2016c6e946aba231146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793444181e55dfd5a786f599c4d020e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d173b8ba56e9a9119e9dbb7f0629048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522133ce8ef3cdefc28bdd8230fd06d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55728ed5d173a18a71d8a260b7aa845a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da9cb96a6b7ba0a6c6eaaccafa356b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846f7189a36a46caa8dc924a851a1ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c65684b1078e7b7ebd1e2569102e4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2eef11963b34b1f26d1067218c8a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31382c7394b236a0e5a270dd20ae4f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f07aa9d882ac49231f3997d0fa477556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314851d1545d34c31df7a6a7969fdeee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca89e3c34511c90b355b751383ad6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daaf1055c803376c3702d0e71c9bb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d33df90cefcf75743dd27a0bc3850f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8caceb98518e26565434d89761f4e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225bc465dab369923b3ce4b07c454e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b934d177132e4e744141d181e61e11863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1effb794b039984ecd41a1f302c81f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e51e5bd7c5453b91ab4b0224f2f5c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880f65816044efaa1daecdd3eafa27a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e503b5a4c359ce97da0b8b7a7258be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a371c4f78082f141cfe8171907990d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869e42a94092bf57255fe3b1d1db8bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bd2ddcf7e7616bde44d9d63bcb4fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e759dd557ce63829d7bc14965e5bee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b53b12f50a7e3ce0c8671885427d3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cbfd26bfc833c6e354a1cb2b076c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e26097ba3bc08adcac6cecab970f8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af7ae86f9e8bb96578e8fb366fd24f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aee9a03afc29d9773be1a42c976d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97377383fe3f0023ab56ba24287115477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2102b5db7be94165c91207d651759a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04970987caf4de9f09afeb1ddae2bcbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fc8af3a54f7b88beda5c90ce7749680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aea6a00a75ff9e7a800d434c0a5e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5de792db7f1a1c5c4734f5681e58fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f8ac5a44239916a921bbca1fdd30283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04935e23d6b78ad8ff3ae5d3adb1ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a919436f0efe5bf6125abd03c672d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcda3164033993580c41d4fb69cafd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be7eb15d2e2127d8923f79faeb98887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205852f23af1fc833e6428ac54ac52088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4377e7869737784db2e7ce9bd1f3e1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572afbfaba8bf05b8d50f0a9d0de9a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ec33135f3806ab2414a5b274927a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd1262d6d2190cc53cd8a39ec4e03492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf435bc049bcdc790ad4ceea3844c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37631a801344ab99bdbaabe13ee6e62694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192f115b7fac55bcc0163194c930be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704048c914d7f8c5fb0e08ddadad4b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1d4d22650bc4dfe632ef7352563097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919ddb7f5e7dfb8b5730e36552c2bcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b466ae6ed1e91cb4493b72283449399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899465687b60ccc37f292821598fe6b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c51d0a4ec18d4d174ff3692188553101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048eb5d87d5119764017a31352f9905102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7d47e5bde4ca19629700f21afadc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e8dabd02ec4726e087ac34fc52bfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba9ad31fff7e12513a5d5dde1a10bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1587ab0daa336c3903e51e0c9aef37e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b32ec0a78d0732d2d57613ac2bb6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b3763f6ea6422e7a8f1512616ebd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d629fb12ca3befabacfdb1d0b3e011109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f016c4719f33e1333bde45657864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231a5c7d6ca6f518168f36bb1d56cc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd024946f9c838879a9d7ad0e9e08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c85fb6c7249d45e96853e973e672ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8adecb640550e4163165246a76a83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb788bcbec67c3e5ace4108d2c36532115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb724a44f2c179c7319b84bbc10c2557116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd54fa5af66bdf5c297fc00cd10ac8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b44c859165e0d7d52c56ea3863c5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693263f96a61435e80af9fb4e73f15d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874609e22e6e9a1d7c68ff1bda45abb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d97853ae0384ab5256abc793b4cc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea0e0ad78114b7a4b3337fab99d15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862d91ed404660d374a89c0d7447433123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66770bc6a9b5212d9f8e7126a64b85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c693b933c9fa8090f926dcb614f9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705cf11b7309e0da4af5c824e94f2e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976336afbc167fb5fd5211fdb5e889e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463695c79609cd3c2bbe5cd12bfa11a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319b2a338d4e0cb7b0b22363bd8a037129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871d18659947fd1ef663b7e308b34c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63efd29569fc3f378f27f39fe3445dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352f53df8b7187d2ce39b0befe696ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c71822a7181a477bcc71da3bcf7fb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a67d4321d82e51d22cae19b75a71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fba0f201591515bbf9dbff903916c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428da23e210283d57273c8811568a3ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17cba4de8837160e39d560e6b7dcbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052560ea99a37e92fbccfe6a86c836b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2ce5b24ad7ad1b835b94a0f6069f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1b1fd9ed909de3e12167df6683909140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab961b07f4e389998b0118aabb126a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124431497ec83a9e0f1948bf3dd2e6bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b533ffa746c65c5b374475015b7c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be51b329640f201262bf9d8e483817144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c8f4f05d8791f3497b6674b02c042145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682668d417bb99b8e71f9f4a5b1ee96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b63a398bce0c7ea6a6faff4724af44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8683d5730e0ae7ae0487fe91079699148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f267aa1fa2594ba086cbef2151cb7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd946417968bae33da6b6f27af651d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3be07e7eb457189f1d5f9f4c95f11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b779b4227520d23bfbdd2f61510d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179275f40fe2d8d719e9276fb187bdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4c5147a7792215a8e58c15d813471154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711ca2d40b4be48669ed5d2a2cea178155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73cff18fe12f51360d39dfe23b436a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de67c601db2b5b517bc55472c82b5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc72c76ebfe3bd28bd01e3e360dd798158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afdb0d0b02db58f9644af8fce6b573159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4db4237d122c148b79674f0f542af3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3d282361b1c58cc5745a480ffbb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deff765b0a8b479a180171ab2792fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacc7b85de3534a7f88ca615ad64c1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae83119b11c8d2d072eaf516450e27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcc26455b043b829726faf3bad1ace165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebe8c48be99e0736a596819b54c4c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b0b308de6492eecb1c0791ad3658d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34eb3517e0b8bb9594489e2423038168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c2ec181b0caa72a29f2d7bd607b82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5962123cc107402beb864f99407565b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a60429617b09f1ce22c38da1533663171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35238a995b799e5988f0623d003e7e2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9804603eccde48e45d30ac9afe7ac9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01da3760bf9764aa2f076b5e24656d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>