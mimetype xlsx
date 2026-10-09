--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b3e4a71730724e7cbf57c3ede13d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe5b5165f4e582efc13eabea9fc3d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4668c5b9c79726c38f84124e76ffc313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cb9b075c893c7b6c5b1a34cbfd83e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4743e5647abd3e3ba44cf26793b0d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b801879cb03b69b04c343792a8b576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44940c3a14f715e81360be3b387beac87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e9944dfd342ac0e01facaef907728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b89914e4d70d3b3229ab2ea94f96c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d0eca2ad1bdf2f1f821d705dd02e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471b307fdd5f8380bb982ec94c8ac8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa8e50aaddecb9ff45dcc2123a970c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e304ffeac34fbc3b039f47a2a96b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e59d1aa312f809e7c54ad034bcadc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5f2b8a511e3d818de13b3f21d4f0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4b89cd30cbfaa9b538b173fac81a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc55eafe5e6d65a43c874662cbb682217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8316b1f0a9edcb20e8d3af3ca4aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951210ac3aa140ff17f082b8694148519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7162fdc37436c1d9e45ede118295f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5712c64c44da5165815c894f869bc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d7a2c963e1e7dcc5dddad1cf4354c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf48fa46a9d3a8fcde5dc17f2d80dc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022ecf70a5fe3dd4a72af965bd6aff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2edf76d0952908bb72bf3bf0931a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb8dce96375137f32a06fd273823326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a919c14af181e19f66e4bcb0869caf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0d9f445abad98d7a7e93c6c56b9ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f920753f6f5252b1b73772f2a7d86429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cdf6c0d221d413e5552458f7c882530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525d3797dc0a229c8e4a3c970df8f2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd69bc106551735ec508747baa773e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1d87f2bc08cde0e41093c5ee8fc7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5dff47432fb1ec524abd5af7c66c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce948ef5973a17b8acbb1d31e9a19b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8098871c5c9f21c352cd76e41ecabff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4042287d1c1cd17f2413b5e5d075737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe722d3b34796d225a40a1c9cbc3e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227cff369b1bc9c72592ac118de057139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b6d622a1806ec28791e1674ff3fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22ead0516e29b19371ca11a191be3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29105428121a2e712ccf87ba536084142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aa4754be090bf01da3848728c707443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b1bb0c73b1d917d4ad69936d99c5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b331cec99c9031d55d485ab9bbdc61c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446da27b164ed8ce2da9c7f13c69c7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7894bcba9cf35676833c9dd4bdbb4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c093e167904fc34f59dec27721c9b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1fae8783814697e5ab1d40d3fad2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eba463741d1d016607c88a6d1f396a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ecb0e61b1bfd3671fbc5074d62b2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b013eae01f94832688bae7f51a10ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff586eb87911789a2d0a379c2f6922653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb03b78b6e21eca46801488a32615954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc520607f913ca0a24a1273f74409a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73105c3f5fcb1d5268238272e21823956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9e2589f1965cf2e27fbfb22777f8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9221bb1f5d123d68b6972e5807cba4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94583113d7fcd370718ebf5d2953e2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5f5bb7954f3705a4d0ab600433d9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c569e70ac8207d126c7b9007d208d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98128676c57040feed362fc108d61ade62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a888b17e51ec7489958f80377bd93b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91e9e5ca757f99ce23aa3d17dc39a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47903222f1d5623cd1892b604e9efc1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c02f916b264860be55d1417e3e3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a6a1e0108af662faae76f27866f6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acf228bcf43eb282b119ded444e9fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac808b43adfa5c8d59038d86b5caad4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346fc3c7e2e1745b76d424da721aff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248d30fcd177f9789e01cf7d6f790471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa9ff675be645455caad73991a43a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ce1c3044ffa9cebf95b69328bb11573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7453f91a5900b85a00074cf0116158674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf97ead570886b581b83106110544d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59a13ad21bed9d15159618908dabfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc5a62021fb8145c5f9df51dd49a3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023addea2f2f1b914ca79aea82b4f19978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d950fc4a687fbd4c00f77452a7cac9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42748931b92dc7592173b2f4b730cb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef06e71743c496944590432c09926181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f2014ca813d88954e1aaac0009bca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ba14379927cea7b2963f2f9c6f68483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c67b12d6416c58766bbface7bdd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6473830ac92a65dd26ca3570b8020d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1058953a4fea55949326d7a17170ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1809f135363af2673037a52eb024e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32508a304df4b1adb9889545a63c7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd596016eabc575d1020881302d693ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ebaa55faaf9a2bbe6933c9a9c1c6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d653299aa7656599e90a5785fa73091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d92d9c550f3ff8095f7b824ac13f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12682e17e8c3150988c0f6190a9c750993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dedcd08ccdc1343c9af5da4a53d99294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1010f9e139e17e9ae0e69b9568fbebe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801cb426ea0a7a5157b55bab2ed8db496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4ea11ab22e4fb00bfd1ca84da3ce797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d15c807ebc153e124acf39efd04a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e11db8e8945d64acde2de79c27003e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0c86f1d16add3e97075ff98282a1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f6a27e1636a1a5795814ce274b478101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad265474ba5cdde55ef675dbe16876b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181085d79a8cf51cba10d32adb243e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0365f1fd1d1cf0fb29a2ead9195f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e8561c6b0ac250726ae47e71aeb91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283337bc35091142618e7c8edb0a6daf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d5f39748461e277ea9f254a305f27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e747b9e85c216c9bf37d8a8b357a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c19999984932c328df9952d945a69c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea446cddcf380c40add28266c8d91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48ed9f27878a3b6ba398a2e49dea12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d044d9a7b6f92cbfb66839052ceddc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb86a187c42d03c9aa01ed8b3e6ac8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50859fa7b7c4a71a192f526d5015f8c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cd573165f384c95f66cfc677dba65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998882a6dd084c7e286a8acf92c0956116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05322d65e57d2cee3a9dfc3b67b4ea53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c935cfc64738752484ad8275b08bb1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c598374d885a688c5ba1f66e8d88e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1623f71b44b1d387f7c209b497e70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1c90710b8480315b2152865ebf160121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c45144e58d91f951b7755369eb921122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0a9c8c2bff180b6da44bf1102dbcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5f2e76f8e727bf40454f4f7a7736e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9957549f31c3731cd4faffafd21f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7859fbeb67f73987242374b93398d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d8b99a0957ee917ef5e51382facd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563f74280cc38ce28e7053c82afec54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51831d4973345d93bf065cf06903d6b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66853f97c8104e545ad27a81e67def43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2d8317b360f8b1e32f9098d3f771131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e3adf00401ba69d312ecaabf8bee1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13138815ab9f2d111abdeb68fa775d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a80fba97ab6d380bb68ab9e1e3e595134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732ef9d408c72468f7806eb749bd700135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f21842aa2b018eebba38db51b9c530136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9567ab2480cfe4af3483b7599a3b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3fe0bee68e28e762021d9066ebdc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fda136a87f5710364373da81c848a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16c818d7683f7992dc1680a3803c94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c90666d0bb6cf783ab1f205c4a5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4678f15e9e808d499e38bf30e022400142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4fd6fcbf06968d59be2b2b45e72b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9393fdda99ed5e664039169a7dcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345ca92816d6cb88a6af980899b9525145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1a06d97426665534a71460c4ff6c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d737b72013f1c39b306a5c8e38c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84de8f9daf3d194b2b8c8479daaf3ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3cb2582d8e5f38f1ea300107096f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a62322bb41c61324b462737c622b8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdbe7af9e91a9082490d357072801a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53dcc82d0abf42d71910bdbb84b9a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5ebeced44fb2a2451f4a57b2197a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33162296b11f9e994956ac677cc93d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156369de01fe55e6adcd6d95b34c004155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aaa6a19906d97e3459401fbc10796156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a58266928c47961c7fbc5632115e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24efefeaeded52d9bec53d74743879158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe557e6c591ccc7b1e041058555bef22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f806b6720bfc997d53f54901cad6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b4a7753bde9c0836a86d1728e36f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e380ac1a181dad7961415d2e6e7ff5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e06f2839d0d1cdf1e3638d762563a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a6eda3399dc89b25a4fb750367f03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7fb95cb21644c3425022dcf662645165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073050d18c2439bd7f09adc49092a735166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280eedee46f5d316d12f20af7ebf5cd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604387817b9894b752234663a4547032168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9532028dabb653114b954ac495bb1dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e737e52f4f418af4d9aaca26d81e2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99c59e78c37732866f8e1dbe3d9f90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3b2efe319609210aaa29cfd253237172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e1145aeb5c940435e937f8ff754d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3d62393e8b7578d77623f8ecb1001174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5aaff79eaab3cb1724b39a0e6656a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09ac53d251daab5f3e84d8fca64f48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd3537fff24e973b9e046b12c43fdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc1392e5b4492f1d105b708f460867178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a8f5d40f5e8d53442849233c6275179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96254b552364e0321ab4d3bd748f21f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae070381605b629f5917211401631181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b4b6ba205bdd45f7ca85904b7234b182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eabbc66f89265869db0e75f17d7b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac490b20c530a109f2842fbe5c75cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef728a6ebf32f904f08b05a36e72a1633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4c4e60e6eb4044ab7968635dfe6844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12e9ace18b45b7d5d47ea6cb84dc8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268d5fbdddf54d61a9135d2f34de6166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821866df41c29c643d870d6a11ab20017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c1f2a5c23cf780ca2bf0df753a2dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22df8ec639225fd80916ac08fec8ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c792f764c1f8dd208673d17f9e2bd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc061e5d9261dd15428db2039e4bbe7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d21b0328f0e87323a2f09417d9c7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39869bb6015d0048d0f4ff6810a3fdb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e5d23efe8d8166b154a04940828914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729f98b789e650feaf4da78a38ca4eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a1daf12ac5be260d205e968dc84a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f4c5fe645a6b93dffb41fd5a5fbff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3518816d513170a3f3abf6083d11f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fc1e12b20204295c9dc393784c08219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e199f77f74808186e60e869ce7fdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f844a8f9148e20a1009a1aad4a8ca121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fb3feefa2d4696dce64f2beade27c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74ec9df64e2ad460ff0bfcd65c034c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea8bdb3f597608ec9a6acb772848c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b773328c518c6c121a4df737ef1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3343a759900a8191c40874e7637a4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedb1b0848c2019f99f549c0aad4a3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e5bb470cda386069c0415aab1c7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66455a649b59c1f22a5caf6792cba52929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9fdf0ad0a55dfe77de8121f6d186430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3bd60d49242737c702ca446bae5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dd0f2ea7c9c680f468274b7f4cdd432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606059bce0ee57824126f7bf8b27b3f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8ee26a3d5f064e6f50c4a57e218e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4790dd33043ff1cb066aa3d13392ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a485ddb224d98deca3f46b14aee336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278b935360dc5c0503200c2a46fbbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894060fb5eaa65bbbcf0274a42eeaa6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63d241c018b9fe1cbf05c328a780af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33129aa325e2bb58993a1c3e8e56f5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c0a4e49b8acce36a95f94189c17b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9219b35afce20a6a9369320b96a17d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6741a121f1f770dbd3bc17c1962ff943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ac59c5a0136586e69a819a459e80a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f744b2e5c76a6aa70be50113f9849dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753a8e74fcddff4db68048aa2c0120046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9afd7e84565aadea4586d4b30ded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf779533e872dafdcf3bc8c19f670e5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642828b40b83f99d9a3798c2d3eb925549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10333df71583def18da542c47aeaa40550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4715a8652ee2455b2aea5b6e2811f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1d15ec8419c27b7c0a1465e3119b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67559b06c46488b7ca6ca32e104d41c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae354bf70f18a19ab4da2b2c0d7cb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47efdbd4a10593188bcba913deda31055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e514cd8d8c258b85a0c228d7d51366856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2d2b3cb1ba89723404d927f0b66ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14e9be18d3d161568b8c773478671a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfea9619ddee36dc1d2502abd6f1ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39986a55b22c4708308d16ba94a053060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c580bef2c4f3bd4b1a1b7d23002cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a513830337b1e5c3e31c9c06ec55c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32c963802fa2750c6aa0cf452b618563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4fd84db8cc157aa49745de3a10ea664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6966c42c085a624ba1c20ebaa35d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fbc44cc5ce87ff018722ff5fed6ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2de901845211ac29819e17cbf1c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d53a27d266d844672b5926870d61ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f960e89aacbc969fdbf3590987ad969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe5a1f3757244f230bd2434704e2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71352d3d17d126a8b4bfd6739acc58ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4354b8a8bec8ce4b4be1a48b86e16572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109306e09fb6f774c739aff47bba4cc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb82ba4710a74d7af81aa3d0c42da974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d333ac0635af35e1400e7464e3efae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c75fd9e8b2a68d918bb5cc47af88476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d704b7250c1d026241620279d9d0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06afe4d8f4234780e5010b91e71a27378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50fb9121c9e6db020893f642ff278879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642cf0cee96b0c850cfbd4f95185d9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d84c354cc2eae2a107e99085b7ef281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09610ad93a3754ebfc7451973e2ed282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b57dfb3aa08497c386335916f71bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32e3b4bca275c64399db30eff0fd7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22065d86480e5a5864a724cd1888ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa054ea59cb5eeb8eb7bde79bb291d3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47656e95d33e3856992f2e85d42cf2d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89555bd05811921a1d7b03ef7bbe16b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933901915253738657d60bcd03e8313c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a493628b159a388217fa01b4f7f199f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beb7667c214dc6d874e15b94111c1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b08d452ab06fad2f0f5d7e6eb1feea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a59ccfd5ea7ce601ad375e41112e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee1eef283a1c4e99c8b651e9a570a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f65c07cf899e522f5ac42391eaa59195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfccd2fe75387b724f1f37b566896796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb231f73c6f52ed5ef0b5605ca844b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613f49bdc8e2f8ee9167fee533012f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e040871679f0812498009b8dfc912399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20ad2de241c28a2726484711e345f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543f6420d42d1aab2091324cc6aa00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1839b29106fd7afad7d0fb32dfd734102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200c113919b24480a2f5c07aa96bfdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615729dc79b6a43d61f266cf7e106e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99e05c9ba3ee4535e2435c9f5b7c30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a2ead1bc8ee3a0ecd2d17a2684be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cd1cf70600bc01075eafef6e66d0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c307a11e2bd6d9729407775c0d835108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14230787d4c075fbeac6b0dfd1e309f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ecb34221ee72a369f779e7d084888110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c454cf9de6275fee9c9d023183c1f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e47a16446ad7fae17162180b3f632f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d48517d227e26f90456347a19d6e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e139990e15fc9a07e37e781b4e4357114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264140f72f702a4518af7cc1aeb63b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4e194bd5ea89d9787b64b7e6328af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c1be77dcec1230256f1ec8d001088117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b0c975b269f43dba69683ca9025ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a7d054163a955c1d5c849496dffc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b230f74fef8d946330f32d9fca31bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac1eea10ce5538fa7989dba41df45c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc30783e742ae9690d6c17269b8c30e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f831c6e5d5982496b7209647b4d8e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84809bf54a12a182a7d6448be9e35bbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e711ae20fa78f03e8f39f76de040a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dc9678c5763d7a2cf6ba78e62271f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310a7f0e1612d63c03c85c60c63de6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03732aa63d8f2c7e16b80ac5a45212bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504d299b7f87f2d9d5fe49a50b21c3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede25f9f90aa34dadf587fdb2cc3d11b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03931d104ec185d143949c6fb304304b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f23c959f0b071894244f149f78241c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe3cef41b387cf70a69f1795ba26c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90204880e1519a75c134e39e0a415e15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb029d3c141ab46d7c1b56d608644c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1a30bb53f87d5b0d751ed2aa90724136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff628ebe683eb9a41a840e81006b8350137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9c843f925bd1b245d9128565eb48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aedd7a47374e4cc4b48ac673f30b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e5d5c31dcd09feed7f880e0117c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87249f2721e7a407560946ea794281141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f362c9091b9e15de77a85b027fabc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac28644e113d1bc0014d93441f800d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e66e4fada94910cc353eb564a783a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54bb3f74f0d2a9900d9c9dea9ddfee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271358d3948159f40c96cdd498f49875146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4b5162707bba7bea13fb616b21081147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d57ef86bb506448d2426e5ced024fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f08dd05f507251b7b329962170d60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f67064b7caeb2014fac0f30401e97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c0174062467604061c40d728942f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2c5f22d8a013f9eb7ece3ff4e6360152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05392cd0b5511af10785183b39c47e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b58a65b65a27fed9cade026df3c6a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66099ccdf81c1860ee1f9cc72febf04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689876ddfcb655e18615928a457f330156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b9bcb9a335b0292ef103093970fb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff216ebb0bf41aded191462f73ba22ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7a78d73023cdf9bc3ce781e026567159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e6c72ab0af6cf3f7fc830076b7341160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c545584583d580ffa0d83cd16927161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebe9fd8817d7c7b3e8a7b7a910cdce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7cc7ffc293150416220f74c67500c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa45018a4d50f1431b122ae8fd18f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5411bd761108cde3d1d843d5b11e88d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba21896db2bcdd883a2eaecaf0f210166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30afe3b7aff665be4f2271e4432d898167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729b55d7bd172ef2c727adfbfdac59e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b36c289186e1c89ebbe4c8386004c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f5584778267ecb8d7cbdf8a0d9deb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e84ed4366f3b434a36ab0bfda95ca2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c7377e39e896ac163ea34d147f57e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ee389c5211afdffc945114cffbf91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404f501890590578c35d3d9745bc8cb174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>