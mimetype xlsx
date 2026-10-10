--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444004eebb52999281dab55eabefd0a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9853af6b3f23062a279f44e2768afb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e65aa8641671870096e989d287b3513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aec2d96716f9ffc693a06a55a029ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20015e4bebc866448180df7e0f60655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f153ec39ec33038a90d2d23a2d227d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4fe1bbeb551f40029a2237c3ed9af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aa68d5f75821c9465c5d45b4576448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247db43925e5a18a0f6383c295e1022e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac71b2f25c1d4c7989970f9d26de1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45643d50ffd227a876e8f5c63d70dcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be5c04f48c9dd1497b302d4b017b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf33e95a068fa7dff103a7e84d292cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02bef1e41343c8c3d53535da149ece14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ec5756ddb89055507343cf31f40615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69989c961bf3c99047caf2c2b0cadebc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbccb098beb5fe51ab90a2d92c5cb9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6090b594293a00d1146eaad8fcd07818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4782e3bce724e3f6155f5231c740d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b92f9fd886f638b54ebbf97839ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c26c0441feed8ecde667ee74792ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf094b846a0b3373111be64c007cfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28e9dbe2260733baf1477f9f63a31323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8c6d52bc49f982a9717767c72f21524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445c3ac441accec908fd234c9b48c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c56903a88b3f710b94cb076cffb6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b4e66076f2957099770f9fcdf0f5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2a0f8fec27e65b88b99629c3fcddc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f86509005292a2f34c941027fd326529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccfa45790efe9ebfdbebd9926c081b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b524b4e0cb8c9c12cdf4c77d4682131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00754d6bb4142ec3852d4129b1f4a2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7c2120cb10d1439ea3e546a4c414233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e3f0c40c4b053aaad062ffe31991534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0153c8839c5bb4d98b7cb891127cc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e4134955db2ce8fb8eb595f26235a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062b5a4d29218479b7e0af53105c22437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33cb121e7cd15a3db16ecabcd4993938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a9a8e3c8312e2a6e7a0a81b31199a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df22810b8f124dcabf3f042e9c7c3ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea2e2cc64365b06271d88d072f16141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496817bcdc89e19df87607be788838842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d756aa41469badc641553e8ac1c315343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44360fa8ec6c97dba21f070b10d91d8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291fb58d2a9522037d36d563954eb9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b78083a1e261654ab8e9b7b7c4f6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73041c28f39cc86a204cccfd00b3b15547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f802338b6d595a4765c3f761e47b0b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a024cbce21f20b30b91199718200249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd58dffe95500fa5737bf1c412eeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b5df689df546357b395201835f3f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51656f12dfb3e6e59d342c065d1bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1913b9dcbae86b2ee99e6c08daf56153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ace6e58734418ea66839b174f6ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce8f11583f7bc3fa119ae273ecb7be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967fd820e3b4d162093b4861ff9ef1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6446acc62efb916c5c65c006fb2287d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69d66394d77dd385ab42ad59568a8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9f8cdfa5a89fedbdeeab49912211559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1969028f9bac9cde62855940d7abcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643264397e548db345441679292654961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b948e2dfdc2a72f253fd489d0480b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad431c562afa0cb1bec74b039f78bf4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ca1929d9be6bbe07887647a9b260e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6f1820e4e687a769d54292f21a54365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdd08c3b96ca71faa90a8694402c3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c3e761435747d1b153834aa2d2f0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6003b18cabfde65ef27f0f65e6b4b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d70c0a9df3751c22f5042146736f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24193dab08bc9395bf04a45df80df370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879852edaafce75c7f63def0eefd0b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98204fcda037e3547aa1997eed50922872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a11289cfd2bff215a90d57590b57573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4726f4853ca24f8649ea03039d55f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f3168bcbbeb7d5e18aabff5389ccd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d24ba4a678ab15abaa77720bb702f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd11aa41ec37160a94b786536d879f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254ba0030499936cb853d9e2697a92b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc88bea6638b7480789cac734b2e2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad19eecc7a0b45bef54a8a95e782cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c04f7eede8e598f3e6f84cd387ec0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c855f29fb34b2f917178e158f7b90b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e783902517d5f739c05b8534c347d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398326d3c918468aa2445afca768d97d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f53b5f0c6d4a53d2769314e399e33585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bb6cc7a18d7b83673cb1abfcface486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27b43db7c8e8238184604e6087b7b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1efc3df899d5ac21106df16a97f6c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5186449b7195ea6d99f316740e59e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519160534708e5fbbe9aa2894dd2c6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f427059f33cc670d2565fca880b222891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd795d4789ead8d242f08a68efe0f51d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe7fe8687d6756705b48c572049c8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19964c4c411f21268b8bed35edac7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd566e9949e902a9a8612921af96ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a801976ebb098003960008bdc983a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef044260e52198450a253d72c58b410997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fdde19f7dde5111b7ca81315af30398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38803f1e0c669485f926bf73973cf8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b64f6f3f7549fdc1c0c9dcfbfe894100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48332866b65288f8c0798c98e9b5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b74b4be101c07e9c263f40aff17f92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51197225192db2447e931b288180897103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be0973c7d1e2ca5999049cc0db611e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c15fa70a4b73d06b39a06be5d0012a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f3a44239feaaf1966898ba6eefbc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea616107ef05248ba4c975f9bdbe0b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a763bd8ef941d04a5d1b75cdf232b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c2a4856e494a507adaa6f74ba0f56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242200ec83524c4545089ec7f41bdaa0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7bcb4a1d01227a5e097c4eaa14dce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a88635c046e5ac5a08675125c0f3d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e69b2938f3ec795c8865ea5bf235113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0cbe13178ddd7d498c30bf76853fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5546c9f262d9750d317a2cb8d03ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5096b56744f3aed424e670e41b2e63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e6c46e0cc337784805da70842835f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3ce7796e33c6cedd6a1af2863b3d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59995c9c9a3c9db02ef32d2bcda1ab83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9a3177f08e74f75e282f683e04e7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd3d0f471fa9b5db752f96c7b76481121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c225fa0b8f0e854b12566c7d74320b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c39e16d92011baaccd83d3180062fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c55f0f7f884edb7626875cb7ab2b1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf56b743ba3969bdf3c54c5b39737d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db6b0cf23e11832840eec70eec1fc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4475a50715131cb94159b4dd1afcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ed74cf3eceff41e60ecf2138d122128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe39b406ac08b304824071f5ba2790e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295022fc48bfbbaadf88613dcdc88fcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5e1158cd8f228a8e981b910a87bd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c329d74bd03a7c38a7f84b529c079d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1cfd5c44acbe8407052057cc61ec4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d51a009a045bd12abccaa42639daf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb772ae4ba29a2307fc5b6642ee52d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c991a75d64497695afebb67528f4d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5664255b55c377b3f07cfbcf1cfa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1678366e6fb4394e64e104fa530bd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdae72142b22d59aca40d646cb7bcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afe3bb9cbd2ce28b93ee8b0a679c7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d95499c31d572d225e86f0fa15725141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192558662ba8e9c811ef39c6a3a7cbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef7cec87050c8d59852c6b7b1986ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643c7c4a8b716e7ed91edb4e69c71f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3e0ac9a7d12aa52848cb131cb5f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc8a1768df4935d1a591be5f494fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71033ff8ea6b72f2b64166864b25434147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545de7ced78d37e6970531cba71f99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1dce445408a9a40781fe8a25113d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b1babe3c7a7a9c6b6b867071d5754150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60645de905e6e964c1b48eae495ca32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ada0a6db18a49e10d46a4b27e3eed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775701e5b3d122e63a43e1b3f4a883153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f6e6254f82463728032a7c5157f4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb10b7517f174ed2c9a1728c10c99c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9f518e20d119d3a343bc700709772156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d9fdffd6e80464fbba6d6897ab8e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d92fa90456727f00289793fbc5a25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf8db94a46c76e80f0dddec97d64b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e22003aad3246118d058ca6243712160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dbeaf4e7fe7836f983c4786a68030161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6210c9a68a9b5ae35aa4ecaa4a2bc57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00441986fa76d4c28d1392e8f5af9118163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243bdd2311cdccfa2ebfa8281203e14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eb4a8261a7a18cb5fb8c298d35b1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7cc4709f703c9392331e57fb16b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296062e9f6c4b5d7732b9e04acd4609167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f36fa7287d457717c4c84e0dd90d02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8af93b6e30644240f01b8f6fe48ffe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab769c4ad92bd52c212b6b6d32ade4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dda06437afd3de66d7f94449ad012171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bf2575c546d4e1a6c5cc7b052d2b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59194a2d66b0906e08d86e5c92efbdbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebb76a8c9952bb7ddb5775194000e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ed5d3b930cca278070cf4148eda51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa4c729fe4d24f1bc44150c49c1d55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6db5a432fc3c2f38fc3fd1a7b2b58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3050c358b06704765d72031b862fde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa32cef06e8d3f92bcd8572bcdf1387179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f77a2967782ccfe403fd13dfe6242c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e328d22482b536c629a27315d007821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13b321e32753acc55834fe12c7c3a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b9006e1318e355fbff85a48c3a2153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5797a4a85846674a23499874df748a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945043e019526516b9fa5eb2284e6baf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb4bbd4146eb27a6b0f4368a7d4d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e960d689c08e24d46cfa97c54179037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9829d91689d7142e960825ee679b3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d4bf5036bf64857c56b0d6d9839319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d45b54c1e82f0fb1ac9b766c36400310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e652b77cff66700bed4c282192f8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f447dcd01fc975d6100c725c099b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d1edeffb089ee82d6ad6851264c3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c0a4da8774436b97994dc9c59926314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0427a87060a4ccc4d9c4561bdfa8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140401a87d8c271d5ad1966805eeeadc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecdfc0be71aafe199ab6c8b86dbe3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b846e50132b7822d434b6e00423018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed447e0e5159be64adc9298aff773519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320514152ced0f03c55d3258f665dcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dc93ffbe2cfcdbc72ea2021aef35221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714ebd8d6d5bee9a34188a40ea8894222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d26363d43617a0c5645eb1d80516a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1641a956ca1b0a019a3e24e6d9c0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e04cc6f4b40d9ecd14351d805700025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d74440fbae27f0d6c941828add7a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0458db623ea8ad6908b916f688aa53127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feab43837cc0fdbb44fe2b999785d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee07d1c31f2a2d7a240beafdc3c3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfd68b746c8818512580f44616c81d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63236dbfa1c2d2a2e9e1accf001285531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5b79aa326afde74157808945b741832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890ae3b6640b80b4ba7a4e0597ea62133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c0d92e0d7cd476627c92d4a66666b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64b9015d2702168373db54136fee0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b86bfa67c67227e373276c5fea3a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc1b0c28f741b7d172faf1abfc0d4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f1c0cb44f9da7c6294ace13bbd9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d26c7036d0009a8aead62ac3ba89339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06352e546f54abc53bc9ef27273dbe4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915ff991b7b9de9a2cdbc2b65d3d9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d374bb9ae907d595a74f2447efdaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89584e64a01a414e77fe87aa5809889443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01445d329cc780b7e4982de81faebe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4923654b713c4ac0117c3d0ba52c7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a341103a363ccd14ecc5861e34eae4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b66f079abc992b088882891c071b7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c842748b9cdb272bffae6546add748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc0325c9fb3ff02dc5d32182b360a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced21863e4257e6af4616a1dca3aec050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd3c4b46a3ec4236cc151724c5fb0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01161960320a5b86e451f39093be5f4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864acdae45475a5e9e5f8a3c0d5c58f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf828202f471651a5cb68fe23e5705e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64324bf2f410115037e01cf62abef455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1101a29caa16da663ea81fb851e4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a7e278e5fa20971b4496ff8fe80857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96553c5a76c03c8031bcc7f55e41335a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70391cec900a2b8f930c9249679a96b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b3d1ad0c63cf4566ffb9251f7162e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282419c7b3572f3f4dce9cd035592cb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06742d9f6dbc1de59284b49471dee0fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4277897fe62e45cf5029afcbaf467863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73091bc52024b52fdb1e8dc485c9408664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff0c910917a972269516bfd58e9fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425e90baa0b3c762cd9c7f72ffdceab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a57faefa8d5e395ebb43588b37e5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881a0b78ef1d400971c7d707854073368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3646956d71fe22fd56796a104ae38c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f96e339a4742a374bc18a1b393610370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bbc684e32c966e6c6c9e3e72b680c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da599f1ce0b5ee0420e6ce1156724072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afbcaafdcffed01049aafd95b3578a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147787770551292db3ab2c2eaa4552fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415603b4aec3c2fe7c8df1e30ef6c5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a4ce9005ac22dfbe0c1dd672b267d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc992e347414fb38004d7a19cd763f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f68a646d9e390d7377a307b6278d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d167a28f5c382232eea846f01873d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42480b71051a8417fc410faaf6e2ca9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa49fa75cf4b5d535520b67779b97d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce3ff4eedf84553658dea2d08d0d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d127dd101a029459519901a6cf3eeae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd963ac06df3ff69d54340f7758c854384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ab09f9401a11136c1f488e4074f8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d73d39b838513eae323fae09391cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71af8453d1eb9510517f2f24751ba387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e98c4e2ce1e1f503e687aa11ba44b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfdce3462e38b0cc667622b426333389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e15ff5b40da1bb52d804d9a38f91ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3274aaadbc504916e090f4193462e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b55070a7d8fa51f27fe6e7895b608392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dbf5172f3de0cf67c88ed71ee31f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49ff4dfbd8c63df2bce786ccbdf98294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f38aa0cbc093f7b91e98771f3340a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3d9eb803bf533c24f261f826c95096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c950315794a2c75d9f832b734bf60f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30e7b2be03654f3d0a1b452b38c8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de54e7e1aad5d44e9d29e140433f16c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b56693fffd65bd954feec6703f29e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f69bbf56bd35188521e548b0353b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4f0a1ea2afc3e425ed4873c289481102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981a6e8511cd5897d9cf3b144627474103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563e448993337d2f81e31a8c119fdc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51050cfe90338cb71285c369c7d6b4bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aee8a332308ae4d9568c0c9a746ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07d3baae2d5bd421d6aa91314f5fec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b19cbf8f326f74cc79d8f53445087b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac7ce96f37c4992c9003d3137a496f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a27d700956edc4259970df469aeb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696abaaf49b891359c8b22b0d03442a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88af5e7ee6e86ef9e5ccda5ae841eba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639fc2c3e8b5e236e38b29c8c8d729e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d6a9b0172631079157ab0d7273a8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae68d3d0a11494dc552adc581ceaf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b63c073dcb1e1701906024f2647ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73317a6d15f9ac293637fe5c3887892b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b3872b3f1a36a975d49977f85da27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee4538c32701670d439f06cfc85a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30bfbdf41cecc08a7fdcf4f14c2c21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216adfac84628d5737231ef3816e5c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911db01522772c5bd679291afd71384a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41e32c46dac269f004a3b1ef325100123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541856090a79ebbfe04d930f7206a5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f756992471c0bde1513fa15279992125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d129edc86b18bb4a1b5dab52edaf9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0259bae482e58270bec2dcd7f91d7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e39d90270cc53d6532874eaabe24b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b79ef5821c9dd6cb285b36d964ee7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08842596d4ebf3ab714f958b25922b11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61765ddf25d4ba503ad04aabb7d8869a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b40b7f49dbc55cd0c985e63e6eda9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44e20c8c43d8e0c8b90a717a25abc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0c0d13cf94d2f9fc96c839ac788a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb29a83dc2657b7c38cfe812d4c5b44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f0f05ee708b9d40a356b8088dd946136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec00d59d2279e3274b1a6a12c1817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd35d1b4af4b5d9bf6f51acd730d605138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c2af9528bd340b2e8b28be45ce39f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e37be0090e2f724f5a1654630fca4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b266c715bb7ff6b2a0d1a7264600141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee96084cf51515cc135d5c0192a32b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a50ff59cc28423e05cb18dd2f8555143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166a782c3d49ca9aae007dd4e949981144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc440b909e20218e39bf4872422fab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e90dd3575754c0083f4bace910c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3d3d3b5c28149cf7bd6e8f01f928147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a4ea0b221f3cfbdf3e5fe877effa2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1e8eb54f134107aee2fef2eaeba9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb94f7ac5380d016633c4aae6b09c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c11869633d80ee9be8f125c7f3715151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a8baf9ff7a5df5be83739a27e7b9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df579d4007e20cab36651a718d4959153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e935f1a58121d6b73fab424c66b6735154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f65d71ac5dde485fa119386fe1d147155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e896da35cea48d292ae38963348f013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a52f8b5fa6eac99eab8b5f8a15954157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c22547fe38837d87c9587c8ea6051158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac05479b398aeed9d634f79f9f1cde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d3477488dcb11bbf7a959dbf79df5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880b393d9c35077c66f8be6c78836ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcb95352c9b912767cb6888e86335a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02322b44df88665b0b4929d60bad4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1299ad8a05cabea0fa1b81cda6cb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1649f180126afdf63e16ab3383b43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ba3847beb97820a2fd5b4afd2eb2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4033f10b145f7ca5afa928490708e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a16a313103025c08d2868f36b70d75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcb744c65d1ad974b560042f38cc52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2c8527ffabf455eb609b38924192f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b1b42c77d46f4e6a6d616c7d4731171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c174074eb926964b7bf53ee0b6994a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977512986c0c6ace5e4481c30014050173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f9ce85ff165da1ed6b00f953bab54174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>