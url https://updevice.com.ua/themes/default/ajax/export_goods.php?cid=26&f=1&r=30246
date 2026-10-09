--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b7ef1535f1fd8c8a49424c407906d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da719555558381ac88d8ccc06496dc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968abbc1ca8aeb360e799c7d222e6fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044729d81b7694f43725df4edf5ef1b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd173cf1b2f5fde7a01c03d22ab54f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171ecc675a9c32096332afe26e2a4a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff42634c6152b6817ee43b7b7154347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124bb6396bf6a1521548f36580a5dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99da33effbd145fa64da3e8916fabe29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cb65f54b734fba75a9c2080ddaeb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195af387cb2c3a2b041bfa30222208811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb865d03cc18bbdbb6afc270b4728212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf18d165e5383135fa38cf555854e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790ef9655c497f6fe098bdea364eb3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf99b0f414d29d32c5318ad148902b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c65908edb3009d9768b59ce2d4b89816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b119629bfc26730b914ee7f88d2b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e70545311248c060b13aabc79cccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb34ffbb71fd0dcc4c0771a337ea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1ae9677cc2b300fa45dc3a08f3e0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a1023375346b94eab6ef53f124e0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835686ef75b12acefbfb6d3b2ec9a88e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f26c4b6bb6c4320fc21013f6c76123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df08b4183815a897177903baa533324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d637ab4e099981c0457a705d391f57925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5821dfadabd47217a7806d70800f42226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5babf60d07c156712b50d5c96bfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38a4348a96368822c9c07bb44bbe4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd86d71ac53511d668fb711662bfb3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357492d68a84b00c53d8caad86e454430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62eb819871c7faf604b1d7d552b9b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd11dfd08d2ece7888e36f4fb19fd7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dcb4ca5b15babac389b74bc6fdb0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2cd12d224df8ce1e7e732be57872334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba81b7b9cfd6fc9c9f06bf19af47fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21565813377b428d05a78fa26e1919d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e9d295d199dfe01fe7199180e502a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1241a07fb27371c103e4e966b66ea338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36788a1e719f68708e2334cf20abbf9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a8d0a1fdc8addbb7c11564c4f60740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86330101a86b93ba7b2313d7cc11df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b730eecd4362298817df55af35181542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57da9b2dbede41fd58b8a2731d2e32d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d38e1056643c4dc429a47c7b592eed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8c840ce6840e7b5a65d98dba5fb8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d9446a79d9c636b8def465d96fd2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5127bb77758f3cbee179845b8e881c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40daaab5df7809451803473490379f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e9445c20f9aecf32aeb6a3bf44ddc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc708911e4cbabd1e94155594c9151850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad8e94136edd20d6de5ed9e37c73d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457ce60e6a3f5754f21cc1efa6997a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d7572433bdd83fdf25582d5dfc35753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9e8f10f07f81445bc509a3044435054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19122e0341e608c070b27fee0bfc9d5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2320597c0d6864297814a73e96687d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216774675d66c4fb79093dac170758cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a8951a08958cbcc09ceb363c042ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad23e69da5ebdd0be59c5bbeff92c0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc272214b83e3c3f0ebb14d98e1af2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12761f73d531970b162e85ccee1e4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9cd0d120b5e8f0ce870045307aea062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c6dc1cb373c5afdc20cb4c221a56463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c45c36dd7d9a8c67cf2d4b4cb92e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfdacdc805e41e27a45e11680ac28f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a8e74154b5bd7933ccaea0946f3d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba454e8684c7c105c009ed768baab167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb5b0e03689df5f2da9eb4c3054cb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ecea8146842ab111df96332ce845e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1fe7012dae2d99bb0f55313cea56470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3d58912da6e926dfdd6153f8c8fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b747ac47227e66b31c1a7d3b97963572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bfa64293986dd189a70ff59448f9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daac0f767905d56c558d302c23697174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228909f1a4b7a4dc8c156197a900bb6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19f76a7581ac3e5e4fadad59ec3bc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58df486c80c48619db7c9a078b8f9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad204b91f4220e0217d2e23d067407dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523e8820e8771a843d9105f856d507879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d5451416956c3bcb6df9948db81a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b426fe06b0c4acc4dff5694eb0f87281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ab52e1eda581dc196f7abf02ba3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6ce294e55e0ab2bc9e6955d101d1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33a46b06fa3de2bf1b41d26d9bec884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677503e1f3637b7a600522c1c9b376a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05a34af579326c83dadb9a9310cca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dab75e1efcc51d146189165a0e73c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dbe9de7fd9f3f0bc8def9a310b0d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8a5f51c377dbcde34a1447e77b8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9ae618d1c179fb099fdb441881fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52b1a652ca2f93f76b58fb6843904691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0656369cbd4f93115048d224c101d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c0979a6c5b0dd9eb45ea38deca80d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213e4ddcd32eb0b3d37b91bed228af294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd72b147a2e2080efc9f560b30a6a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f74c2ce2537aa08c098d3dcff329a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aa950d77bce2ffff963ff4559463597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a753af2d86d8769a03cd6e4780cb3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbd080dba59ea23bb88065cc361d6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4ccfae8cf17aa3fec7368db8ddcda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76142dcb972f234e607e847e915ea15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc400e44466affe9e6ea41a4256052102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285f7f8568e4e39a4edce24f5ec1928103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e9a9fbc75379ceb168019ee19e1a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269c6946590b2621516bdeb2b86bfc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2918dc9e0becd8642a2ba52b3cfac01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50616cf94195f0f84a03cd486277367107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc562a04b6923558279f42c9938fcf1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0670a368b91ce770c142411bc8ac4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6f7f67a86e99ec6a4057e4cc7b7d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9242e1fea41d80edfd05430d4d42d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25d4b6ccdaeed37c0e0fc97ed03072112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890d75314fcb7e5b7d3de84b6167b88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b80eb2ac9e94f832d937cb26fc5051114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2afd937d968aa46622e18f99cac6ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad70125e7f8d70646ce7d35fc35ebe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c736fc32ad67dc079ae75273162b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787098314168bf14358a8f30f80e9122118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a15791ca8dad0ba2d09a578d4ebc45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1e8da3b950942727f4dd264c355e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b02d2919fbbdcc8f86c6b60218b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1410d1e65de2cdb8d27d16dc5c30fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd3facc58ce002afc0153724380359123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04231f9527a34a3712d676e6ef7055e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc6fea76077eabc1f7d30ac494c6da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd9cc6c715795ad4c865affce4a23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb10f635a6e240175f9ba13b56c880c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c6ba7fee54898721405653aa692b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1a07b6122623c05f8ac7d5ea2a86c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375168915620be738e9c2c999fa2a2e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23608a3465694d386175fcc525289d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584cf12c632570db9b22c4cd7c22753132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ecd65bb376998079ca57f2e99413f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d6d319c70be37e5da1c3c9dfc02be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb615ee84b3edecc8fbd92d9507c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddcfad2736de21ca62ceb5cdfd8e20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bd3515650c13fb51677861fa25148137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f49fad254f761b431907c065eb865138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be770d5d9ba4e7208f1dcf3a3d1d97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b77922c6a385c86db35531ce19e10e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af979fff5d213d3bf7c0b6befd32d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f5ddccbb334ec773defd02d8aac3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d24c46661829c410f83d9fcf5bfd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d2aacfb02883d7f908cee82634326144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f9496ab912c1345cd3e4c65b0c122145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ccdbb42fd3e7762cd32d36de7c552146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf463055f584df7919fe2e93825218d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07407f77a40203bc061c0b52593213148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaece9e1944765feb6f32553a178cb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04429a6f96e8c6c2c6d0a09506ff98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be2c39e261eeddaeda8b46f5cee5e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c1d8acd669962c0d025c7e0973fe8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f68a547f91bdfb23724117187b245153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3f0108fd719655970ccee20988177154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1a1a6b80d0221b781fe4e58409f36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde1f22b5f55862d065fb2065616d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef0387f268558c9e6b2cb10de4d8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4390537068120fd13bf8576c4896c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538289ae502434fe6b80f76b7a12f453159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0c9038c3d8af3e977388f89791b1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db1237ac0ef18daf2c79dbed5983eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cff0bdfa829346d600834b0a910d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea39dcf18474acf6c749eb7a108c0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14600ebb473f76d7605fb1118245f4b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1373ea10b26f14ed3c0fa4b276ca23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d1d4b4d3b4b0a60ee0e0d6077cc25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ee3cf02c7f543a71fd375e4e3dd69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d19d49292c9ec05a5c78320cd8518168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb09ed101d24dfc86644c9c0d435e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1447a0cd18299e940666e89a57c55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf827b90a45cd69f2dd18d7e7559a87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4c4e631da3bb0c62c9d0f97eb7a95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059de71690a692cc85069753b58bb30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3b78ee31979b2677373e3e103918f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9824ddcabda6bd7faacccb1aa10829175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea9c716fb7e09a42cb5a09504ab7a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838cbf9ffc60aac314883b68bfcceb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964035043afbacce57258285e57a477178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ab64cf07470fb17d8899fe4973d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56072761726cdd9782301b0273a1947b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3664bae7eaba4508362939086ee23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107b24ce74fbb1db6b275eeb618ade3182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b533e7d439e95f90887af77ea9e54081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1abb6fcea5989b843715eb5371b892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93511d1fe36a497d80c23877ac491e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7a4f10aff4a3c497513733dfd085d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c3d5e2cfe70e90f4366ac6c4e30b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd63cbbd338f5637b61afc34d45c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9719504cbb98114fe35568aff24527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98219c5b3d343fcca56d46720ae6da38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827ccf4c7283985f9e67bbfb705a9639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7387bfcc52ac29b838bc7a351455810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3d1d85b1675974070a03b29618c4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512713e7d5d39dd03323db2879421f0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0185f4c29c3f1a76d2dbb30dbc55513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b275e2a2578ae4fdc81a09b9667bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c40b0257d21c63bb8376ce1151a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33dc9879e6b3e3ca6e12fc8a4fbc2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b958510e7801822ff1192e07feb75117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f758db59957835e4f367556f4ce0f0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7265be63e8ec99c85f51f9d6d9a9e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589b10750e5305a0a68710a5d42dbfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd497f155f47e9671164c0242e5908f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a69d4ab1539b3c84153ec138c935622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e033e6abbdcc13728e5232276c9cd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876c3660c0de5c8379530b7993a14bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b8856f03b8ee5496474f719b05c4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aafb99cf9804ddcbb703a3a25fee3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48029f426c946835a767d5665adae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26908e8064aa3095c69cc898954015a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cc58bf5950e17c058128bf75b66d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5d14211d7ae52f354fb1a191c7ea730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c4be71342d065a0086590ced0e49031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb8fe6a8dededd4f0a776bbd76d8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244ea19e825ec537bff318876f615c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee17ee85fd7334758206db789805a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239a9c242fb0184425142dfd7a2b89e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc96cdfe406710b9442c9a13af75d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa396ea2b5a182239797029da4d2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6952fecc136c30de4444870a06d6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6339f6d67ca359eb23bf301e42fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fde72a9fe3f0ce99a9f33afc20a22740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be071a26eb97fb36a66e383168e0c23141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5bccd598d3cfbbcf22d4869fc46b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3d2545c054ceaa6ff0ceee811d2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dafcc0407fe4086d79ef2b4752229644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd38508148bc46f807493541c438b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99f08532aa342f3afb78d90f4864b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acefb9a69f6c6a9e3f43fa330a230e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ec6ff925b9ba1287c7406ea3cfa048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb17f251bc22c1de0ca87810f6134a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44cc2923371ab4f8008b1b602ac6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f12cf1a57b61bbf1e3c90168da633951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffa1c1212bf2789bbf0f4d2e590ce952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e231d12ceb271dd0d1d7e3af8fc40953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925519fb90dcb0dc382d3fa2514064cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19e2266d757a7a05327c8953b5b9c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf2404b6c106f494206c8e9adeabf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b0a2dd4d547c4d1ddd0162a4825ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c2b2d8f6061068fdc6f582ecc572058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103531d4d9fbddca45ad5b1ddc7981059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c208e25c3f1413dd755637bd13e013860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babcecf9dddeeff65eece147289681a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c19c2d7b7f1e5181abbdafc7a9025e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8489d0079c008715c10f3462d4c0ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba761e57b395916d31fd9adb6bf17c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d14492f96a6f1163d6ac81e729b96865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051876079057864fd149b23b550bede66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c88c25846e3a9556a7034794094ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554c2365ff4f1aa89c9e2382e78cb4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0716d86a8bb4af74f6fe918508a84369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff404b07c792f7629a26c5a90aff6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae94257dbaef5a5f9282085c5d50e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641490c9893935a629d7158203b2ba172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dad05fd7b6d7a347c2eaf51632321e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627783469ab7fe61b345a5862ab3a7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e99c91f42139dee91dc222b5614075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380a9704cdc0498f0e1c51ee0df1d6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cebb95690b3fa749aca05d5bd9c29c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a8d6e0beba2e189514ecad3d89b9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c01310e0b68e0e3fd10edc21bce0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196638622e7eaaeccad30ec2a260a02e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea125ecc3f0da4b6f05589065c2628681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64dec6ff2b4a0a46451aacdc980ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaaf4927bd0d976650996a388709ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59967ee34e63676f7ca36412bc2def84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0e628281cc1f862d3ccf142d9a7d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccb8b0464084dd5b72668191d4f94586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c0cefd635202f364e4f7ddad3c2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae79616320df2bb096b6f43df5098288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b796b21e5bfbc2b9d12df445067f8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb6ff53be5aa9dbe85ad68c36a483390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dd3e694d5898b433e78d3f4cf93a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d82482287429ac75ad830130b39c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56955c7d402af541c0e93f63c2996f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e93042d30d3181e67bd24ffd21265c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff845d84b54ae7c3d230a903d5227d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e765b586734528cf640d89c2201307996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b0367d06d58f0518776f7816bcb0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bfabe60c456b8b403242bbb4e14f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53927fab1b127b1ef57f9e7dc79f096199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e909491d07ebc0b4e3c83e2085c2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1688425af28efb27f2f30824d047e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c848b7eccc6e9daad7be891030106102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6d187bf10d7ad012ad879fc9e65c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2921c26d5abe7e31afbc31e69e92808104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbc6f85a8d62c07ab2278f3629324a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67340f1347c3fe2a39f62bd82829c84a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9f3f3e668de42d9f4d72f6123c1df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aef419e28d4afcf1dbfef4bf61630c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebd10a9cc1f9b1450532d7c1e014fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653389bf2db3cc2d8e49c91df695a3c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070162485836226db4c76e2b92ac3bf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0f4489373228c78de8b45fb2b920f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e432335da100bb8e19a6250e76d52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bde3c81d1e3ba9512c824f8b0f0e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c9297fda947e34e82205b972b31b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ad1eb6e2bfc98682e94281d88355116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a489c7b0968556df644eefdd59332117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbed65792718ddcc880e44c1dd6bdf1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d2533787ba312d8629f83a1dd47ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead80851ffb1e15e851ad12a41c09e9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f680c94381799351436f4932b6927121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e4dd242f012721f94bb5d8030f06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffea312d7810d69ea97b0eb473ace1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e3683b23a99b64f106dc321d569a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd16081fe8900b9dc143cc533eb0bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b5795a1faeadf63884f81db5e5aa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be8085533482f96a116f44ba8f881b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f805c01f875463861def82e43d3c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46884c8730e8829ca33bafa2e093459129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8e411b29ba0c09a38575c59592307130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f16f43c196b013b87c3824922059a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b224605d0688e76820aa0915c29f4e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bdc0525a1311c2bc7056b1beb6a12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48856e3134d1f2d53cb3b86db14adc1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefef0075926bbc6c3cb2467e329702135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae82dd9d7212d998ed904b493e7031e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1ac5cacb58bf2213c14c0082f0368137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d2cf37e9c89fe5beb3f7463629e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85545aec7c05d433c91d169e55f3e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d30276dc272219a23ac5d2f8bf962c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db858a01023a3877756835e85700521141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d491e67864616ac4bea68e87ba7d813142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582c78eafc79f0a41d3c54bdf640d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba4d39cb5939a934ea006857fcffd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbee8f1bd1146969f0b8341bc7e63f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54506da4740ef848fa5cad754390083146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89bfdfc041bb99dd0f871b1a4318ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add5c35edbd7d5436799f8ba7be5164148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354c754c89068eb22ff7335f9bca322149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f476deb349cf4866269785c5b3197150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0dc19402d0de82fb8862b7ca79595151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b44d90a36d6a70afc580bd263fa27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082903a1c8fddc97fb39e9e669209fde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3059749e81f7da4e4610cbcdf52fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1fc3f4f91a080880723ddcf87de49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be016b5d8ce1baeba15409345a26c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1966488d3fd4e40d638af9cd4cb2d2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853ec8acd95da80a9a070ae5744e36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c3ae356a8a2d8d0c15ccf0c8ed18a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea739ec60b01f352464811b316aa7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d6156fffec49c33188c96b3bf0c51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081be5eff38755a3faf9f74550b43a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32021b5e553ec0abd18f3674614754a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053a2eef353bf77cfe68e7fe4e2a9b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9976a0f9aa3b5b267d1dddad38418165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9ae96dde10dddc4b8ed9db28f52b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5159d64d81f1c50c19e8efe40c9a15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594123a6594e6ff5369e9f248cea1aa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9056862d58c7f28b17c81a28dceffb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522225fdc80bbab66491e3868a68872170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daa4676308022e4f003e84613eb224171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484805be2510ce340d741fa693f833a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a309b1a28a1fb96c8637c7255e62046173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15212e9c672f944841624bac92c05bc3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>