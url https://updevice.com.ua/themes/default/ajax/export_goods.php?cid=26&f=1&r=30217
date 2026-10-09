--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b622c52322a84b488bae30947d66a011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7710e014dc596fd79c471903fc8e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e6e4c549dc1c32a5c954c315c288b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05285e639cd46a32631d88c25e37a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e78eace5950690d81457c55ee47e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3972e325931c58029abb67cdaf27e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07793a3daaf3c5fd0ea03547f45f2ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a472851f2a1933b72dbeea5d158878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308e9c207834ee2c73218582ff420d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a554cb8ece10a84046e73a48e3a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f73c830512a6ecdb3ac81d106f97111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91a002377b2075eb9f4a2d36d781dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e74b6f6cacdec9d325d6c8e39301513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3046817de38fc40daf53213ca037d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92b545d34803c15eaca28a5803c5a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49332aa5daf5e6f2f8bdccceaf782f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aba3f5bdd6305dac0147fe5a1e05b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fed5e47ff073e3188eda6e579be94f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84048a1a543df40c41798a35acce335a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682782973ad3b524493c303b748c71620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2eb7d8250677eed0aa0e619db65921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926bc56b1ac89e6feea18a9aeea4b6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a5ee1932ff7b78eaa302cd932e79f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e808b7f2701213f2ba8a178c3f9094b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbd5d5cb8b55095eeb7f9b0e072f5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107f1d2f49a5160be267d4d41ad6f7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e8c87e1cc98bbc483d641ac14c9f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f6a036df914997287ef3a7630969b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359419dd8222fb6b86d9b283c8487929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07556af0ec2a5647362c2ccf712f8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c320bbaff8d04acc02a5ae27163bdad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b1ff62b4a087373c83cb479de4e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d52c1920ec5fe43fff338d68a0421233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fbdc6a79185fe9786cd4486b8c05634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440aa6818b63dfdabf29d58552cc18835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e8cba663a7c410d7691a92ab5dc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574712fbb2135115e2fa2f182841c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2db2740b55bfed31bfc94b02083e0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0847222cbffb22da8fa5c333a758c3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09027bdc712f6d948364d594b279480340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2f98845a1aec2a370349190591cb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691b0be350fdbc9d12969910b4fdcaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd65d3517cc7330f19184378238ff943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6c320daf2236db5af00f36928dd7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bceeae14977e2babb15922c0b387d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c98bc4fcdd2dc0f15b9bc93a0d0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7af6f5c508410e1e654b00ec61a56e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca90d0dc2592f3425955f7162fd790048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a99d0ff5d9211b9e527f9b2b4411d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478e6aab868e788063f3d1b999ccb4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbff3be4b3bf0edf433109d1c03b42851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c10de73117bec8c3cea2aeaec4a6ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6912347aea9c55bb0754e51986aeec653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690e2759c8f1d0c0a46332f5a31d50954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83d80fd4dc38131cb5c12926d65fde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed2bf9f6e9f669d06cca209f0b752b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c479a5956d9e834462400c5389afb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afe75612898311939a3b632777375f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d262663b105c045189f4719d744e2ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74da9e5e8f1d1cdff1c783460cf27a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeb3d3a769b593d178a9e20b61b00d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea907a9ce6f2a5d1190688e3178630a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbbbfa5365c6a81d10e3cc80222dfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384c46b6903b474736317bf82ce3cb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f38d1e9de5a4e354542ab6dee1d8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f0d8b911121f86a9bf567df38813766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741bc46ecbc04e7e3dab1c45bebc0d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3afbbb43d29eb398f5305f1cf7e4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b6a36df48238748c98ed23a3bb3d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196000a0424cd5cb57ea6b26406735d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd4b92803ef6b30b4b2ab019e98f7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e842dc045f73ac576f86050c99a90cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa17d23c53610300a11acfead9a073e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ab6d2620f0b011e2450da0981906074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dea19e06126ec60cefed716ffbc5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe642b8d45f62f7a7ed3ae20d92da776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e2dad0415e7e90a85101781e5d17e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d23463b1184c9ec02af73d630e9a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c41afe3f1cb524da9ea8dd5d30b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d83ec246fdbf86361bc4fa54b3141980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d53c3e6088996319fb6d77bb176481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fe8b1f085fd31c9a7ec6dbb88609582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686dd22f4f222dba8eddde2951d7b1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defaf4e03f329114c7b339c2a40f7f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df9803b319f042a49d96c8cf7da70685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec2c76cbafbd68afc3fd7bd1bde38486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e46bf36452f1ce45cb15d86e1773c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebce7e9a6b3dd55983e0f5612c2c7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d341503e361d742e19d16dc2a705989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4bb537b59cae5b776a8d72ea66dfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ffe4398ba4a1644ddcb9263033d8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdce99955a125c8189d4b8fedaf50792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81107363a3a468ab45cde94b5b917de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432f542c68f1f0424fb897ea8d0819194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19318afb22cbd1472d9022b3745ad2fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c67e5081600c1bf79fd62a41d184496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad011dc78a6b4b080fffcbf5346c1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17798946f140d0ef6f7657e8d7a2e42298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb183290a635baade365d58e2f27b04799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb9fa71a70b4dc5533cd849e87f4a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4364850e33801d182775807e04360f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83927e0b87f1d554d6839d6f33570ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb564d88158776bd002bd58ff9e73e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4cd39b57ce4bedb5a3ce4428d0a99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc9a99047d3b7072734676143d7c02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c28113085d1d1828ac964c31a702c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad5f0480d4f8fddee476d0496d22c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac2c47d9248ea1b7e2af621c4de6be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d7f9daf250b61eab273a1008e867109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec076d3f41a5a774631a8aa1fcd21c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191501032522cb5caaf108bbeb92069111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92126d672f3e255e0ef87ac550e4fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a2b9bf1a26767e36389466b2a775e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12fd48b83fd783f523d109c3dec453114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09ab4c304934bef3904c8068d09cbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c780dad48d1d2e1c615f44cc14c5ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75eb41d2e6d9405fbc3b438817deb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69951ca9389a9a6ae3f83a2f2724655118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a4e201d27a9aba2c5006e7aac4868119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9345b745bba33cb2a320e93c4e5d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362217f2900bf36c77fb3238f96315121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b84b48b5c2e300e43798e1e9928968122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ceb6ff45e08157f63f775455de880123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651a45e9b344e4cc0c64d5c0e50e109124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e8af36b18af0070d02d6eb40c2ddf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e05b6f0006db3945744bf660ebd26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aef97a85c0fdf6f4e76c9d4658076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec644903f39fe5eeec26405a98df261128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa95b17965f595da6447bb7a6e5aa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff65e54f146484140e5c1d281612b09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f3cac2eae9bc201cbf288d9f76870131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6a9e468cc19e5d433ea0aacdc70e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594eadaffc4b6f4b029bdf49c3e4f37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786cb8b2761f3ef97aa133d95df5416134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293acc46e59ba231b3ffc04a893272f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d5e0d57cf42b5db5024658b5e9ee1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc5f27309973ed250ed973c7974935137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda6ca525e45d27499e394a5e3546fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aada49e5988b8a3ebc64137939854d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a446104e2ac6538faf88aac4dbd57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0c6b570499bfdac82e8905c096616141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab437190b17c8974365406ecd6ce950142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bebeac0b77133ff84ab1b86f54543143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e84990e6b9e1434a4ff77c53b5565a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1cc53d9641d271324dd5ccaf3ceac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba5163b29a63c1aec733b5a740c1b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c69fe33b00471e0d68135f9647040147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446761f9c8e64f461b14300922b649c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b84f009c19c3741a22bd59c128ebc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d5ef0653667a3c799eda641225888150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c2460116f447196b0c2d829d0f7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c7c2844e63275ccfc43bef78fcf2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b67e9f7edc3682c0653ea04eb5bd4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2619dbee041e0037c667337028469ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c2deb9c0360b4e51f84a42ad1a63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c463ac08bf72a0d0bbe83a87c78a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a77399adff09a959ecf8225d8fb143157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216f72acf5a4f0cfc54ef856ce1f486158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d27c69043f6446e91af89bceebe02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3d320bf60c91de75f6aba8ba3d582160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1564709b2f41fe8cb1094569b4f4e21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a072bd2b989c7136f9b4a2f87138b60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bbf0d1ce0b3d3c923397c9af16fed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79104bf620f1f3eb2286345528bdf23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d2e2f91cd568540b0a1382d010a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b379f374a33d44c2c17ffc1ad95172166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e65bc4894e4a69084f5231934a073167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604fd8f49246c5f3488e97c424ecf63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ccfdc0504c6ef940ab534629c2eb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebb3ddb4af0ce782987baff6adb2a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9ae60c3d1fad3ee408d7ac1c5f930171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5722d1874d9f1bfc580d0ec37bb5ac3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bc90dc2cc11022087f5ab5fb8c200173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d0586ff2a1186604e7cf775211e16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0945efeee4b71352d2f39bd6c384294175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b82162e2a01ed46b898391ee932b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae8a788835d446d1afb49eee1de893177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1adf5a1518073b72fe0cc3e80dc23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e5355174e3ccf4810200d028fb6c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b656d70156b5cf2b7d983a856ccd180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74687ff95ba69ef8d08d881f9a4a251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee39ce179a1750905d7b084329ba7682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9187d0343669928431975232865d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528c19d12e7297d43e7ce3f18b1f174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f9a15e535ec41d3ec678b87b68015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ea81fe281171f4cb61ca16eacd8686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc655ef39330a9dc8b2656ad1959def17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cf7e97c312c64147c026326b403468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d5a2c4aacc6a1b35dc57c13272a4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba170dcc5d8ed910c43553bd0d3c4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4803a561da1916433b8966fecfca14f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976831028272a4b025989055c8e936de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766d931abb5cbe76e1f08ac861a77b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25928adedeb4c6f1c9ab366d891ddb9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6b0a61dc94e3b0427f622eb1f7c2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bc4e9996f3d169c0a4d695f4f895516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d10a17158b71e632793e8f95e15b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee880abb2cd2a2703d01dc01297f4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feebc57585525276dd09da0425f173f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3f404e2e04c0b7f1ee372060731e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699c333f7b38f1816dcc7a49d00651c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676306266eebf522ccb8805019014a9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a9e3809de2ecabb6d437e4bf3248623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaf07d19c520275f9fd5caf17fb87924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c683b6b6ce18ca311ab3963610f74fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bffbb098d114bd7b661461fb74c1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31869e2b60ca3921810a47062c898927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf3cbdb03e1c3f728b500914b70a4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbee506a3250b1d7df619c8830cae929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be06bafab9feb78592b58f38ce0e5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289382519a8bd7e577ce38a92b29ebf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa05824b9a07c8cd65f154b24a620a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707f528ad0c923468cf0dc0d8b5f15a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40caaae5b751dcd18f0e21c2d47eb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873123ccb59b7e6324c7dc9c9350db035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997b29f56f0d757da43ada70dbe55f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011c5112a4bcb3d427b0c5bfc2a1afa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c2bd61313d8404735d6a042619d3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07295957ab9abd86f15ad8b5927900339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf43a400b9292ec674635cfd3d6f04f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f7776ccd1d3befd2987451fdbab0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6931e08fad0d411088f89aa81c831042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c31fe0223505c440f6dc8b3c2161d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc28cb1734af3fd19500b100ec4c7d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c080681299582455d440508c45250245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5d0a7fcaa0155cf757a90a3c838fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39391d9815869b912f38bfd4a71a9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad0b6417f5f465497daabed122df8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32a0db6defcda7b03fb0e405f9b47649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4820f2e7e0b44463cd74715942a9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7e03677a8b8832cba4d5ff816eaad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18ad6d5efbe969a1ba9cfba1983b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c44592aaf4a6f3ae7f79944df2680753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10474208a160a4514c93a163ed5d2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51164345b91b90f3d690efe08d52c5fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840e46e9883ba3861c8c94b44d3beae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c50d2710a85123049e3d683174053757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b9f9b8f7d9a84c405f4f2abb9c2c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636cbdd28fa74c6bad0359dbf9c5a9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922dd106fd9d680e215a9a1142fb2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc94d32557b5b3b84c8d8d9551838461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18183f4e4e8fba277201be57d055af262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e215ea593158368177ed137bb73663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad0687c0cba6fca3e99c226aa32e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0c91976390b265f1b82f8081132565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d691c6ef2b7b4b320838a4c044c60966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab68d37d4b3f4564e47e076c8460167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee14a12cddbdacc26cdda1076f9d1d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b70ba36896f217ecb82fc55076a0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc515ce943af6326b6ebf6c54312b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23178ec14af5f62691c63bf9895bb15271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f5a0e911e40a5bba87ce01691687372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d7c10f5a6b4b13ef04194c8433bea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf38dd5e9d07e294edc8af3a411e06074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827837ebc3ae8b7ecc13b526ef6a548d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58b08673ae607304a77c265389fd9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4d416014345bef64ec118729f4b8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f24b22407406a5ccb7ff5dc20e8a0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e187c9d1be68ca4242f89db5b8e7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fe3f4c5c76385afac5962df38510680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebe27e6b1259dd93c4b7eddd8600f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf842607afd9f741ea1dca900d6f46d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07f8b38f140010446e8c344f7d568483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555b26322c3505e925a549e866962684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc66e2ec33b26c205ad3925a608a89185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a92afd9fc01efe643fb98052b0ab186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e7dccc954eb93b9b0d0f6cbab49987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a507a4d5c15551ab27c93e9a43af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93468526a1b6affee21587853479dbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d61ff34adfcf96104dd75d18a975990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec7ec16ca84c5412365a837b93b6bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268af14c99ebc7b2caabdac87fd22d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca697180ae29dab555f59c52eb0a8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7b93ae5bd1e42abf29b2387b88e1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0d944e4140b4d75e5a02425f4ace195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023db4b3bb04a940e2a9d94e5bd887c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e4976b8f81c80f32aa828b86e64d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5476be01f17fb4564ed85f9bfcfd2fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be304cb4f8c99015d3e5d402acbc5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac190946380118a770f83721e766468100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4970e5549482948b21d7ca8f1fe16b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00fdd0c890906f6515def124715314102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20c004ffc9b29841bcb707eb66bcad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35d9b1b9ecca69cad6a6b25dd4f3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c2c83dd48d96842458b39ef006852105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb52f4221b1ee8b51e7d0d02b7558106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a1caae642d376535b26774534b89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8cdeeef4c6884846276259e8f388e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca11ac53a8b55ccae31d2f90aa12d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60a9a03ce2ca877f9626cc619791de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed438f4db521f0b722af68591d25fc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a840b61eece587b84aef5fc7486fa9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71896577002d492da5ad01cdbde51c78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a4fecb872250b2a1fce4e64665600114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0f2fb4143bb8784dbd205c7cf5f25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aa9ced33b9906824da2aa85e4cb23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be4c57ac8a8a33185fb829b0aafa1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf51923fcbe12c92d31d5ee10c4d31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7564b560a1231b0de4aaeb016856f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad44fdcceea003ef03f3dd9259495a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249dbb8bea30d116d59cca6219ba114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18e7f938b372aaca3b68d08b29a191122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2a48c7e66f27cec646c6d77dccef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee523f214123de0a951dd81b8e6427f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55826863d4e1dfc4a5a673120071ff80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03881326a5e048e6d8945462d64a1028126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a1541d6bc86e1ae083c63b3c51063127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653193d36ff9b9fac4ef33ca8f46f2a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58b98ed1c2c6281793761b7e50dd83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3b5386768ef0d63d2c4d53566419a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888811869804dc67d190103b9caa6187131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b04e52971ab4b2e723ade69d747b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a017fcd7a3aa3ab1f4f009ac534c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c86c454c4f1dc2ce4dfa41047a0bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f2c06c8563bada0abc4e5ea204843135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2eb56c6e4e7e9b8920cbae1b46af3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f98e2f0306cf8268e4b27fcd1ce6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46d0b83f2b8ad73c9d4a18d576728a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f16b06ac570381cceb67a95eaf2a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2bf5c258e0efe32a82881254ff9c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47448a689f2223d0129596392b16b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402952a578ec2a3fadf3b83f32f9ce05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f85602250b8e0081a5df35789b3ee0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3a224ce79a7ff013604f56fc82dac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05410b1d39ccf5b3785d0bd0498acfd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f68da2a34361b36e78d226584e61f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63941ebe0509d79e839facf25017e619147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf758ff7718686b4d179372f4c278e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59368aa4703489c6a3d4451855b201c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff37b9bf3f9f4592008c3b1d0277456150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce9ccd9dfd9d245d97c641f55dd4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9e7df7cb48ac68b9dd6c18ac3eade152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21566cc519753a40c6a7af5eb9012868153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56257508709c0559f1ead91eeb58743154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587c21f3dd0ea3987c549192faccee1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1f5654cfa8a8ef43d00d801738444156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e12297f512d0b99b859c41e20f16c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0741f967fc6e17f764ce7210ffb74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144bc7f194eb2cce479a3fc32696702159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f78458cbb4cb63259a9d86f2f053a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137f40d11a2b256b1843279d9a1b107161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ad1a0e664c13bc42a517bc6f46a53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d766d934a1c12f1dc07d9e084a632163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b6d31bdccd6fb7a9cb1c4df71ddf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b137b6fb3640b0247d5998c556cbbbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f7ff3141a0b09b1e0e49c578256d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144283c8e4b1f332c058eae6d503ac8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7287fb081ff4c3d312f371917b7dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff058a07ee40434e39b7a54835c46ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c01a2f0f558cb1bbb0c939bf9b155170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435408e6decabe6a30fd5fbc3ca64c8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d3599487a6a02cc13c4030cf6953e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f3e0193ce5560724f3e354f9b07a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f59656db9d70a2cc13d64bc1fbc8b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>