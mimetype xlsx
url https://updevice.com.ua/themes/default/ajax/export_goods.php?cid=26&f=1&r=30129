--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe6f9b98e598ecb717a1c958a491591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87000e379fa5d6406e6c3af423477ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212a39b6cfa8edb7c64d45205af47543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496db8d71123d020ec4baa2d33de3b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94267131876b371ac6541555a31b65de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c96888fac980936085bf38a3b6bf2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e024e000927bb988f15ea147ec0087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eefb2d50722ed3a62c62e3e6bc6458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6620ed2759283b199f1015d25cc6ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46d93a9342794eac163b5708b2d0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881456b21a7a1fe33d4a28c423d874211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a9afe112c5edfe60e668cc54a76a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28c3bf1a583648f4d49e13e28ede3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563a2756ec8a0bd616441a7ccc6ee214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a406ecf454ae78830574f29885e622b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff8abca30a07f2ddf336675382e15316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ff7c1cbb0371768fd27eee65858f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da75bc80af989202ea0f8c32f6a9fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dedede1a326404ba5aa5e170f1566319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31480cd743a1515da5ae5440e873781a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815e6b6eda9de48bc14e1598c45eba121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28506ee84f1a7e31fa40d0f4bd45a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a73abfba681f8d6d03d6ffe6961d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e1d0559916f97778035c6f32e5d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7bde7d60a674bc62242465daa9b3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc007bfee665f9bdaec16d323e635eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0409fd0b17a4129ea56e3a8ebb3ef4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f15cf6f1f442ae2d5524ec27ae958028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4bf1987d441d33a722c6de7d72bad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1aa43015334986f0ec63cf48306c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a494db84e2a3399db1f725f86c6b2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d418bc0caf4d0e60cec7127ac2204c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337167a8a4e1c9802f134627383b3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49fc22a5db742b24a8b141efae3e1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06cbc92652b7e8276bd5fd577d4f9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aeaa4ccd865275ecddf51e1dce42336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d75f1387df0167466dd865873adc2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c224b28cddbc4f7a74198772522eb8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85bc33789ef7cebe1aa77f74493f1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085313474aef5b5c392a4981a78cf6bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718df75248caa77d24c82a122368be941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f99327c2b6fec771e28b6609496c2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f2884afa3610029c2e491590d3af843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244af8d7711e2a622cac0faff7840f3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b653fb96c2e6a686fd7ceb032a36345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac87ac84454677b3b386e84b560092c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d84b4b9fd46011b15d561fc60a52847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96ba1626a0c107ee235a1fc230b42a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f592b86378648f40f46c6b9d901ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb8b1a0b477a89b4646497ce18630650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecc0b9cc8f9c30e10afca8a8dd886051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e44fd6cba2c299d9c07e1e1d8ac8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df44129fc1c55978ed1ceafb13816453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a02e9ddda48f5fbadada61bec19254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520cd02d1f5354d78c820c6fe765cdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b0b9e5b332f63d72aab01ec79ef6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106e91561a8e9231ba8173f61b110a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dae20505ac12cacb09f4ef544d10858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c65eabead09532029e1b47e20c7ac959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42308acafba7176e7b17a76137bc614c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ab4fd5fb7f65f3e64b5b3c2e313a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93497dd7c8d47e5fe86e326a5ed3961a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510343fbcdc3a645e6e9ecf459f4ce663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c98f1e9219a381d008311b0d98bc5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7aeab19ba65ae7ab691995d8c193165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e1ea8c3206767dce957df84f966066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f128ed15d6a9558e724725f4af7c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396558bff02ffc57c6919fdabe215afb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb74e2623c56d02da01e98671a7a9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606f37da2b2d1efa965b4734a2a4a9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cf1d5deed14ddeb70827ba4ada8b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b82516bf5d25df2738fc20ff219572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e122c9e559e7b91522719da110f0b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0795a1dcb93692351ceaad1b39f57474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b365de88fdcddce8ac4ef4f730320d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9b566d690994ba629ed05069857bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b49304472ed7019a61ba7c633c454977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e363b9a1bddd9d0c3dfee620a766ba578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6ecf35cf5f2bf8827ab667d391b6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0627e45892af9d3da3ecd078613dc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c9c1890f10d4a6e71733a12a1d35681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbda00f93edc1ddae869f7efc1374782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6187584e0e023aac1c4f6d0c1c6dce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe911685500a3a4a2106c44264aa8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394239ce19b6ec297854c43fd055e9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d152e2a76cfc626bb6595ae9ab4e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b936713ebe623c5db4b1e636c179d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9df99af727ada0f88b72216f606e2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744364210f64fcecb07ced3b99826ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2675934d9ffdae746b14050616025090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be0255189ed6dae886821b0fd4361591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dea695575b5a937bcd1823bd588d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61f1eb64fee5bd1a2b41c06bd320b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908c586497e586bcd6d133a7dcb6d8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5815d5a66c94c84c353de12b94390f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c41929beb56cb4e6cb833f71a6105196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46715fbb4b8162579a121af4907085d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ac5d918f8735a8fe7de28f05bf7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0965782fc4a5b38bc4c9aea6266a19d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb74d3eda73744c545cb624ff471c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a69780ec9591512afa5c2bf34a41d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3723caf25c8f061fef6f61edbd50efd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f63497fc0676143148ded1a2273c17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2233a7c54c64ca2fa24976a79dbebb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df96445fd083e9214f7fbe48b453f74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39d48285d1bc7ed69e888a47463920106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76831191929c2fbc54ca131a5bd1677d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b842c54b20339e24c8b499fd9819108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35b584c7629d1a347c58c621f56ee3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664e74104073889ffdede495a40f525110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e290342f1d8ca4047e116f8e6eb15b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494f0d6141093a0320468df747742c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402292fb96641c94aa3dbc9c242abd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e5db84d10425594d35fa2056c5d80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c8163fd5daebaf8d4792f48e84ce3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec7df51f648a33c63ac022bfa74e53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d71d8bdea061251bc69a2765bffa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bdb973bd27d991741f23cbfb13263118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390c0818bba0e16fa2602792f32334f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25fff5f4b9bfe22f1017ea25aa6e79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3601f36a13882e304caa965b0c86d59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7de9bbb509b902fc8aa10d87e2e32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b61f557e66ce413c02c99d2183ed78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b47f12e7e520330c0e61dccdf5704d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370424b5c8f6e3e86250e36459155431125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d5e18c5050a88fab8ef888726aa24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63311cd96fe9a89e2659732c7778191d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88fe0b787bfea9a9abbd470416377b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a190647797f98d30302167f83eeee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffb4938084c1c24c49519c40bdafcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ccdb989e28dad90bde8a092bf8b8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe3613dd8fbaf54d724eaf0b191b10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7174517372acf8e720da94c138d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7493566594a19891b2eec8fa20c0de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca00b94a6c75c2d922a2d4aec66cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ae2ac29ec4309ab54656ee31fa1b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8697df6ae503c51ed8ac4f8a0211cdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4c46d91bd1cc0bc2c1439b1718b25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322ddc433460f906a337e63c506fed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df33a10f7685e811ec9336634e64484140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc770f59a37c40e3c7bde094931d050b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66691f8fce23b603da0944da2265034142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88db6f67691e8de358e4651b930237143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03608d93abbbf24d89f3fb6f19010172144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a54568c5aa97e0f47eeb07e93a07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eb44aa7970de317bf4d5a902363ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82b0895e2b874e3ac05d5f1d247ee7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5557cb6c664462a22cdc7c3eea7fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c1c19780c2e5b8810c26c0f10c11d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f1763569956d1bb7383a8a97311f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9c7382812e64a6f310667b7abd204151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a7256cbc48730afe054f6d67e87b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb608bdb4b73d2c43d4ee4f1171805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507fcf5859e03132cbf024aaff8299f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dc78a79769e4f3857224771176d5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facbe060ea494e29f81e2dec133393b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cbfcce1461b7e664d20c9ff95bb8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140af129628f256c8bd4afe3835698f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a89ffc431520f80e5d08b9db3693c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4c0b7e91f66d7b0cce9c107a4712b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4811f488ad3a6399e692dc9220d3e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66924b7c4ef1d744cded67adaa0a2db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febe20d19f174c63cc12598e237fee7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b892823a5079afe135b35f65536a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530fd2012ea1c4e36c3382738b4de67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079dc4720113baf6d3bda71d8cdc51e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e489854314c0d0eb04d8eb59a90af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1311ed2818b26375246a8fa2fe4cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb57826592e138b7beded1d6f992e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce705abdf7ffc1a432d2592c42b6c15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1220c4df9ba6f894ed44699ed41b1ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2276417bf647cf347f6c4a7aeec41b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3ec144388ec6f363e08db9e64ee52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acc1ed1d817301f1487533f8568c78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a428ae6853d558871844273fc6ec1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5217a0f052c35ff5bfd6db403f516f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464f58017cd385cfb3c38e24069f87f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a1d8519b442b281382a271cf76889178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ad23a8cb8f8f96887950274b93d25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426ae85a8e11c9f46fcd9231a23b64d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d03eddc53f09bb52c3f2e6eba0960c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661103c6ae65bba7c0f8e412ad5a75a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f10debf01e381bca5b8e5079aab913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c15701d76ab39a4576dcb9000a1b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72623bb5c7cc28b16911938daf4b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe49bdf1f069263a0ac2a482aed74b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eef27e92874910f7eafeabcf74011c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6a8aa704d7a13c9ebf749b5d8a8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c2a33cd375c7ad69ebda0f2fc128f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255852262f59c6c2bd9dc2efbb2116410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bb50072f097b3d546906341879eea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71dea110495e7e64197a848ac2eaa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6c4ea67e406cb85b4381b08dd2eb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9e9317463a71bdac42a986d7b487d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acd78edd3bf5bcb2d4a99a01f62adf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc73470fea47800a41d7721ae5856116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d009720a016969eeeaa3710cd8ffec117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833af7c00d2a7a6411c5fc4790d868418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c05f1c07d7586cc67158ada197fa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6acbf0d06fb42472cb8f7c259d2d6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab77ff428fa12cfad0a4de657e2f3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4dc94bd4a75806aa273930841e3ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7deed517c2d3dcae9175777f77fe6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6befc2e0a477ede4a397a4a33bcd8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d238f8112125b48422ed534a8d1fdcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aced48a4b0cafe6e95364a59fa4611e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0636d3b532c07632b4e45e9e43fb8e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b974d5030009af7b8fb07646da991c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53463567ad6be4d65ce7a00537637c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f5fe53c195702928a6c13adc6086230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec44e15a8ea1f19a23210965029c1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a8812a8276c5f5950162df4e51b8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a641b6097bb9bbd929d70df60a78433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343eccfd2fea59c7d95e5798a42b81e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cea42c1ba435811803ad85f60dfd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccba854949fa9b78d978b85d732e9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087b625c329853bec2a5d673ba58ffe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bdd28ef8caa93873ea5c36bd84ecf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075691ba33b6f06e590ee8b8356ab3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc08e2cfd707870a0460a570a8d88e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcae09e7375096f2a35dce1bd9ccd3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428877c05bb4a54126dca752fdc1c56042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6630132cb3169272b16740ad9faddb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba9a734d8b51fa128d6f7e4fbb61bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd8e0edc491127622d15dd0e4fa7d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66f95b88fabc66d70f0a96387b416046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae2ba823c73a887d5586787278fc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517813355201d63510875d67c0813f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48be017cbadc8dbfa0ba8a1df1c80649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a736e58aaf3c07387ac52ecb7ffb2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28144c0f2ba09fa25be7cb2ae47d5f4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beff3aefdd64a15ecd6ae4d68f6d8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71203b9a185d59759ee168fd0dac395653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b95cfbf887a92bc8fbe91ecbc93c0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714ccae65a08fb769d0e9f56125a70d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ad6c3081f58fd96c29c69d1cd6fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426545fde11881684eda37a73a599eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed016dfab17e857431c792cfdd52a47758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e375b0025ae66f96c5b9a4776f86a9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eb84910d3f8a694913b79a57a5e0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a7f93da79a15718da0b22f9c0373761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538427ba70c50499b40f9940725bdc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e8c53db508c1bdcf4227dd262be263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a68120cb8454f15d6696c12ed7d1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02ce9955c8a82cbdaf841dca4277cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd5f20ab4ff6c5c0de4596326ab9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd129224eaed5fdb792327aea6d00c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ef52b666e87cf7af8091c5c7083368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10a6dcf8d02b1989e84cc882c135e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4616bb4c4740621ec7e5fc6acd8fcc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ea4af1a2068be5bdc612122b792a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2d20a8f637413e0c9ca37839a7a6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1035efea276ef02f21361d1dc2fc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c13145337dac51141df5dc7c5d26674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e14f5fba6be67095940f0843be39e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e8e67cee3e5fa6658facc56b0ff876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31ee1b45a7d1da5f2aae236d98fe2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104735e2f5b2abaabc8602684e4a241d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa222e3a5dee48354ff0ee8b1db7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9789b33e4f03341910888813799f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a0bd86dd33e9571fa1942683567381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c6199eaf38dc0e5f448aed57fb6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29f6f284e3cbf94a84f0f8a8627e6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77b04346e066ce60356c50565f7a8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326053aa7aa2b3fb24f9c54af00def5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcffd9d8fb468944137eb1f388ddbe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9936667178407006d8314929689d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39424f655b589616bef51be6694d68a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8305d35475f21cc50e86c0de532a8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04a4141f9c0d039496f0ddeaa1e9b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82858b3e2acf537a0f35f9cd3a4a2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da0a0d554d023c68a4f5cf4ba661d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b805eb873472570bc5188a154c43293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3698a24109f5fe5ab2e04b3e8e463c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420b8af307d17ef1e90cdabee9e17df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1451a88836789e37f99f307c9032ea696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60219d603b42564f06a5cdb4fc8d1e5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ca56de41796b74a00db25596678798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2f4504e7c3a80ad7075c4a76286ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55906a4633860b7c0b40bcf6b36c85b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ad5951598113a4db19cb44af3c5cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb995cbf901a1b843681c71e8762b013102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174dd3add6906e2efb582d676e37535103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957b4ef0921ea4690fa86737e90f85c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc04cdfde69062c0347502bc483093105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9d4d16cc8cf6e83d72128dc6cd259106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72983c5cff0ce8a1e5a1637ba41a68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db528f506cc972d4b20d52830e90e5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5874a4dc43571f159e889ffd1be9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392428b7dd8ce8afc4eec6f18785dd8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92080a9ced41671c0de093c2be33d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a836da8d5dd6d471619675359fae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1254d61d417e6d50df3927b409a8ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020257f8b95e4630dd372949e76795c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c65df29231597d7910884b233ca374115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b53c2af581383bcdd9bb6e42671f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a4202cec48be47bee856fe05f2e6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a943122022a7f71484e97e94663c5f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc274023ecdcc4000a0eae9e80c70db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29871e8bfbfe2fcff3b507db7ca2dd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62269ff61d457e1a6dbcd51b801f407b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96843725e1232b3c76ff3e2347c92a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b698d58763c08b8cef2acc2abc99bbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebcba7eb0679c7285b14a800eb951b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403f8313177230678c2635b47c92b81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe43cd49e45ff3b8c04a78c9b3551f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bb7d707b635c575c819e554b08883127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8face8a3231568bd0f9d7c81ba9a34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31dcdf43f1adb94dd19f37f68a3691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adb128453399960a18306796b5189d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c24a8e2f8ad6e49ed48c2b588e73a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65355d2a9c37edb3390a922fdbdfdca0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0452d94806f28c37454e261d3ceff2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af461425493a87ad6b6ce26da48f3cac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62854b82cdbbcb021e47010a7f42dea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37fb6d6efeff018e1817d774dbeccc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4346de78ff18672147442b5c261c98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cb87e596c647983eed99d229ef673138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3efffb3727894d2291084fad6f3b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed077b33ac2ef7eb1443197f5f8b44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4f07a6509331f08c9caf47381fbb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe4df32fe8cfa7aa0032673931b1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad884c38fd9c02fdc98a0b14ee0d692143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404002028deba2b803b4e8bc73faf1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c9367442be9d0736460a9932d9b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d012b0a37ba61ca07b7fa20f157b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc3b8268fd98ff518c7e971afb3353147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d623bdf50a783c9de03cba49c8a48a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d23d4c5604ee87bf5718d521cb5b04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d9ce3b3ff33a7f7fbf5c654ec60a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0039208d52cf0719c98144ee717e8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560019a4d60daf68cea15bb3f0725572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c4604484eaa486efec49893b14add153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bd7406a8431570a0705a15be3f2d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46eb23fad2e12ee4cf06df970f45d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4369f0c1303bee098891b42b85fd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff255d600738918bc301913800e6894157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201589a5723edf21a8e66087820243c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1d906bef0d354312caba700ce1fca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676139f03f570eca03f128ef18ae58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa949851e36b6318aaf8a3da29fe6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e50d79b2dc6cb398b1ff4af77e4be0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b1a25c3b2f3688ac884ecb4864751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0737246e38403fe3fafc235955dec8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e47ff62882bd9a97e5dadde6d3933165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d91d47bc36069828b180599f3b2cbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d586b1e03aaf0f086e85fddecc7476167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa66e8962d19132c25f85de4a84bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f40f25496bd85662336b1718d03ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bb0bd5a67c1606e45448426cbc1bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c7fb47a723cc1611a0ed86de19779171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21fed1924ea84f4ade752900d64540172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e0f224630476c7f967434e9c7119173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5741d799ec0203c3849d1ddcae197174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>