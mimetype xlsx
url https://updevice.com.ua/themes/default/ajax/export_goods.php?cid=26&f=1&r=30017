--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d4ee71a5b59e4f7e20cce79b332aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8095d794f347894f2378ad15f060472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667670d2a4ca59fc3c2316d8555ef3283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757f8d1da9fc687895e46f11670581d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f3ece152dcc8a6b545f22441a339a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826b32413f3f443f9b97fa42bb734c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d68d52567cb77944eeb6e118ea3807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e570915d48b11df46e12edc6cea348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de602900a4ede2e676035e2ba884269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeddb87799d50eaa122b8f49fc356e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9623dfe14f7f9b549688c8fa2d0d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923c07ed33503a794a1f9c6c573d55a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884944af5b6f14807d4d321064befb2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a1283bca5c997b3e6d7ea50340e1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029ee89686c47d274d7b93f54938eb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496ddde94507df55e045c494d4a329616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff833ef81c6f713a63cdebd85d1cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce99edff67da63503bd92e6f46af5cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2caf4a0a5e83e524dfb578a5ee09c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c31f2505bfc6ba01f344c375c395620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b81bb88daecdc6a16adf2ee080761421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444621e15cc19282b9b048f59f129e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1d66756a6943c9e194ee23a77532f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4a35e4ee36ac48fc83e8affff63e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91fcd16745ae4ac9cfd927cd635b4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba0f0c6b730a3c695bad34ad32c4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf097881f304d027882fe66176322127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9925f07adff8c0dbb58e46254349928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82aac499709003c11e86fc1e10379729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cce6b13b6d4dad45817acc176ab1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d03158e8945bbf2806b67c0b27823331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf27b711d40b91f4314eda4c5782b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70955fd20e5f4117bbccd44579a2471f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e58681c3ceeb8f6f5dc29c5a3c99a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79100aa0e9239e0f2bba80de066cd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c951b363012d03b27b656396d4d128436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5e54a59f06eefdee7e7964b35b30b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361c0a63db1b5a4015d842fee7afe1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86472d3d5512a8da71188ae4c09b0be939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0268aaf80ca20bcc15bcdc0fc3826540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37f10bc430682fb92be5e252ce120941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b6e53c3413a87a2bd7196cda1afb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf777940c663a62a786d800a1eefff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299732ebc6a3f475d4e6cc4b0893727844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fb2e8ed6751159587aae9e075c74545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c698f1a8c85dc0dc9dac04dbd69c1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11edd8d0008ff9a2f8a51dd553bc35247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc244fc1b405725b35035eeaeee4df7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1d771d4ed2f72331913ff232224ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d2f09a0cf4944e3b70f408b9b1b0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945727ed5325cc9c5d6e1f4eb9efeed351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc537b0c68b2fc103646aae981be3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c8988fb282ea99c7cd305bb5b46153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e36f911e57a89e9eb156c09e3daa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c18a86e677f440d5faabf9873648255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce4225076740050da42ace310a769156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20a599a86543021ca6d41adfdbe0d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f015106e60003eb45026c61f7fc9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd22622e2a50ac879a7a9a6c20b8ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6a9f4b57837b3d2c0600708b8dc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0289573143378a81dd768015567b1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff69f2cb5109a6838c70ace76338d2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bffc278800a79f181b135f251ab7a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6a3218d955f1b3a99a13585d56e9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7345d3ca68616b218bad2794842c4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62354f3c1b0ac61eafafb13e77235966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662f40388117f21aea1546dc8da2fc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817a26b43102f7f3958de0e0e50ce1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4f87de94971aae5d3246b55342f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202735176cf5c951eba9a7f9057f89f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718489173ff3d8ff875a6ecdec854fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7b2de04fb6dddb747b75d473e1ee172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845befddce8e67d6b5c71e66f5784e3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c9afa7d8878f685aecc6e29f899e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940fc6d007799802564248fbfb805a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b703e3c26e3865369dbbed8eb2a79376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813591c8344b99f585a964fb641258ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f211a928910c43f2667a739e4bbf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f6fc68970e3127c27c1c0d9f08e1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5c663bf9164127c3581c284505e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234abea46876cd3504a13098f7b75acf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0ce081075a92d499353182b67b0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcde5652b24a2dd76142b6aa679f7fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e890f0602fa429614f58360d1966d0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18aae504e5eaa817fd81c9b40e397785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f2149899b5ee6883d5c3819ef881f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebddab30bbdd2e91e7d002897f3cf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0f20084ad737179abd823c1904f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d67637a2e5a32ba666fe2905b4502289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acfd46132f45346f1c0b019287064190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df2b57b2500102fdd133b79ebf7f2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9129590e58848ac656c02562c0e60292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d659b3497be8fee66e8baf76a7f0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327c0a15c1517277ea10711f33ff02594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd41e3b30427192d7091e1ea2cc12595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a879ce72a044edf8f885a18a331b5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176cb2aa93a176c69f09dda882f179397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541521c77a4f8a631f5ba3083ee5ed498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153b7d271ac9cb58794ec8175337c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8b352656b0d5ffa06fef1124c9fda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce85e28ae1898b4d206c8ee8e5cc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e778e1e7a99e5fbebbe8f468541b580102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f17e3841d3ebde4039e91f326994f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b2d3841f1c2c670da52433aa1743104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923b22d2f600dd84f145866f4debfa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa333d7c4763aa4230c517907ffa36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db39f285db4007ef5901665b5ef902107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e814de70d2a650011ce76880462b2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14210232f0d9f8a5a6ffddbf966fed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e800033498972a75c259f959660c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd34731d4a38a9a0d6e1d884b350cf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029399e497b22cef0fb7b9aedc20dac5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ea11a0ad4bd13130eb0de4fc8857113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d98e6e3a550fc4de864ac06a549e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25d68d3fe14f545f0cfff216488cdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaaa7beef9f31f6d1198f040821379116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f1a74ce3e4f8dac8c159c1f21646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e08713f5b7724700fc48fa92df4f71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe635874e3bc8f9aa33603cb20ff80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bf0074597cfa62f1806d0d35ab71b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3df5d5e09673ae77009d111f4875b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f9ab33adc97fcb9a89fc827e32a03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cb7d53fbc96f3a49f7e73046c84bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bd6d259283642b076fad0d4fb35cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e885e7b2c4fec554fd4a05189ba67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa352f517a0bffd890a2cde0633cbcd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d1a72b5e5af1b1fcc1adacd1c6359127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d0bccc7c631000c919224af7a0a44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dbae57f1f6be3cf9f6054b34c3d7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5557bf2563326304970bdd3a9aad96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7cf76c1dc326b66e4df0ecf162e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52194eadbb7668369512ea5e22b48c3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6f8a7bff3c94d99bd09dee868d166133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da32ed98b245bc6e57d358e2ad209af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2cb6035a174ad72e302aadbdd798135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72008ab245caa10b6df13ff69a41ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df46e73d3b7d6af9cac33396256c7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb5eae52e8acd1746b4017b2a134fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9a94c0986666343e34fb95b1da7bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85716c6cf1bb8a0013f6e06e8422fd6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ec46dfd42c6d8b343c4ba3ee41fba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725524de8939d5d88e32e93ca138bdbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb17a7ee56e05de3b4444a98345957143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad396aec3a6819ad72e0838c5472d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b44109298ee4af4275bc2e83d5cb18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6917eb6a9c4dbfd57e5fd0d1ff205146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350c94c7eda1cda08819eedf48c9db1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8f5ab160c5da3e747e77b9845d91e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb2f405b65b44ee332eb2416df046149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de078371421237e5c45e7b854cbdd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd58c68605b1ea38c6972c64a358f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1832c0386618bf6005963cbc601076152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6752e2a6f015612cf3ebcd49ea8fdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116721ac78129520be50de9a1f8d7fac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da869feaba40c421e1c2312d0b0dcb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391c4741d60374b288526d4f5042e83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf412f0befaad365dcc4ca4bfb99f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae754db81b13738b67e4a0e02e4a7be6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a267c8367abbda6d29c1fbfe5d8aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624229e611bf46bdfef6c24837a83e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167507496b792df14c84577ac2778a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7201c857332706c30fd239f2354e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fdbc02c640555aa82608339790fb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0f5e617bd8c1731eb8db18d33ea91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb86614421d839fa434b7c31f5c6d5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3a255959bc0de5c7c6cca0749c5e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bea2f04809553f6c588c29dd0c629167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a3ab7c22c54b1f69107ceedf006a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651c41c16e80a93de61ae28a68d9bd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c818b8d309990c66c7c7068f37c6b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5dd517558b878125c55981dddcbe7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed55b5b209b011d7755f8d251772cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f075a689090ed1521e407f978e0e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b31d07bacba54f049e8476f85859d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc46a89c79c8a4cc365783af09b057175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea35847f248e9363673ad6579db2e7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ef43e9f5dbee2114b1d9b9d50dc67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540c2b3962133af30768f2a00b92b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a16c8a8971a6f337bd2677cdb86e50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441959f189bcd69a17bc4d6b713f0d19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ca84c5b99d01fd6c83cae42580a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785ac7ef1a0488b8361abc623e03ee5182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f91ebb493a351b7bf1912856bf4301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c93fbe58805e023078b3eff2bdf2be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185e1f3778474cbf9ee9820f8182a223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801be31e2efae0e6deacb012ee2abdad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92a7fe575cadd8587cf8e045a1c88a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5dbbea96552a23b173c867930a4206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15194e87f91d98494f1652fb453be427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a1bac3971c07193618cf45b1ee858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325172f5a92d4c55bf67400fe6f93d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918388d9be6dd1d308ba2c3303620c7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d5a9a5aecdbc8024b7150a4c44d5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b46e1790e68b7ef4100f0423d08c7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8537673bccdd36ced014f88442d4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b70fad422433f26d53e0b4be1035de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705750e7806f9ced32a309c2290985515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea86fa2d7d6c9c38980bff4fdd4934516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8fd1d6a371296c4bc0f0c01eee33817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3523fca7160efdfeb91de6866c47be418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda2849b9838197a7d04b89d22f30a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fc78d359caed82b06fa3452a6480420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f882d80abb8e39350d1b2e7251031221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa104279f0c976b3df504879e9725cae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0dfc6c30e40229af13d4f3039994923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb257e66ac6d76d13e692a14ef37c1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeadceafbbdd445b9294a1217fe84925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7f481ea7830866f8a0898eae995e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53304521f83be0ba75b295fe307a2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884048756ca560f4d264ed4a0a6cf04628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d24c548ef57bbbffbed149d15e967b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ac606adc2224475e8c2e8a4eb1cfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da6dc88fb1007cfc3d1fc057591af131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3927d02c3676e6c2de2114372a2da7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376691dcd8172b6981e4976550142be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f639264eb758ad7be456558e00a75434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87fc6273c5f642c3f759bff8853b5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ab61ea5ff19d2bcf8cca9ecea4e1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7655ea94a4498594b35b1d116238237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010603b2e0b793deea93e0dce452bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6ba7bc900aac90b7ff9c7ad25a9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbef985c33bb329c5cb70cf72a51b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7741096763cb51165272a4667afd9e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda65f49a5159c0d277ae7ddf0de2afe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab3d602b1917322db34d1554a25d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe49009acf8eadaa3caea28c722e8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60314d426b8ebf0d30cef41cb144dbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c99f7a1ca47ae8e5fd157f10a10abc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81bcbb5ad647d4d591e804748d99347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888c5491aca0423ea077aa367f4d0ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb74c50b243367f3ea33363efb968449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff71ae2e4832c7dbca476372332ca150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc3abc3cae2fa49c32dcd11b764f1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038305d34831519745bad8bbbe103fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd773f6857d923e14aee3f7026767153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffbe2c844718971039dc64e5468d1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c19aae3afa9abd0cea81e86f17bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb9fcae8230bf189081144b5f73ffc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95496920098cae96f1d4313d7156b6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3242baeaa255b5cb8c3b242d00fca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091488b93ac802eef82575d59b8bf7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b268e36771845cec9c832bd0cee55760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b876fba71fa1f63d2804a8980e9a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0d5e9c59edc9d0b2864f4b5ebefe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dd9130a0d236f514cc5616764cd5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bf5341267442358f052f2ee95544464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65a6d295b4df299f4a08004107298465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bcdf8be7094c3ed7ecf55db358e1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f47c34a377edc0041779d32d0f6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522a70babdd24281f6c7ed3f5a57e2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f202c13dae4a32032431a01ed3fb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a16f103afaf32be24d2b2ac2716970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865681308baecc51ee82521e4f8d7c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f88751af310406cf77e761f8a160872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e7db90973c689508ba417cbd9a82373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec840608100a5bee65c081066ab88274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ab7bb9279812ef0dffd2287461f8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c07560789407561273fd534a6d040776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84570db069e1fb65335c60fabbaf2d5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b5855f0499132a1e4ce5bbf407c8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce43ed0a6d740fee27104009f2985a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259bef014498247c4c778de5b4bd4f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91c7e8e50b7211958dd65a9ceaea3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750b8344440baa812df983a8462111d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf245bc862bd6a1082b217ceefd81f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af567ebe883c8f2297d55e03e35d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5d24db7b8b6d70be38abf3bc202f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3851083b7934d7df415ca896ee75fc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d737faaa6f174338482ce6ecc1a22587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3aea9f1e5f41eca0e7a08ae398b1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65cee15beb7698f9c0bfd35451d43789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3f5cc81e21cc355bf25ba638d6ced90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d80b1efc83959d56419a34d4c3215f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e187b811a4a97f402ff6e7fd89dd13f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bff3253e28f77be17520b4fd6bcf2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62e758e1dc98217881cae6b1278fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dc10dcd5eeddd8e9d854137a8a71795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff78fa17fe3fbc29142d8eb0a9bb98896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f868f6f9d6ca7a762d1daf8cdfcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e0441afbf0145180ac1899d1d26e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc25484585eafde078cf200a47be85b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b9c142e65991227827b6004a28ba9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625bb05edb3fe511e4e56995a1e11c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740d10b7eb9e37aefa1ebfbfd88a04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3527b0acd9beef97761d483ef84a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f559b7c0123947ea25526f76155e6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ecfc27afdaa083228eab57bf1c803105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9d8d93db234b79a0ebd024f255cf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc9dc930ce335b0f0c986b9737426e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb313bbd13f7a44aaaa6c759845f35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471cd3254de09e222521f6886ed8874109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e4b3512236beeb0db97fb3923af2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d714dc3285f2b9c6d095855c7abb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a509e07bb44f6e0f2f24a984e2007e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2b5e101f4c980ef8db1bbc605fa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074f32c66c9b2511f2e03f3a7b1046f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332fd7aa980812501d9a20baaf81d49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1db8f3157901eee24ee424e88e94bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a9fecaaf3fb102e133debebd6013a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cc963d80037efa20168f53df5e99e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec2d7ee9a900aa4688ed4d86ef4105119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0350bfc1098c53cdc8618bea0715376120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f725f0d15d84ecbfc01cb1d98327a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf89e834f86e2b72e873d24975aa68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7d916653e67138f75d54ba497cab3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75702b071760f88dee9f4fcee0c1025f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e385b454cb20c3aef2d8441e396d98a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c232a4af8965318d55ed011fa10f7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b26fc0978ab537b0517bd1f7a0629127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd469e50fdabaa6ed68cc4fb75826b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14cf91727e9f80e1b4a3e5093575df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8034c7de118cc30651ad572870bcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919ad36b3dc5b087d7ddbb841c13e98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c41d79500fd83a6c452e841e416edc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a88f9bc92f22983682ecd3c69273133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f0cbb9738f58778ec40f2a9eba666134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f706d9cd16d4e92f7ae05542f9a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188e9f2053f2d4ae00967e47434eaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71ef39e21e00f504cd44d2631e0a52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4cbac8267939162a2e77fa035cb45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2124f0c617665508cb6b936533ad8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197153ada21a89156b70d2c0d10b80c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a72d9f52f57354d6656850e08b8ad8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d20f9b563a45595cd8a2340548b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b59ebdeb1270ea94c31f143e3fb96e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79a3b6e8fcd4bbbd3d7e4d09da64f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c975e8f96127b6aaacb9bb239ed4696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f7e8259e7c83aab1cdc796a581eda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af19b61c67cccb14149f5e9d3f515e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5fe9cbd18ac6574c9eae302b37463148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accbe19b378e666b296d84fc89d860d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788f2dbeae42f9c244b5b5a1535eec2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ef66127f387540a59831d16fc794c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c335a29a838938f02bed68d47b7aa0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723402c2a3ba2ee9da003e205e50dbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13493d6f3a6ee945c180dcf243b6cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc2611bef522458f2628404867344b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdfa252d58cf8e5d847f3c9abff1ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da19eba42826e25bd83235d3ccf0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e1dde4b01dc9a9178425258907764158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99d52597a2ce39aeaef6e3c057c922159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed4613b1cbd9867117178534f7bb2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daba9fc6ee9f68d27e53e36fdd8aae1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5977db86574932e5b15270cde5645162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49fdd2dfaff8e2a0049d964c6de631163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a4c7a52b1ff21208ff69621ad871b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8b9e2abf9b7a685fb30fffbc3df17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b29e26b2a2e619e24c1010bdaeff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40167ea724de60180821beecb6df9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19daf01f9ddb277d947f5e8c993047168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf9f4566f209bb0a5765672e67b471169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82fe62da971870b2b828a27d141eaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f441f06693c57c3e729557de85116171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b54476aacb2b4b5e725bfd7468d43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2db21e48e127c298debadb6c05560173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186604ef0eb249fc1a167231e2b01b1b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>