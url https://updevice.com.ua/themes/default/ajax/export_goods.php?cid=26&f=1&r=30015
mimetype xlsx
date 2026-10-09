--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92d4b03dab9aab7267e4eb001113641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e98dcc7353822305ad807abf6e2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3d1900dabbcd39abb0bba2d8c0273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2cb7d829b03da406ad489b4cf4b0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd66d7a9f795ee3177e8fe3b7a961b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ee47554e2bcdb025feab11a3386e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d907cb7f64ab975b226e22608cf877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9596f3da4e9de18383f0cc7e9f1c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97a8c2c7945cd7f1af4c197bab72ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b45d77c5bc9921f3b6504ac4bd3df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e6e30dc623493728973c8df317f9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6525d7e8cb48085165e95fb3d5848112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b831ede82580cd3a6a52228540c52d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75009be60b4059331f0f97c573b925314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cef0800a753fc168e7f3db965ce7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dea669e5a2d883351e6a5f9e01fed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80317740de4dc446cfaf8a7933fe5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6af7233547908ed79aa9b9de59942318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43405f98fedab3c4b229f037685246f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42f81b9ef9479b76008ca6f6d47bb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660676ad68db1ccdfd8dfb0f7115d5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4b8565ebad04f996ca1db1db9772522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36066bea9e1195cfd327b6f93891e7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187f53ea16eed758dcaa91ee5261ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee4c81803a34595aa25a65064bf4af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2332addf68b09f2ada3ef081012ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711317b71a99790b6ffcb5eb12d524bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401a2c3f183d7a6148a08aa034141fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b43098444f87c8b5906d8f5f0f34a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705935c4196174c3df3b29e0426aae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aa7a3f78f4ca6db9dd3121231b96231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974dfd5d60fee04cf838391a81e5bfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb21214e9ac81072acf9c47273696033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986a2367d7c116d065466152caa090f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a3b0fcccd0816771ea2b60de12eec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c744440880f30e8967b7edfa6606ba036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909c1fde431a29de209c7539adf8db037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10565a899ef508c8c2a10807dfbba1bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f2011f61fe5fe47cfd78896d128a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21c0c95b9aa6f01fcefbbcc1a647df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ee5fcc253079e3c4d5c5b04df03a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a5e7ffe65a408d9d13c832c86d1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3974113f11c53df8883491c749bcd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c943a7ec6f220f60d23a69cc405f2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d9b173cfef078b938b9e11e7c9e9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d6eaf50ac5a3d750c8435788b3d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1192b81e2a119cf6e3342bd29f81fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad132d3d80acdb9957d5dc7e9344086d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbc2bed472ef3cb06470d63a68bc8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c461d50cb611104c835a40df94547050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7f587f6e0555ca3dfeed8edcf4f9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5155219f9b712d3952cb548e1cc3f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b4bfcb289ec275d3aafb558a735c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c8a22c1e08fb6b27afe7e7ee46f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4484130272b5e6e217e9c1fa8b7b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f999973d66f7dd941dca161094cee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b38cdc5f28f9300152afbd439627be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56840094a3b9ee9febe185e585f0bb8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcc825fbcbc734b9399b0449dedf5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d5cca7d77bdcfb651662c29ab4e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c42bbaa750fc5472b840d015dc8fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd12d0108a8d209e287ebd07be39262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72089176bb7057a17993d44e200c8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d1ad67bce28353685148bff8a4ab164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d00378134711aa1250d1253acb25965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07b63038b27d1d4ce67a805651677a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a397df08b2820e053e4d08053cdd6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442313d16e2447ac4b034b81a523a55668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aae734a281874dea9b602ac1ea86a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954ff14769a33c1703e0bfefdd226d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d731bb057cddf9d2b7308aa3530e4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7504845edc438e8a9439f28127475b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab06623eb62ed8b46add8726c7e829b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622683d4019b245394407c44cf8e39174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddc32261354bebb929d85d2c7d898e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecf939a088e56d72680428d802988276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606d0a22cd4fa94110c76fbc27e25e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6f0299b0db9dd5712b2e9839dbcdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a9efd10c7714135625218bd9c5ad479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71a291ae8c750e54c60c728305be4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c6a5b0414369ef1438259ab164b1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458f6681ddb7247a5721741e31f194782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e4c84dbe45a2e8553a042e0cf29b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f133392f1aa885b9a8d4c6d7171efc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6753bc5dc05a802494586a0c9d9fe485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83acc7ee87326acad65082d360b714886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a44a607652270e2578060a5c3a74287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07b7c11ff089ecd562a82064fd8db388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8650f73622690b8740a077c4b3273bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bd5e4c9925cc694a5f8c7c2242c5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a30cef9d21a65642bfd4ad189b815791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d614e0cd93c6f67c021628cfc13aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76693b670a963dc9b657c1a19e107693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c1e6875d34644e8604a2c74063bd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db33e8ea5906d04e8e5fb89cdcf8dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2003602adf51fd2ebbd17e52604e0c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e1f8aa706ad0a1971707747ea319697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7db3f4f354b4e4c04a522d2b453e4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd021e99c789cfaad84d036a5edb30399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e26d3ac8785477dad9d0017daed0b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099785e1f0a81e0a297321cea52a6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cda003f3c3ece2fa344e3205e126c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50079e0da6fa867ea91e1f310feb710e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe79de8ea7b84b05624db2f2981781104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d52e1ba3da7f349bbbc1451f9a1aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b3b6b86852deb0508d6e7e2e9bf35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee105b25e8fc6b560c97bd053732d7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130313b1361c2ad296f65b894ae9dde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a8616ceeda0b213f41777001a17a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a636f86223961280b108d865cc8a7db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525af4b570d97e8e576cae284511f3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50a23a8312dfc858744f84490c1713112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bc4067d383c1b6c73c4618eac5786113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab031ea1e5ab9f61882fe0e0aa02b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a3ab85866a090d87ea76514e209c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26b59495d19494626701171c3e0fa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7a1ea9c9d06787fc1f0e088ca875d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a2ac70166c6371652f6d2f6627afe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45f809cbc47f9a6b3c87136e6e683119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9bf92650c92c733f6574af831cb9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5193a6388efc4781e43d6c5135b1ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e03c69072d57aca8044c31b2c2134c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f3b33cc6ae2421bf5ffe5488e270f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b64a7e459976836da4f5df432fa3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6c6cb1882cb7775292d4e7fef642a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e794265b354eaff18586c52563ae38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527e0be314949f86be82af4a80c3a94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fea74db0b33fbadb3a972a64cbd3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b956dbb7d11c329b895078eb6a2a91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e381945528b80cf02fce51cece1a26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449803bf0e72c80eac8100a2175f5ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79565e74b8fd42d88a1b6a0b12d37499132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0210dafdee9a3359c2f2499e30c74f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c3d12f7b0773ec9ad3ac220b7aec5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8a7cc07aa4b9be2f7a75536616816135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2a92d3ad76feb1bf3cd886177b1fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d82afc84f628197f55c675ed845fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20401e4f712280def871ca74bc3d19ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3e97d710eb9d0cdfe74565273d3a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0e3b79574dde6d3fbd08309c683d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae1afdf09bb53e4bc5d180dac7eee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b30c6b024262aa3f4148dac99007b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e2ae96770efce14ed7dbf261d6938143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab9ee95aa78295f3ed9b469180faa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82581eefc74c72f2dab65ac50e52a30e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365961419691cf656f3a28ce87d8d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941367d9c9afcd3ca3ad9d56a89a52f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cdfe734f3b24c10461012be7b55bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8c40e34d04c6e9fb1f62ec4d27c8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf473f8ee6f2fd6a513238241863fc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7ba9a5b7d04328545b5d1a8c6d46e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d18d5bb7f281d53bef93f191a2012152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4894da5dee26109cab9800ab82a1fc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5a29e52740300736429c144c75eaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85554a1e5574e60bb0f058ca004558155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745928ad480cfbd5c51302fb73e86b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98134f6a218a3a813b6cd9277d1a6bbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce13d7a67cc90a65193b9a98a1ed007158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f688cbfa15623529e5fa508ae002159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39698727026074608900de8ca4dcad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d364e382e9884b9466f87789ed417161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa2d22228d88278211e32ea690b81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c5ffce30fa8f5f2ade07e95336b46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9b389df9304496d680180b05c22f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed3800b115210325ffb551c28e1c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141276044d242edd78c74e428bac411166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d7610168a71eeeece376725aab750167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1b98c75e4c981add71d64ccb058be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6b827287da579059e87b591fedb0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755b2f898422f5a6c90076611175c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe162a68ea6434c7566ed2091ed526171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffed38f790d29f395fd2f3d2c4174dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83309c65237adf10340774a60e419fb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0303e5bba5d57fc4ee5b2ffba06380174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1cd8a32d46ca151337babe7dfb712175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8770941dea03e76ada1d2724ae40f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d5cf6832206444ea8e487b91fada3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0156b4a1ac3a88b70cf627b64f6a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ff067d15afeddb80833cf8967737179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eaaee6d03eb81484abca97f7602fe180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bee1f666ef85ad88a4f3a1cfee2ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434980d0ae1c7b82f6db310edca11d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1072dec7fa9a08392b00bb58a83a8d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb966e778d0918359ed92d615856fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f4217c195b5f25d88ad93ae1ba5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e09b28ad16ab4ccc827fae4fb999b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347ccd75a3dae8fb62201773a64a5a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23813278b791b6f2fc34e4331cbf718c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c280a9e96dbb53027fa29a87e6d8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de2ce759a50b88c0b99fb96a57db6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7179832212e9db657bc5fb8f2d91f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fd82f7f5357dd699c03fd0a750f9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2538accd7b5c19e7a318967bb245cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36dd4b950000929ff503b98da0047b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b98cff2fb464e549815497657247d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1df9144e6ff4d160c5402499293f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ff0c21b9815e608f56f50653f184417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c820d31422dbda821c7c618b5cd6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70d4d4e882a22d0bc94fe2251c50b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c284db01e8f3e739db8db9bac81c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dfc91b536c97f82969d05c31493d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6d9cf9e15b5ed8ded27a268c441c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a7823a4aeebd2940cc487798d8f6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548beb5f0049e7dcf7b49bd0ec5ff93224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a76a2048c3678a2aca86099cb2b5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f941735295ca7a4556c3c819f979d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d19b778d85f2da8d6afed1a50776c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721b33e343bd1fbf821bce0857a479228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b79c79520b228a464b12cb34455d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ce919d68c9a1c694c306aac01076c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d36daf902da7b82e30282103e50a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d426fbd4511c3784703c363db1f0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16542fcfb04ca72daa23fb9c45159c0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcf4e4724b89a47948170c2b3cd61534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11031253fd6293bf88d4b6099ed5c15935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d655b6df55fc81ac356f87867f40d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2252666d4be6683b489588603088f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21ec210d38bd232de4d3fc87106a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f2f645aaf6ace0f1685982881c97039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a28243a3d26b5a4fc22570f528244e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc876c2391dbeed991677efdb578059f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe0c04f37b5dc7cef19021092d5bc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed48cbc07e1e1498ea42b3ea7c832f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9af7a744a559e18078d0668ffc5e0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a16adabeaf7d5f3c6032572c9d821345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380eed0d8f21800ae83c33a063cabc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12356183eadc11f17e8fc23d411a6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035d5fc99ae1712600e80dd771016d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5107bdcfcf0121e09a39de9742abd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe27066c754bda53f2ee3f4fdb876250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed53dd17126766f79d3fb95bf9429551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38001628061d2fe00b0a1b3e0dab4e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49f28bb4af8b96283ff93dfe9bb77353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed7a0b85f55fff70773c414939c70c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35802cc9ca90677bf04954cf40df3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba04a0b093028378b78b25cba3561f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243865c0b979c9f6a6d09668a8367dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf9cc64d4c4c10152ff1a3ac11254b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc6f5680bea5f703d0f2464f27a82f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047947c0c7ce6c0868f9795ba6871e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41ec04ce5b2753b746455c5bf76af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1322e96931e6f6149cb14b1eb04cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67a1972fce299e105d21dc531a37df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38fdd1e8a7f3eec82c307414e8cf9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6bfe6afbebaf4a94338f64f158c3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec0bfa6d28f957b0471601ed1b6a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8be25c71b23b49332c16fa4ef4aa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d972b090e6f279d173c52cdffb6bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8144319947a9ac2ff005b16b0eb7f4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96a0384dd4a87a9a467d8be0cfa69570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701e4516af5f9973f5a7e50c4c0b70e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c5310555ba60b39d81271446b17a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5333d4c84d5b08f017bf51db16cf5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b826d722b5c7f269895b6f48dbaa3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e949f4608826797e05a536b524e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7f6c3005fae070c1004e97937c92e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c6b32ca202f20626de2a2b8a052377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c270631715900d9163b0377416eec478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea72a63f73836a293904942e649b5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0084d17743186e7227f4d7de0dbbc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d425daf7f0d08415b1e91b55d9a2c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c6fa9e89e4ccbedfb4a7234f518a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2c3fdb88e6ccb809ad32f48f79fcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e968a51e3bb8399a409ea12a82cb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361e312ea29b0be3633294fb165e0be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0123f8bc74a75ef39689693c43a4aab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0620c5780252306b1dc992a6f47287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b52b14063c43d5559b3a4a99640a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101ceda729c7b9be3f2a885df3049b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eab4c2b5bc4fec763fbc164fa9f62c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4451c96df2e89f2b4c9691fd8380a1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabb7c3f3d2ea2a5016894e6be74a1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13219cddc10b076bbbb954490b77eebf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db18a55f0e0c1231562362f4bed9bc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93e5b9d7cdc6a12edb4fd01647579295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6e1cadf65412379b8a2ae9f7c54b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8db721a2057b8ef757b60983753a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf398de1cf52079cc333ba71d5674798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805b6810c6319aa93f90ebecee359a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2585286f1a5a1066653de102b0532c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a56abb8dd19c8347ca1f4030be7f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189edd6612a78dbe6204e278ad5ecd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf1a20543c48b37cc6602d9f257c0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e43d02da538db792a795417495b5db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690abd315659867de00e4f6f536cd55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8b105878a5971b0872b2dc196db55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daf765b8e7d863eb3b23148af781e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5aae00bd9c881f701b9c10ef3998b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c2933958c72f95cf82a9bcb3f08a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d8420c93d9718ec54f75dbb4c5db8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f7430dd66dd42462b3ee7b4f7d1bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596556b7c4bc39a2540c0bb70c2fb35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c0a9093ee3e5b5606d1588931d29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec2a6984c84e471543bbc1bf6a4be8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf53d1bac41fdcc47d2cce0ad6c2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d440910ca137e6f4d5300e56f90fce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ca4a74ea233e76f916aafb665d06d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7047a45cf28a549a8d57d1ad492eec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99813f4738135dabe7c8f09140926927119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861c2669a5471b1b9aea4cc00d9c698120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7b070028d3121ec22bcbc4fe46ab4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e324d97216dc3b8984ddec2133f22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f12b9e06e69b1f479a1c304dee8387123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f716acce9ccfdfcdaa246fc9463f2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8556366e1bafaa67c5d3a822d8a1f5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1678f935a1d81e59a42389139fe6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8a9facb3ce63956ed11d28857d48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96221b72e97b3b16a2e216836ff84646128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac2441c13613bfdffaca376b969d02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb696c3e2d0d82d50c26536e1ef53a39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfd9d6a446399dd366a7c92833fbf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4fd7fe8e8d5643554427ae46bed33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbe51858d8c50bef4b0fadf0c06a40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff7c7070efe0c0c162dac00c5dd763134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b582c2acd576fca5f4603d59727c67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78667fcd7ff0afb636f2e8410cdb9d82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e60945a762dd360d66dacbcea1862137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954859ad2af6e1695c9a231b9f15a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039ba11fcc12afac784345672763ef5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5108088d5bfc4c96ff605e9e5ec0d5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba3ccaa393a5a3a1f81fc0df729ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834367d1cd70ff27157eba3c577ed419142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb72bfbb205bf148910b329a183b0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819988b0410d56df86f54b487df83695144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ed989f3de559be77c3140bd8cf495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5ce1b3f76409d21e075dfc6dcf2e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c2c4dfa5db32a7e2f38d60be1d016147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986edc119fbda978900685acf2ee025148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4dd06575b119eda850b0000a65ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de0960868cfaa276214e9ec8501a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c7e82e8160a72337a74a99c5fa00c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1c72c70638a0dd059205f476dc356152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b75ee200375b9bafe7d5aa884e7a63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68171bf8ac9ff3e3dd204619171714154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266c40bbfcc0385eaef6b70abdabc3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5405c0c486d86ef5b81bfd35373a2e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be01c88ecab947629cc3d69beb634157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e36a38691632b31b8c83ab16cb7cd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83785d2c70b3412f7bb4240aa1f57b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a322d9072f61a143c40c1b367556f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876db9daf76eddc835051a3199cc6cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881f8f2051b6da3623cd2637a2f09d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380e6af59fe59d1658744e26836b50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b814b63cf66db0b1b97bff5dde99af0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68fa447115c52b7c16cd085354031e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630bda66f6cf7690a31845617cf9669166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa55722ca4814e990bbff842749cd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b444143ab7a047b3258d337b9e339168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe286c82ec694e245e94411ceec2449169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dba5a403b0847b3de9781ce5c5d33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8c2ce2260538211e6deecde24264a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a8ee36c41570d87b33b202c4633de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2487a7aacf1ad58b36f62839a85ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73212a3880eeeb42c38b17f802c0ec77174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>