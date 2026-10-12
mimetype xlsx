--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb86eea6facff6c8a11accb6292e901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50db84d4d11a5bb08ea1a971883f2492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b923bd36a54a7f91a2e7f223cfa4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b82bbd2c1c3a67f62783ea4a79f8f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64c2e72948354d54e797928b9880a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac9a9b2cce11aae6fa5634a53e34366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e065c935d52322d3410e2137e546d417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df9fc3cc06e33dd387874332f59fc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c895c78d147d1e268f6a707ab3d709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7693d7e2dabfcb24d53319e0f30bf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffde2c7229220f96b24f5385524aec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1cd8c1436d645da6b8c0579f00f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304ffba812678a02cf9d030bafc841113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b096972fe512e4772d431d09bb56914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a338d333440275b984d8c560b93b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007857e305145371b7af3ac759ffc4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2a5dfdbcf05b3c25d04be38164dd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98f494a3ccef93fa3de4414862db7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e15d884b9d210057e9e2f68191e6da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf69cf84d70aabe7be4987d95c71f5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c37da6d1e1c50173c94cac294c9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a3c1d0849eceb0175459add18dfc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6390dd71ff7f2cda346a1de54f4f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f71f0487d0c640adc47b5d9dc3da224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809eb490da4897b78d608f626825ca425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d07024e3dbf1d8cae9217287db4c7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb5c113937414dfeb5b6c6d441bfd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a911035127544412c690c895cf7ccb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239a662ec013bd63b3db1bb55a64bd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536047a94b1dcf77839e60a4f07d69f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1564b5540a922b256094c87c8c5a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251de2a01a428fbf7f2f4849018aa8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0947e562e5cb46e81d50aac89c0b2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2db99c9fe2c780a25ae4b6a479e06c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23bd6ab924ace4bd9010a574855c4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27725e723cff36ffe9e7a7eb7a476a4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30852313dfcf877d62a8577ab8bb1e6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b0d7f93ce77e38190fbc72e46b61a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e667b108151d5ab9946932967d90c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f0ee28eeec24cef1f70146d41cb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9d5578dbf8b603b73a6db2f01ad5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63bf088a3ed7affc04a79344119c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f4cb77e30c316eb410b5994869aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fc88e818fe7b9cd52feb736c9c12944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796912a3943475f2c8f3c8492c76a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556d974c4e2c71fba1dcaada93acaca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e891d9655351ca1dfd05a69193a87847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd806f7c5a1841c6271407ec5ae7dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50866181110fd348f9334886185b6b3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac740c460d9f080b05b9eaa49fc932b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09a227fd904c28e62081522ea8675151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5238a43555926b081121c051055ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d886707ca7dea81975814155d0f4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7b5e6e3bb86104b6c0fe33779e03554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa4f7f24dbce1b226319b994a0e85355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1c049e0f674a42d595b3fe7ac1d6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ebe2c07757fcd09786880f8df572657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90792c8ea83882e69b07618e4abbf9d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8074a98e85475d9ad250940cc9f2d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3db8746c4c5670666159dbb5e7b2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fce059a0897c26db8dc60950161c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad60302019bd9575aae3b459a37f45862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562e24c32d96343e9f3316916191d5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053bef8f40116453d06912de1de70f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c50d34a0e874863257fc16f69cb2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0887fb1850b4aadbd2fc397889509b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e06b929a903ca52a55698dda971b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea8b50e4c38e7ba08d0ca9bb3ac5c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c2da747844d72342aa7a4dea92f2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8272a637763f01ef3e50f9b9c97b90470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8727ad1ddaa47b313f09ce93f10cb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ec6a73b9f2b4712783d4ccfba7e4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848bcd2f7e6e8671381fac1e4e9732273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d295b764c210eb1e0e7151200f6984674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017b51adb4aeae8f00fb098dbf0ad1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f33d58e8e7e527cbb62188c8f43276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65e9cd9a46f61f8e175c3c5e0b215c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9475b71bef7be4e48d51a469dccf34378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12afb369ee119abbd3ce1e44b17a0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c94eac646d57f0e4e7d8aaac8f2c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530a4c462b2168913eb67a3e07dfe3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b95f2bee09cd2098f1e406e29d2ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6eb35204ea6296a7c2c418ec4b90a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef08bad6427ae98efb7f6b3667c28484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637469a5a6ffd2895b84a5736ef581585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30542e50e8f2c89e0979d3696ba8d01986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d03e43ebbc045f571ff39df2d964587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c954a6f173316605ef4bb0ae5792f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ecbd36fc2428a11f1cf9f2e57b3a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc956de2d3a1486ee97cab81a1c7827c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ed186ab4124fc5639f14cc40fe07a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f96d7d7b83567fd0c250491a3f09c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3614dfbb17d22d8645217e8ef28e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21749dc2de574bbd3cf6b392bd941c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc106989ac386a3d2198ba342e32ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31403dfef836b8b7fc305486862ca596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e12f23518cd873bd38d5b2aea17497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed315b825f67d0db114c1468017cd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31750185df441ee5eb745a65cc23089599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805bc562a62d7d7da08f03d05128e52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116e5752c8f528a1c0a124f754cd781101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55b0806841b045012f1b31355bdb55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db1267e274f1da2739716cd4c53976103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e64257d4e0b77a16d3bc60e4073ca8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638281cf27a54d5e68200c29d9caaaaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52f6e2aa96a1ab960e5cb65d483ed7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494c1cf5bc1f28b73a61dc0a7b0a86d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e79e7c9dc0f3e26b69ddf9114ba12b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceb144ce03addabd64b82d10a397f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0bfa83da905e3cb73c519e5b664db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21cb9bbe963b546cf5e4331e54fd26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d93f38e729b43694e44a3fa234cf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879214ac5f7fb6bc84980212822c36e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a22de4b501fa9ba1276e8109c5f86c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070435b09d5512d7aefff4dcc7ea982115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b51ce684c3db78478da918dfb071116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed67d33079015abb907115111d0a302117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96786f85952d311b9daf37d92392d758118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd4a002dc6bd43d5c9dd47d72c0f3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938a66f5597b5e39b1e2339e3cdbd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699522b55d988dba3e2faed02d6f8f01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9356f7d6c6c7a6b37e5327f16683f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc7169990f5216e97d2140b923d8bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d35a315c764c43481f728aeb0f4177124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc24dfd17e33c7b3d0eb9d94d7f1016125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02c109a902eae742ac4ef2ab65382126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd180fb8cc6329b786c6b382384dfb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb748f3c770c25e2446ef8d268cfc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d74fcd6dbcc299aedcbf760fdae860129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f62dcf7f7e435ec950a14cd23724e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30549e755c05374a85847e4985e15b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb8b3b92294ba7d50ecbda30112fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccfc25cc6e860adf9e83eb570f1140133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62424ebb6d719c4ab0dd995344a30bbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3601fde6d2f7a047b5d7fa986b4522135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271336c8d8766ed83989d06a4cb7f0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc9286300dec3e731d5503c64fa2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f71a77ff07e7dbf255517d0e1aeb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0befe9c3830ddd7fc5cf78bdbc574b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df1fb7a44e055d87cb42c46fb535c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07906272f73fa7279933c805cf9930b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969b6129c2e5177ac73b12931122df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434bc1958592ee1615847dbb440e09b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03fef2a24bd2e6bb7b51b6c9ef8d35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efbcff7f62bf88967248c8b5d80ed1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425995ad2ef6976c371435d4aac5be8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f878592bca5d8b68b859843bcae7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfb1cdd54080aa3076c93c2b8c2aab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d888b0ff2ccfbafd438fadd33cfd9ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12d96f57b45a2e01bb177adf8fdefa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a45a6d6c5f348b736859ea9376928151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb984e097af4eaf503875ba95e37fe62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d92ec68d1ca8dcd1fe3d4bc153dc4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b595d966c612b59fd9218a077301b06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076f339c239501c45745c7455ec0131155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d64e7f4c2566fd4b85a6cd99eddc0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07209c8b2c6f1dc502c0b48804d51094157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf2f049974c0477f634f40ab5d1ff5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acddefd351946e4e1d638bddd1265b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c05626a268a28bfc755a5d46c6d48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e12b876f96024b3e8534193de15579161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58673b444b642f8924253ef78aa87dd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe294f569c8e8aaac32d245d6d692dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b77fc15337c202a90026bc1a147b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d67c97e476c105baabb2073b724bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed45cd89d0719977309e16ce68f6f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7bce14c2d17175d4e00b2bd1bd0cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca913562daa7c9e999b63aee84ada8c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d90e2284c1a9c2ee23a5e3227cbb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6238a1f12cf159a81d238d8142cc7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05740c8a74cdf018dbf1b633b9e03be7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d6c1dd2418098ae956f3a4f378449172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c437293890535e09a3b386f47a9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd72fa6a47b7c66d549bb165390737174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22410de997d3c6a75c528c98bb5c259a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc23e0c9343deac6b96f9d742a6a43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20809ff7e781c8094291d5e91e151cb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f981603f79647af0befe9a072d2c165178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804148e6d97712442b57a1e3cf5863179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a378017e35b610c76d140a07e54f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bbb4492252736117e74daff4a9db5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0dae4020366961da92f8d1ec944ac182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822357aef5dbd5825a93a96fef31731c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5034e67e7b9704ac7e9e4eb5c38882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c521dd7fd956258028e2fb30b42673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad562954187bc4ad93b29bf8c14814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40562c6ab094c0c6b200229bc464158f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf661e52892c61e2637d344f793bacea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720569b85c466d70fd089915592d017d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000490287a9e9a51904cbb0334555fb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed292238ddf1016650e2e50cde7e0129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5107a6f9c214cc6a0305e847fe594ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e565e8b59c949b273e8e31406713811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f89e97b991258f45e964117024a6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa38f51c6c8ed38697c04fdd9d05d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c0e072816a3ab37735d534e2db54e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6745642815c3b098c5d00629c343415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d54355e65f75c0cfd6373eebd39a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09f5bc8b8262f6d03bd9ab549f6e2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458aaa4b44a2734e010da3f86736a9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3b68526c8e32be890b7d20561187919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde2027c62038c6a91e517909b5477d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad0eae7189fefda22be6ecc507b06221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d8f1552bd8eb801ff79f20a7ae9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166953794bb7b0cfdde9384cd518b2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501509077183349e3ccd30d22d49de624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7893e95b22f6fe5af666644c2fa443d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5ca1f6605b8c80105e09683d7210b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f0edca6a72a3d13181de80c39517427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58618306ba1152aab2350f1c1531691f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83991937bfbbee36f19ecb2af62f06c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f205c40a78d2a853b904ec1da84030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c859cb64fa703194ad614172c94c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf330854eded7fe4ae9930b599c160432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6786e204fbd1f187e14cdc2b5393933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3306c98dd99bd9419d714410a0494034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbfb15406efef39e643468a4b25efc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba2b23e27be25a97b0575e9231587f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3d754290f9637602ade2e4b6c692a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891caa3c19f6935d8b7e5ddb011cfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d52cdc3b29bd4ecc0d8582e8ceab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56961b3348042e24c36c8cdb6d2af940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e2323e300de0aa0594b21f220b0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fdd87998fe07e11ab83b05b25c50742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ac5d8e16e9556a31eb136f0d55c5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675bec0433ea4cf82c6280ca4fc559744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14d948a59d8e87b8de4e93d631ee6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699efea4539d51a87127e30f6ccbd4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f2bc910e6d708c3d734f874c3ff8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a29c905b27cbdd898619dad7288e0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a76a9d895a5843aeaceba396a150049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4de174280029a8ad72e9fc6db47a1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed42fc7a1ae38e1db6297f6040539351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469badc3162978ba29c409d09709527552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3ce2b9aa8cb1c6108a4ec3c09d29e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad169c24864546ec30d70b6adb84303354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa2c22b16b118566e218544a83a6aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacfa8ca4e807b9e710be1b91bfc07356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c2522b6544f2ce94bb6a85eb9830857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261bb4f26341e89899b3274c2492c6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b730d28da6af263ebdfae3e0ce88e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b26e20a1a8b2bdaf9aaa0da1f3300a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f75e8426980ceac514688863931d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d23243f2fb3466794828cbeda026f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa8073feb615a0a9ce68c860ef95b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c341a88865991afd0ca2534133b2dd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee65c7c7645bd49bde1d9bc2b3d65d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578ac11a587b50bd655d7f278ec99ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d0d386b0f0633d8e02d73272b127867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70c0f4ccad21620aabf5874b2741fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e59d5a1ec94fd0ecfc5e05d969929d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f238174a7d1485ce637017b4f24a41070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c93e1eeb144de8ac39dbcb7fddde371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3baacc8f16e60193269ab33f24715572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d492e1b7eeee2b3c6c041bfa90194f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6261cc9f0afccabb10eef9ec16123974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e54cf78ce26ec988c5c036a052dafa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae361528ba483ddce6126a38fa5fd6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b71987614f9d2e3e80a2746c53d9cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de53b8bad271df996cc4c3dcbf94a2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e392bef46b8ca2935c024d7ee2daa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c11e274bba6d010352d3667a9e26a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcbf1297536c78db611d85bbd5f3ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003617b8136ca157433e907dc32ce78182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce37676e036a796f203ebf43da119c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5411056630203e1409cb29e94b51b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b3aab96f0ab77852933bbbab30e9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb25cf67ab434c0fdd78995e20de6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074240b3fbe823cfbff3834bbdf18e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dabd3905d77ac5840e03cb7b056e7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1fc93ae1b7d599c7b51db65c2fb0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163c878707831d1590b062776e4604490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed42d3589e4662277a876dcda1d77791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9693242ae03ba1b89c830b15bcb7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928f0dd329a9caad3aee182c3329f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf64bbd32c18113a0657115eed447894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1ebef244112be9e42b8f0c2984a6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b29299c991443712536065c46c96e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bad7024e13f1a2550abc7560bd7b0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652f6d8bf5dd241f2b06157b358e1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ffbdd7647866abbf921ad8328595499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354f899ac5e677e1c6667010b38253100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b98e25d4e2b77dfce7273668452dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f9ad289276dcfd52ac5ee7fbcf640102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a2e9d329be3c4135de72149080ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099834a468c0c38101e16b15be559fb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5c8286c70194d99011dd5a438480c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42d92be22b95b8879290e3b9df16f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc03d8d0a2673334b0553282273329107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6d36d9e2cc4f6f35fdd3cd4d9fb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a2e7cc61d26a4b371e34c5d3e4fa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44610929395723b47322a2fe04c81b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0733de0e75eb79e4044aa28f52c7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82abf89d93d599baad7478836539a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208a709e8e0056cff2b645cf02783eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01935cedda4265f8f4a0a1b2850ef808114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164bdec2f1e6e0c1702d55d485b256d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc74bfd478b8216f1b91a9c99f5688e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c8bade5dc8c4950e90c64ea36ccf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb36d3effabcf43dcf841a45631f1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d498d75856d5797e654bf8bfa1267119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c48bbc92a55e82a5925c02279c40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aea3c430e0a59b8dfd8b39287b13bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdc90055ec564127e6e2ac02a95fd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef09a593853b5d0933b5d369294e65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6043edbc29a095fb9ea7f3d016e39d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8d3d4bb160d582f43a4d17ffb6350125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b8f3998a57627e759bbd7869133b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416370ad7ce802564dae24b671c1b23d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268d8861b0d721ec9c3528340949bea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53024d57ef26529a27a78b122da184e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572b0bab4b61d66c9a0e6c040a47744130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d56a021155ffa6eeacdfba72a730131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cda65ea262c6ce6ee344dee8d23e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e79bc1e71720126b7e206bd9e4727133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0392d3912eadb4275b17e774205dba6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b37618b019442f2cbd00314e7c187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b24515c1f8a26c5367a427033a1597136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac4260b5670534a987761895e5d02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d493432cbd1c5c4e08d3310d41b21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78bc97ad798c214d65c6ca54dad768139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb71be95ba2844470fe1178084b5e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d843581008eb5e25923af54433c44c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de113e6b29dc5e6de2d3960a3680f4df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a461642a011c19570d64e8af0e6274143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f231c8557fbbc43b6e68b1495818058144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335cf775b072309fbd193b295a3256e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba710410146d26e24da438827e550cb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45ed8d5a9f530166178ff67b39da4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477973b9a9cfe5a5d1111cedb9b573fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa801fe8585e37d046cdc150dd0a73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620be7c95a487edd9d4f31d35d7bffa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db06983ff79fb629a7c6c838e27cd73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdca6cd060e5b5d10ce5fd035fbc63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc20974fd1fda4f55dd4f9618f27801153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc79e34a768fee05edcd3f006611466154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17900f270f7410d9b804abf0f5080464155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7a6d66b7d81eff68736135be7242b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326599980fe82731eaa69040ade4391157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d32119a1082a5c4864ae23ee43f8c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7228bf4082a47a381ad1ff9e39dfa32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b2772f15d7a306f406216d23e2c24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868370e00028beda35895b39ab3c1f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bc419d26bc34ac8a63fb794aa58fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddf487b7e1ad28e51ff596b3e100b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b36379806e8ce28cb0b8d97f917810164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38f26e38a424a4ceff7f51a2ce3ab5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297eb017f047e49a76ea531306c4b58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708070ce91d1329d532d6f0905f57fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281abbcd87e195bc1cd98e4042e9ff3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbadba11b31e5b4d9a3df129331e99b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b43eda94297e5303a991e38f86769170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1caf6ad1c98de2edf9b93870faa554171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d196d5132db2026eb62735702f0975172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545ce28166cbede6e28283da94c1b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34896bcc7c8fcb1cb71ad7a873140174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>