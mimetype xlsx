--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208add49dc28ebf7eb43ef601c746fd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5ae641208ca8446521e722cefa3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a9ef2b3dd06511be73baa916738a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a3d4bf87df1980d4f96d9a8f57b8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662a4c8c27088ab1503f75a491d98695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bab3fbfd38953beb3d5e208e5aa1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f874da5892315db39b519a2e68e617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39be3f9f67d86a0a8705616c2afeaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762546c5ac6aa547fa7bdace50c409f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdbdf40ff5beba81d638eef69d4c5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a8175300825a6456745202439b2e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcf46d37d5954a544290d91f282a6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7db7009ce597969db843b2732320bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03e05f07150e9191ecc03693c06eb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313655283aa782ba4e8ccade16fc81415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0cc16fa49c4f34f6d1c92f6c3d3d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02696ae67e75b5fce85957ce204ba9c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262406108d05d638c21546bc0e4aec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b939ec9cbd1a1066eb1ae0928f1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b15ec5af11924acde7ed9bf5f01b5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d3f06011587da21d4190bf2f216621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157defb819b9d2f1436b2b135f57fb5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235a041ac499384feaf7e245eecd1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d10359bccfe1b23556ec702bf957824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc07ea95033cc4437b76368dfc3c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ad4acde3a89a1021f3f9205c0c43526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0dd57b3cedd2efb6236a348e461c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e871a3d819226afac5de370faf415928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa8961c97a656f0355211aa519088f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391d24ef057e359dc4fda66cf2f56aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ada0e23d542ec7f4738b44a7429d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1596904c0011388db7c79f67186c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01587b77f7ceddbe145271039cf494933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a68683174d6d667e4132a78d80f8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586621b07cf90ffb1017d667ea1ec3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f3b19eecc4b0b6ba7f0d7deb45fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d267f41ad3e851f1f443819bf878aef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1f4522636f727da68dc78fd981e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e04ceb36821414cd3caff1851eb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba39db90365b712e90f3b497f169f3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b7704efe9b72e55fb3ced0b9366d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187b74f3f8b3581a240de514bd5182142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65251ef842538686119f8740520c4cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0452cb54afe12d6b9694950dedc249744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d2388b61ba2a89f5b47022d7c75245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b7451c0dafd662bbe57c38d0d2a5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d884c2f56cc3c79c8e0345751370d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6624ed87545871fb8ccfcdf1b25d8d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03309e386b6843369ba6cc5caf5e8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59c07b5d33dd7ede223a74606bfdfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d744741dcec5257bad627155cdd427951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456744305010d455d30d6cc2f94de8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31d0c43ed2018d1ea3f9630b3d58f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784dab13d68d1b17e8b3f7c63d8e83b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f797429c7fe36f65934eb83109cb1c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea19a959d04867c6d6a81f4fb031ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa8139e7e652a3b7ca5fb1882b47657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dee514a543b63a36c2c2bb99d531e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092f223bd16dc907583ada756abea8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a884ef9809bec1a2a1f43a35cdca7de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef392e26c6bec38c59c70f430a78e0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3796473fc0674a6bccf6eb9ff7059e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb11e9fd5148410c199aab0f2f3641363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe9887235d23e770e59dd006ba7ad164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3b881127a35ecfa629db38e61d5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098c521b64d09aa897d0755e7608b3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9a2590bde5f6f41d3b8fefc34b88467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3036a80594516e866a03cd5fc4a86368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac94bc6238f506e25d1d335290c96f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e3bd6d47dd696271f0ecc4ecf116b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a1dd9aa6784d0df3c975c266952c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30e458cfc4ac9dc812d1c96b47461f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0b37ae1d90a7a6a55af2587655dcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8ce65516413124da6f7d9204e31ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80b8f3b4d7dda0ca05f3c3a39eed7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f4265b09c901bc171d3b08e241e8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67940440b85dcf84599b371c7b5fa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82372ee6415453c2dd73a825ec1338d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cab11d5903313bf8d8a0ce6997b80f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ae13332dc5c4dc2b33ebc092c582a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcca300433d1e2847f947796cbfe2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bca2d19bbd60c36ce8c3e32925ca382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d6939ab974918e5eae0b8e4b5d2f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b7145f21c4ef899cd1f1ec4f077c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03a23f684677a424451a115847cb0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc2708372a7e5abb015cb6fc62d23886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15561a814174b6a43cb1c8bd6a24b60c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d278a279b03d27289d1fe8ac6162b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a4f8757a470a1fd6545937e63ab8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2cb482203780cbdbd748fb59ae93d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e114765aaf2e083ff594556ab3af3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490327daf46cf0fcdd6031da6adb54792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9fe0fce2f63122d24485ea777900b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bc44f06ee451c61f9222feea7f5cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ae5ef3ae51242f5789f4d2bcd878695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d7e964b681e2189abc80bbbcf295c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b6ad85b7025f1b29ff6c2e7c095397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513c23310f3e114a6a8dfd0545571a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e57d6fb28fa5373deba3253ee87099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbc156e140b3a8fdb66d2ec406c6d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1189a695545047940602012a41e00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6e20527881b3fa2c0cd014a515fab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60752a2cf9debd1b11991fdfa155a3f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4778bfeda811a0d0ce862e43ebe355104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637a1f1bbdc0c84657cce37a504a3ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42e09e546db334cafd8f89e8ac92bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5a7b8d69d96fd871e88aaca79827b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68085697b3d51b66e5497c7ef15ee7ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba293e4d83f4faa5804bfc7889c6de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95580ef49a91745150ae307b45241e66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34341939662e572f5a5aec155a3b0ee5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cdedc0a6382baf50c0d4c76fb9b36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb48c28dd7045334e0a33f1d39005113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1107b93b413044e67c94a765cd5b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b123629e9d9a625f29a449f5f151ef2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9096e9f623543b888ce99f62f50e888116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd42cd4d93da0a906c73d3d46fc88be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac5d5d7995b03f9fc2467f1712135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3232583a1c9b0b68179ac956283ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6e910c7a5d205cfbd913e6bfc4dab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aa0fdb643b8a015100831be0c6ebb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe38edfe1a99701737f0164ca0de47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a2a38a3cdd88f22a34485c89d94b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07477c4828142713f9d40b7b3c04dcde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcb40e4b1634b38e1b529d273dc15a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabd59e71bcbf8ba0f2f7dcafbdd720126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc40e19f09e8dafb8f92db433c770e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a33e458fcacc424e8cb11aa28147c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057279f9a8c0d6578b549cbe382df243129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1a592013c590746bac55c3b8c2ce7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c433af4f846556e5846871f1b32da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7215b9755ec3c20a9c03ffe906b5b40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6831076cce12576e5edbc3c3107f57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca25417734e7d3d86f3116c63174cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a542d48608494d95d7b3e95764fbdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b0c9acc09514328ad7957886b4fc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7327248e33556a070a1c755db4f332137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17685b6da12da4c77f9e923e1d8d27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58150f1bf5bd469292d552b3d5c95a2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fed06a55e0a8ba929feb12452bb853140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eb78aa5544ff9421aa8a6b6f8e8df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a450545a29586b8b0c13129199e5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a619df743a73b779b7698638e27f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c29e48214d2047053b44e99ee3aa9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852e67947197544ab5da5e28d0f48be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5a084c1f0e2a2dd434488b5a619e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155ebc0e006568680289b25eeae7ebd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b663ffff9fabde244a679b413e1a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b014d6c385a995adf4bb864503db3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb3b052a37d64fb9605a87b460833e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9945c4db4f79896cc626195eed1e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0c486870feec57d69d8ebd0ece9c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db2a8178f04133c298ed9678d9a16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e2437095374441fbb0686bf207b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad17458d1ac3619688e1a8d33f3699b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf221ee033894809de9bb47b027ae47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298305e2b30f26522e533e864359a78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3a402c3c394b8c088d999dd7c099e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e02397cd59b3d4bea90d3ab72f795159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247880207d20ee6e93572206a9bf0a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bce33268045381529a089118a4e2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346fcbd7d385f9c7ba32e531c9af2c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bb6dcf6aa3822547c87fc1507dd93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a09121a04d3adb57d7b0880c5d41dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca06b099a5b39e68a2e5bd39a4d270165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747e20fc5e913d3f723fff9eacfd505166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cf9a56cc033693ce196ed73215d1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713da7337c2c9bde70caf03ad72a582d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c6123eb5dbaee1532f21c65ff7e4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625fbb24c49f73b711bf7519da434dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873bd01100c35b3fcc95ac0942c4747171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf7babf964ed62fd55c9b23996ee8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b21450a76c0610825567ba96e5f4fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e093df4c5630c29f6ba38f4bc2a0c46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563204b42be45732b26bb5e8af039c5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b463e4a73cc7e72b2bbf26c5dd92f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a1e43b135da41a60e55933daa4bc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536484d6bc4ab8e64573d4d771b9cff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401f02ca243f103549140cd974d1b7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833d7472e20c903dca86c5a63735992180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499540ef69cae1c1d144084b3c3b6d8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461d6461959b0a4470e35db9d8257772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec695e4088373161548bd9f701708243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d017a21dee6f233c9c77a4ece4365ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803ce3347cb1c09a62c2c93318520735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d99f44b6b4d50ceb5eb140f0f238b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2492b7131833662914ed7995825ee957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f919a9bd303353ef14e4c0bc4f96448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336cbb8567116f4a8cc68eb3ba577919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a063e93467f4bc130d14d07bd91610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f65444570e88885279a009e531ee9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8165d072af7651cb636164f2c70f2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78182f30a7b14b2e3655c013f1dbfde413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd58d25e9ffa4d4bd0862edb28c5b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928112d405f304c018544e7cf75bd8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506649f956ef54dbae897a7e7251b6b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a90870756e40f498b8bd1a58d29a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45484518627556d8066df2d338dd1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689d06ebb1321d854923714f3e2aff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba1deb784180f3e244006d343dac8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e015e2812108c155f7e6ec2c32fe721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15830496b31cd7d8b182a78491abf17822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c78de387aac776e799f3b4f26857523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4d2a69ee27bf41e9eb33f679ef16e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974295dfd1c0ae01080d1a4f43c9b2b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb730fe7f3ae40cbd0aba2f06728d61126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbbf2f61a98d01f22cd0f92b05675827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ff8f57078dab8833e9bde247eac928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eb1e7ab6aa06d40907ebab71e17f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd7944b73495a961c8b1cc30a0c4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31681d812602b9649355f707e4f9ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d32301c0ed7e9b94c394df033e68032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef929b6a2ad7b9355b40b4d8516c17633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2b71722ec1c8257b4253ec99a0ad234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8df732cb69dd96752589a8ce0143b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee89a5107af3d0b04511c6710c7a0d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bd27705b99b847d7dfc8b1b8fdeae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4abe0c5bbe4f9cdfc31d1ce432f20838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e0db53e16e295eb9a35ddf05157a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e59e8b25b24fb10b5ecd2ecf617c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0ddcd7e87a6d6cc716b6437f8029141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9706524fe30279f4fadaa9b46199242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e520b663a319fe1ff4d871330f3d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3488ec374a5d699b219007c1b16949f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffa5ecafbd0724186ef47ee2cf4bc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def3a45696e2be014fe17c5723af2e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ef6156a013b93540e35db03250c0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0c637024784473e46c6bb02a9c80148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8beece6e2487882838e09c2c19a47249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8ddf30d0a037abde059a5ac08b83450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d2a8e63f7d28986a600f05568a37f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca975ef6e6b2c28900b49036d09b40552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fe2ddde7e1deae5926c1158f7708a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b7186f0533ffdff3b834c7b92e85354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb9db2b2fc2a233f42fab25cc6b63655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75a8e4826d7de737771715d2649f9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362aacc9dce6296938a07f45a1ddc1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce4b222a3408e5c5f95b4e3c84fb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0cd15bb48582190c4d134ab2ec9ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd2848499bef822f05894420f0afd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79c7374ed620aace623a132cc9562161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cd89c3c28a255d4965503b733628862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab85026a8082b533397590c4e7c1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede062b487f842439334db085bb6f5cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e3b11d1e2a5009492d9e5eff346fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe560ecc231a97608708bb7669d33d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943238a60dffa9a362ac621bdb88fb1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0f23c7590ba54e8f46f3bf9ad95f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e8c0e88fd1f3ccd5e1a26f0a8de4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5590c1b4abd0b4773d00f6bcff0d1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32551612cadd0bfd291fff0c773d2e1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda94acea7f1e95f0de0802c220069d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6865dfd6bb0ad75bf14a051c3af5d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e873f27b2546a918935e5c8e685e59b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be062c70dfb3cfaa70fddad9e636375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077c1ca74c58bdef18b78766df1e2f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ce691c227455fc7980cf348d0109a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4e481070aac33299bbe8f6adb179178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837be1961b6a3c65027b23d603b453e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9ea6bdbd0cbf0015337ecaf27393a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3659477bea19a968684f85168dd0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd5a2be76e86d508722517cb4aea582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de078ba37be0a64a9a71aeae5a89149383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab8ab978bc64503217f530dc3d7ade84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253ba86e7bf992c56450a32d5a845c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f640948d6b08b079b490ac5a063686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781440d8f529e5ed9a8739b11ddad8a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518a7b130c6aa829df01b69f90192ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc0740734afee4922fad5f5ea8e9ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06872cd9b5ae619897ee53350035341c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeead8a5f6831058b1bcc1197ebc86f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa697f2ba0d51358c29b8b0e8542f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc8b835709ee4953ce3f8a7c4b1bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcada8506998e5492f946f28dbefd7c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2bac01a00b96b15829833a064b0a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b3168e6849a8bff133f38eb4c7cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ecbe3122236c98cb7efb0437174e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f79c825a9ca4169f52b905e562b0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab24b7b096d764a6a1564c2ef12c2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ac15459a3605c7ca1cdb7785949c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc66a12d23555772755c71639f1a998101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510d3cf3ef116349935050259a9a974102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0d1eb2451e592b3eda990a76f1042103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2eb3958dc4bc6bf2a39042a9ffcd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379ecf4212523fabe418975960ed087105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0584a8a2c2ec8cac80c2b600cf84191106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ca24e0fe85f987e75c4b6c7569ad5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609600ff5587a6a25003aa9030c67f9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72e03d5d30e8d7ef6a40b52b5344c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410771358f2f430e356e5e38aefe939110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790ea6bcca9d2a64769c07523056231111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ef7116ea05107e279f6e488a0a6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41fb2602e1808937958b0c89d697bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a174f6313fd89a412bb87aaec6edb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d0158040c3a870dbc3db4cc4a0578115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701224dac458920dbbda445a2c1edec3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4551e94a22ef8d9171d8272d6f207117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be14bc18e8eadcf53dfd5eece9094e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734a3f66be798bce150c4cab4f738ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00508e758e74b5f90c1c6dadf0ae4ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448b1d7ae4e5ebbe579a742319d98da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73001e12ccb7c10c961ae2558eab2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94505a225008780236152955aa7dc1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb33f0da4d2fa152cee6b175fc3ee7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b435ca14e81ff6aeddbb70b3d139190125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc59f1e0cb5d13433aefb6ec8b3ee69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a2fd0a975b58718733a237697f05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119786b8ce1c1debc0dfc036201f6c97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7b3b78748a3da9337dc430f333614129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa513a162f3c332cc0c5fd941d664b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e9a3d043d354110bab7b08154e0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97025018f0fa901825dcd4adaf6253132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa136295a77cb9b02893e967133a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd9304f1db19f32169cf2d3d0ff3fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e697aaa8d4314328532ad35499d28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d064d00dcbd4a5b4293b2f09b845692136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221ac0b4cf9724ce3c002718ae77636137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762d234240b6b290470394d1e5c7602138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4b9ce555dfc41d7cb340342b3e4d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdef29cb9a5b618b221c22bb64a64c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121d6514d9ddbde47eaafdfb5294fef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8708c56f7e09534e491d2a0d27b830142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70247f21cb8c0108aae2eb6a7e030a5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981750ba2a2cd5a6a299b3938ff6b41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163461f42724794662f6e80b86bbb3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fc1f26cb0f80f4ea98282c3b21769146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470adf8986a7f6dbad897ad089c34d01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee104b4bd003f604cc253af3d4cc6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030e47c934fb77ef467a434abf244fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe433b2a6540dd230a807e7d19a0502150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab43952d0d47cdda99d38c0926c7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ab23e7a5deabbc5d7f81834fb79f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bd75145e92be3fb497ba21e28ca50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee4e0bec521388aa37bf2bee9d52a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feace64e3f363f2829f217a54c9eaaeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419da6e7e9fcd44b30437dc55f665e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1acf1f69d48cd4000399645b212248157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a61ffccc3b6d9007cdb41c2861a3ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a16b1e947588b4c4ed56c1a951c6bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1d28ebb995e349af43751b1efb21c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e19c2db7eaebce30e5e53654fb9dc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81f4effff7d739251f6a221e25992e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b90d61b1713f3968908a55ee486316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead98f6ba5d2703c72eb7be1122ba52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dca63f1236e6c9be718a4af83fa5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c314e33e0ee7a56c59c810674cfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe67c3563147773072079711560594167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be478bf181c3c5eb975b2577b52dfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0135d4539a62b3260c3662b8ac8d64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a397b113a0de9623d22cf3f2751e983170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac951491ef737462f3792ce02a1e1dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba322e877ab5aa8763a961a778833172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb3e3338a88b259afaed1cb2c2c1c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482283c5c8218e9a508a2a62b626de1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>