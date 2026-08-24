--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba7bda511172686b75b2b983151b091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafca97490a599bf31fc8efee97ea1a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c63850f22de621916345718a3788f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44570ed8e68eca593d88a097231e18db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd898899f55c5f277eb6cec157561a2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7158898892ff68015ccc354ef1cb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eacc483a3dbb4301b8197285af2a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87109c1efeacce741882c7ed219479b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf229ffe0ab85f68303b43c8545a13539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976696c8d46779d2805bd31f289bdbcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e3381bfa91887bd1bfa400cece65d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fe1f7126422d546ba3456024d0eed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66472b358987d08206a62a327e7596513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b7e27f7bece13b148fd1f6a91e4f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04889c0872f9c5e18d0c5d614ee98f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd8898bd622f5081998163c55063ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d86d72966d87c2d1baa09f434c72417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d636101e4f711fb8dd9116669233afa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ac3e46c8e0a0d3eb61506d2cfdb8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77194902281635922c94c11997947e1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817592a9a0a0b7d99c08b293505e37e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679b279f377d205f633fc92b7c331422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504129f09d4f2c852e6b5dd8c1c126da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286bd87a0019e67fccbd1812096c4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138c473cad130d89546bcc2b189fc9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f03f3f2506fcabb56a2ba05c039a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faf47bbf062d127a7805d04131fce227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04541687731430a0fff19896b075f07628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de6a651137ac0257f116dfa082f29829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ada759f20a4d2db6b0b4e27e9ae830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123443caa935324c7a2a717c94f9e5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9fd7dcf71c0e55603a9092924133932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459f3c62241c1831cfab89632be0ad633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122798bc8daeaefd29a2d35b96d57d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e872f95f3c2e2ee48bd960cf52a89535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a3698a240229cbbcb61043e18412536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a309370607c7415e7316706e986b8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c15cd76cfb3c8fc0899fb1f40347ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa80427494e5f7847085a8a237695039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a089917b0f4bf4edb80f272bffd1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1184f651b4104ac382e1128220d581b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08fd835111cdb9956acb668bf3cd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b5c92abbd1ee6b585690ab0a8322143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b675146dad0edf03f6dafc5a249fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbed997a10abd2137c015932468ebfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd385bb933158343cfb1362115540e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251b4d97e51f5caf562fe7994611c8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cff81e393a84c5b8b37a52b7b85feb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15768dcf87ab2b43222de7445d26083849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43694acb51ebdc04252d58c03d510b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89de4f98bb883c3f4015e3abcfb489351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf486d76bf0a88490b7368b7ba98d53c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d22f31310abda48e8ed50a0cb229d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0601a218f8a7ff91dbbd26e7f97f6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83542593230fcc2f2d9a8552f92e6a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca6128644af4ffce78721e3a91e74c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cba83f8685222ba058c68093aed8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd32aa4c011e7a6c64339f5e44927b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079dd22ea7d4e7112ed26b5f2569e4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09786327581790362aadfd063a99c10e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd2dfc10b21b565f4ac5caf1d215b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944bd00d0ced14f91cf09dbe33a861862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b643f1f48e32f20c58690346f9c1b7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120776cbdfbb41076c07c28b6d5cdaf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bbbadf4b8c7549a57163eb1e7263665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d078099fa0cc44af62b2877408f7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd6fb121afc371695d39a5bf39c6e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685521d298bdfa9060d8dba2c614768568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc10f9cecab3be2bccc7f0538728969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b577eee1a5cf4b87403ede3fc1ba0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbac988b5e38d639e3af8a68c9acf171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db1bbe9b769de4f911394eda1a38bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb23a903eb32ecfe169b118d0415de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460bd8afe20bc02377982a496e9a68474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918ffcd17cf50f5b990f3b3ec9df70275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc8fc7984af18a2442e3b88310950876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f5fff14f96bd412806e4682242db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4088a8ec40c9eacbee4fd1d8f4dde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe93c72c9a9e60cef690c3aca711f8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a5c60cc052a936868859a8b6046eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c9e0043bccb2e212b4887282b86c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a264688b43452bf507da5ca0c22793282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c28b17e309f2f93fe5fe67f0f2f9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2b6670ab321f683fe7ae87e70b0f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6f202bda567018e56ca8874cd73285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443f36f65b596214ed1a2b6daca97e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f466a677944c47c80bb1235402d0e5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8d821d43e81a2973b3304f0a8bf4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a8c9988dfa8b62796a524647eede389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f3520b06cdfbb207fd9f4262bf35390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63790020fbff3328ec379be008998b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013b13abb3de7997b04b433d7b115192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446992d31f8178ab162b62d045d92e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb655ecb52f31223fcb02a781d3b8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae67f3cf31f554df03b89e447cd66fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d856631e2bd71839265f02efd351896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1124a99e4da5bc62c1635e181e6a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f13d5b34aba34c7269e718bbf0f0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3b807c0caf78747cd56e7913c877d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d924ac0cd1e23c8499e0d49b0e15fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed559b47438ab7cd8b14a974e43e75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5478a8d3d3839edc50274ef9ccbed8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f241be44698147d5fd1636265fc9ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf88ace6ce30b77e20f3dc82d6a2b0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb177aff5af5370168ecea972fef009f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a3d11af0d6d4e8c762a22be09f56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602912c5a7955eedd745e6b33a3355a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2101111f2e99dd346ed653a112fa0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7565aff22f9610bb864261257fc644109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec61a34816f5816398e924af85382110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311a50f7865bcda6b196f1c20804c81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e6fca9cf549541fa302acf4558916112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bf1a217533dbe9a4d4fc31564b819113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746e6986b56fbbd8f0bf1c084d25792114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ab234bb7a0fdf4933af7093955d2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d70bc784f5efd41c9e53beb6ca0b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba024c5e9ab99604c3f2045e3970f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eeba069d905b8e38ebb8ea441d25d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636650cc1f9a41c917a3a120b00e83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b54062a065070f305f827d0fb0b1bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae61d133f0c5561e4fbee49c326d8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e32d35ae43f0f695d863b0a808104f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc8c324329f43d97dffaf431fa31a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67348f3987a96f26f0d1aa48bd29117124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd1d7f66437ef2589628ca7a4c9589125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbe67ad5a31f0748ffad48ce136dcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c48490a8ca7da2ed6c54c37a8be6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c201d422edaf8cb4cee967de1e1d80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedf3eed68d6e2e5edb9428d7f2e485129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ce06590c8edc37b8a302945033377130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a779028ea3ed7c053f3b63271e23a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8562a1dd9a3d51e72505ae9f30fe0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18631b90a30fb042404794f9e6d4d2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1165f2df079d08759b33993038868a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9cc399329357aee05e3e799176f24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1a014c07d4d390149c367ca62f13c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310763c87235238d8864a826b7c5cd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be860b31baccc543a3c2a53745c5761138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d237e5c091b4085622e71c93d19ce3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21222502c6f958c1deba88fa635d3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e49b8ac9d6bf15ce3a6a47244e5e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340e039dc8b7ae3275245ca8920840c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15744745fd5673539e2c4d48781328ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25125b74ee221ee7511673ab8825021144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a6b207e7f9e60737a9002c198a495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9e1daea8cde2d82bdaac296fea736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4245f8459b39a8e82a4a44baf2034147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43321b7438e2afdc0dc6836614d52fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b71edfc06cfc325226de53b90b6046149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453765e1618d8b98b426acff8d0fc6df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907b2eca06fceda3ac20aeda31c1723151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb03ee7cac19ef6b3d270004b9b51d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb1a55ac161f5d296f75eb342907b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702da873c3c288614418874ac25f93e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91b762ebf811582a1b2bf11258666c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389736f7c7a0a0fa2a556cb0e50e0386156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc09f7c2cb6e1e9e96117275f14ea7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178a494c305507c2ccddeea5fa5dc54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330251afad90518cbf5d91effa8cc07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f76172489a00bf05a82bf2bee5fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261b0c1a8761350c9a5bdf264330e8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe2f59d3491d8d42d705f48a8a551162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2383adc3d2a0889ab93209ee42e3a9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2ab7f1b7bef73e144f51ab4371dbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf62899333338c156e5402a3e263279165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafaec917644aa66bee82add8ef9a50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecff774b1bff0bb9bbc7e5af78c8b64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d189412ed292c91ce718bac52cd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c366f9313a12e25c604331c52e4d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03bf3363efd5437b72cf11d4bcb9a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259786f1cacf7d8f7004d3855d3287d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248ef71e614d78746547ea8ffb0f462172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db87d68a53b9858782429fa488eb3e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc6d089afd950fea5d1acce4b0dc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b14f272540099ee29c7c40705821ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0f2da2383baab46f7665ae3a5cb23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f9622f6f4176c2b08377411d5fc3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fae3076c45f4add891327f483da4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcf75d6130f4ec13a8a6584db72786179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330a9faaad173ec664e7580d9042cbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c15ba6d1fee73c4729e141af380b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0dd3ab5f5a7ade95aee46fce729d8182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbc5d60161b48e2d934cde18735f7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa07bddf389a7d9fca8850a02ab1612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0628a5da7b66af631828aaffe45ce53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a498b894f2ae14e7bd70476b8c8e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521e764ca998d0d47ba36b366531dc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba133300ae1e8d33c887bdf0a3fef26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355177fede804e122273e8faecd3d8c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb229fb01fe77b765c58e2df249f4f128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acccbfc495f85a23d24f12edfcf67559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e5b0e48e17f0c06102b0b053115a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cc36f2c5d3c899cc1bf9a74379a1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430c634b12205b0578056080adfd2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232ebbe9a1f38aac48ae88b1128b09113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f0d0b1041fe9689c2a3daef3c0e9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03488c65a04c93e37af7a7aa5ee3b2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410f9952836433ee88a0bddb96058bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dd6cc433e27ceae5ffb14736fbf6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95675095ecbeda533578993f6c02afb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b11b49a71fd5ff22ffdf13e2d401319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60208694a140dcf811f20deb2a4ea820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124616d6b3391f2a6c21c1479693eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e7c252d5fbd3e45ac76b8f341065e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8180ca8d47fcb2d844c807bec9574723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75f103e5678e9e99c2ef77669e8d4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b02d5d24dd8c3eabd112cd33d8f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e40f7685ba1675f4c3c77c6cb641d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf05bd9a1b977cbc86aedbea8ef64f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ab5bbf72b490079422366d397604228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a6aaebd020d8a22aa5b3d7251cb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504dcd07ea213dd1b912c6b4c480a6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524a94c9ab1c85e5071fb048332468c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203451c0344cbe4f605f43a988b76c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4f8dd5d726950f5c698b3ce70e6c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f000dc0a7c1933bcd2aa4814d11cdcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab15200abf2a1098a9747cce15924ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b62c04b578554bd3c29d63d642c1c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502432c188fd66b33f6d44c66ca5744a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772826bd115b70ad7514ce111cc3324038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a97d6b3f90a9b6d985903bba52872439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63402c737148c1fc6c9db6c44688a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d29a30893814de06579d2f4abe58741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4428bd184d9aa30620e0e5072961242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bbf805cf68a42021d7fd83d32787443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fe2babd99ef4fd02215b41804034744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73efebd698223057a80646cc2745c3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379534df945fc4a442ab0817a52254f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75fef67420f86967d72e8b4602efd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5abece42a073cf0db7401dc4d669148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b8eed92a581e082b2e6e16301906449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ca8f9e660715562096a104c2f82f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495145d6b30144e907a0bba868e30d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad623aa469ffca1651bacb7aaac93952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dc3147c03e3fc6c3647c611fce54853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb19ef2c1a8b87aa9e3d973685a36154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680a7805cfc5eeeabf9908bd875754855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17185d44a3084da0a5f5495f087acb0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcda19fdd7bf4f1421c53e9dadc80d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559d759e3cba9ba66002891b7fa1bf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71680f794ab9078d36988b42fb11fa9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bded4a93568ecf5e5c290e5a112da9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b82969798cb87bb054883700572161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d922ec01c481db0b86ba64442707c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336987b35b99a46e92c2bc9792d6337e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b3ad5a7eed6ad96e84ee3274935ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec1770c5f052a7fa2158667331d51965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04316acef99d4ca1691b65f9d9ae14f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115901c41454fdb8299751967b0b93bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc947e536d13d76505e1d134ba24763f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb9ca645f871f5c2dc8fdc140f49d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97cdb602f5074723e2dd147ca7113070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa14dfdd3de73c25f9dd91dce658971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01bcdab898bc17b71130d4b2181cc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb002b5b7911b856d2e1006eff1e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fcdd4a2c2d3e022043d3fabc61c9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aaed767280e577ae3be7efe10875e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d3695f387016a77517cb4e3f6d04576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6002a04dd53f18a1d888feac04e676277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f5feda21a3e9644c86d190fcff5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85140a5ff847a452d706335d774e7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8d1642a9c0443ed2118117466c6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62093e4d188e818b4e670f3af298ef781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cab7a3144571fb1b502eb71cf6dcce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997ce22a1a9edfb9984843f9a6b305583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497ec6522da8e0398777e898ca4b8aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43761c03bb8ed98a0ed182f18f41cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d3c695e0199c7477343b8e8f2c5d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f49853cc50a78a34e9e9fcf40eac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91729270d4a49a0268fa5e49f79fa0b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14114e79419387507fd62e823d2c70189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd12a3389b181676a5472cb47b69190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d7da54a505e3587e98af65a723bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fd83e2fc16d250ab2f534cab1ec5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9940d780f31e4ca6c449f5abd335593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb535117a56867a362f7d553d0550c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b580f3b1b1830329715241ad47e6b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8152eefbe819e3050965ba96e480996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc30646a23a41ec69a34848691a3f9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1fa6960da96c6052c0f0bb0c0c31f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf4f967a855c195012c9a2987dc04499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c4c8c572ea3160de85e08b567f140100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e70322b135c54242225fd707bb2c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9657a6c1df2e50e6a9f869acd7e9bbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100285c96aeb28dd796b81a53e593cc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8a5c1d504d4efa09bb2ecfdc3abcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77673394b3adbda56ba772fa6b5f834105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d09a9dafb7534eccfa22160c935882106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7984ce81f9864154d991186758d86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e949370dc842c11fc033af76259ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bab66347d2a191301ef70946f7067109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c142a3f25e367b7c9f8c138d0fa5b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1f6f72b0c41320000310104679620111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7fef90986f289717308d0090b5a5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079624654712f7e4b0efc93716dcd2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5160eaa6632bd69fa5db575f25bd96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bece6ed64e2db69abd799746cd267d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088340d162d9abb42efbf6b3fcc17e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238734a1c81cb0b75e60ce2b05c39e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52397ad185bec2a3ff0d840ab7cbf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c502d2f32d58f186718ffdc38670119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8780b2e00975ceecbd6a9bd1679ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d91bacfb4bd788cbfbdb8adcfa7cea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddad60db2e833658f590a3d6fd641eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa529b4ec8fba4810c205e2a521b4ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1628209efde2a554776a63516e43a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b49ce1c3e8e5560029d08d07fc1d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced866885a45f6bd49cd9b85fa894f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b09b1430fb3743167f9683e255b473127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf1c1198e5ca14b0516ae73d0b5e48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e9db3d746de85944d0e663f8c814c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a9922c150461305a1e15a604e00a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d51a62ce451578f1c6f9a32943187b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbca2998de77e146f977a9d70d61d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0c3e5f2076a360864c6c244186aac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d71e1eaadcf389d334ebe1ca8a3b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917ecf7e0965f378597c0ff28e49a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10848a98a603c6c1208148bfe5f7522136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a65ac89d131baf6a2dec49fec38e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949be4f21f72693bb126a50386f0fb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338aee11e9a3ac64bd79d841ef6aae7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ffcd0dd3ebb2bdc882d32a9ff2549140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc8bd6e47bfb470eaf48dadc0055e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f3334741306d2398a0b9c262f3d57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911427dfaf8634c2270cb3d0a41905143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034d2654e3512c20e8e35149209b2f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a135b29baeaf8340eab713ed3bc39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9b888587e2c931008586307945aab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370efdc73c85e450aea536c41fb9a94b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06756f8dd074acb49c040d26110ebc26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d72de3ab6d2ea7ff4bdf7f06afd10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f09de29a1641b28a861e434062be66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ea3e25ac2e26ffd217777e7542f35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d3ac50cafcdee0dcd803393a02598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cdfa4ac53f9539fa6c38e9a5be06e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2be4ce2a8b14f0ebe9cc7531d43f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e79a62a1df4eaec697ace5984f515155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a1b5d3e71a3426598849576500fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf367e436004455d2762ceb31e9738157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296b7dbc970a51350a59990bbc19f15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9a7915f36d59f8f72f1a1f715a1a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbda6aadbc8c2e88aeedb51305c578160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc258e38c5c36d383b8847ffa0b65d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018a09ce742dde6c637ed6dfe7e2ff2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec8b09ec455b891ed1af59eead298163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7637e9ec7f3b587b57b1e634003d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb5c07364096a083130c6d83735ec1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd6fde0c448eaac21744f442e8c37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2bde5b3802694f5713fc52df0dca7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb2eec7141b9b7a7885fcb098ad46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f23c794a5e8b15142015a74fe2fa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535eb7e23d879ce4f9772490209ab47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292546d112a14aef02f5696fdbdd22fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec78bd91ef4bdb424974f5e5a131b1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af27fce42eb7c40461f1521f810fac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359ea3c03a23dfbf2df7308a40a6bef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a237b00bd33f590de65936ede580f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd5374568cb2f24a18f328267d72e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2674afb05762f05d33abedb413cf046177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379f06cbd8f32cca0705de8c76c687178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a46cafadeaefa9b189007b808bdd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26d02b153e5102ec7c7c43309bb8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b36c266d2026d670dcdca25f9c847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c2f1fd76a2d78ab8ae94572c885d8182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>