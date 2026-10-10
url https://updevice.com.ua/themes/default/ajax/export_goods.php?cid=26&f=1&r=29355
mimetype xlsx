--- v1 (2026-08-24)
+++ v2 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbc5d60161b48e2d934cde18735f7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa07bddf389a7d9fca8850a02ab1612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0628a5da7b66af631828aaffe45ce53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a498b894f2ae14e7bd70476b8c8e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521e764ca998d0d47ba36b366531dc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba133300ae1e8d33c887bdf0a3fef26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355177fede804e122273e8faecd3d8c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb229fb01fe77b765c58e2df249f4f128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acccbfc495f85a23d24f12edfcf67559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e5b0e48e17f0c06102b0b053115a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cc36f2c5d3c899cc1bf9a74379a1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430c634b12205b0578056080adfd2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232ebbe9a1f38aac48ae88b1128b09113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f0d0b1041fe9689c2a3daef3c0e9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03488c65a04c93e37af7a7aa5ee3b2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410f9952836433ee88a0bddb96058bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dd6cc433e27ceae5ffb14736fbf6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95675095ecbeda533578993f6c02afb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b11b49a71fd5ff22ffdf13e2d401319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60208694a140dcf811f20deb2a4ea820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124616d6b3391f2a6c21c1479693eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e7c252d5fbd3e45ac76b8f341065e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8180ca8d47fcb2d844c807bec9574723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75f103e5678e9e99c2ef77669e8d4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b02d5d24dd8c3eabd112cd33d8f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e40f7685ba1675f4c3c77c6cb641d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf05bd9a1b977cbc86aedbea8ef64f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ab5bbf72b490079422366d397604228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a6aaebd020d8a22aa5b3d7251cb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504dcd07ea213dd1b912c6b4c480a6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524a94c9ab1c85e5071fb048332468c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203451c0344cbe4f605f43a988b76c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4f8dd5d726950f5c698b3ce70e6c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f000dc0a7c1933bcd2aa4814d11cdcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab15200abf2a1098a9747cce15924ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b62c04b578554bd3c29d63d642c1c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502432c188fd66b33f6d44c66ca5744a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772826bd115b70ad7514ce111cc3324038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a97d6b3f90a9b6d985903bba52872439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63402c737148c1fc6c9db6c44688a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d29a30893814de06579d2f4abe58741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4428bd184d9aa30620e0e5072961242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bbf805cf68a42021d7fd83d32787443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fe2babd99ef4fd02215b41804034744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73efebd698223057a80646cc2745c3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379534df945fc4a442ab0817a52254f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75fef67420f86967d72e8b4602efd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5abece42a073cf0db7401dc4d669148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b8eed92a581e082b2e6e16301906449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ca8f9e660715562096a104c2f82f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495145d6b30144e907a0bba868e30d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad623aa469ffca1651bacb7aaac93952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dc3147c03e3fc6c3647c611fce54853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb19ef2c1a8b87aa9e3d973685a36154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680a7805cfc5eeeabf9908bd875754855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17185d44a3084da0a5f5495f087acb0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcda19fdd7bf4f1421c53e9dadc80d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559d759e3cba9ba66002891b7fa1bf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71680f794ab9078d36988b42fb11fa9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bded4a93568ecf5e5c290e5a112da9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b82969798cb87bb054883700572161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d922ec01c481db0b86ba64442707c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336987b35b99a46e92c2bc9792d6337e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b3ad5a7eed6ad96e84ee3274935ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec1770c5f052a7fa2158667331d51965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04316acef99d4ca1691b65f9d9ae14f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115901c41454fdb8299751967b0b93bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc947e536d13d76505e1d134ba24763f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb9ca645f871f5c2dc8fdc140f49d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97cdb602f5074723e2dd147ca7113070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa14dfdd3de73c25f9dd91dce658971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01bcdab898bc17b71130d4b2181cc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb002b5b7911b856d2e1006eff1e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fcdd4a2c2d3e022043d3fabc61c9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aaed767280e577ae3be7efe10875e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d3695f387016a77517cb4e3f6d04576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6002a04dd53f18a1d888feac04e676277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f5feda21a3e9644c86d190fcff5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85140a5ff847a452d706335d774e7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8d1642a9c0443ed2118117466c6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62093e4d188e818b4e670f3af298ef781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cab7a3144571fb1b502eb71cf6dcce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997ce22a1a9edfb9984843f9a6b305583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497ec6522da8e0398777e898ca4b8aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43761c03bb8ed98a0ed182f18f41cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d3c695e0199c7477343b8e8f2c5d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f49853cc50a78a34e9e9fcf40eac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91729270d4a49a0268fa5e49f79fa0b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14114e79419387507fd62e823d2c70189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd12a3389b181676a5472cb47b69190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d7da54a505e3587e98af65a723bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fd83e2fc16d250ab2f534cab1ec5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9940d780f31e4ca6c449f5abd335593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb535117a56867a362f7d553d0550c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b580f3b1b1830329715241ad47e6b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8152eefbe819e3050965ba96e480996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc30646a23a41ec69a34848691a3f9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1fa6960da96c6052c0f0bb0c0c31f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf4f967a855c195012c9a2987dc04499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c4c8c572ea3160de85e08b567f140100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e70322b135c54242225fd707bb2c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9657a6c1df2e50e6a9f869acd7e9bbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100285c96aeb28dd796b81a53e593cc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8a5c1d504d4efa09bb2ecfdc3abcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77673394b3adbda56ba772fa6b5f834105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d09a9dafb7534eccfa22160c935882106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7984ce81f9864154d991186758d86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e949370dc842c11fc033af76259ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bab66347d2a191301ef70946f7067109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c142a3f25e367b7c9f8c138d0fa5b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1f6f72b0c41320000310104679620111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7fef90986f289717308d0090b5a5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079624654712f7e4b0efc93716dcd2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5160eaa6632bd69fa5db575f25bd96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bece6ed64e2db69abd799746cd267d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088340d162d9abb42efbf6b3fcc17e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238734a1c81cb0b75e60ce2b05c39e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52397ad185bec2a3ff0d840ab7cbf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c502d2f32d58f186718ffdc38670119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8780b2e00975ceecbd6a9bd1679ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d91bacfb4bd788cbfbdb8adcfa7cea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddad60db2e833658f590a3d6fd641eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa529b4ec8fba4810c205e2a521b4ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1628209efde2a554776a63516e43a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b49ce1c3e8e5560029d08d07fc1d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced866885a45f6bd49cd9b85fa894f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b09b1430fb3743167f9683e255b473127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf1c1198e5ca14b0516ae73d0b5e48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e9db3d746de85944d0e663f8c814c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a9922c150461305a1e15a604e00a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d51a62ce451578f1c6f9a32943187b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbca2998de77e146f977a9d70d61d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0c3e5f2076a360864c6c244186aac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d71e1eaadcf389d334ebe1ca8a3b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917ecf7e0965f378597c0ff28e49a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10848a98a603c6c1208148bfe5f7522136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a65ac89d131baf6a2dec49fec38e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949be4f21f72693bb126a50386f0fb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338aee11e9a3ac64bd79d841ef6aae7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ffcd0dd3ebb2bdc882d32a9ff2549140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc8bd6e47bfb470eaf48dadc0055e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f3334741306d2398a0b9c262f3d57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911427dfaf8634c2270cb3d0a41905143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034d2654e3512c20e8e35149209b2f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a135b29baeaf8340eab713ed3bc39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9b888587e2c931008586307945aab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370efdc73c85e450aea536c41fb9a94b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06756f8dd074acb49c040d26110ebc26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d72de3ab6d2ea7ff4bdf7f06afd10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f09de29a1641b28a861e434062be66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ea3e25ac2e26ffd217777e7542f35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d3ac50cafcdee0dcd803393a02598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cdfa4ac53f9539fa6c38e9a5be06e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2be4ce2a8b14f0ebe9cc7531d43f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e79a62a1df4eaec697ace5984f515155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a1b5d3e71a3426598849576500fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf367e436004455d2762ceb31e9738157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296b7dbc970a51350a59990bbc19f15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9a7915f36d59f8f72f1a1f715a1a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbda6aadbc8c2e88aeedb51305c578160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc258e38c5c36d383b8847ffa0b65d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018a09ce742dde6c637ed6dfe7e2ff2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec8b09ec455b891ed1af59eead298163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7637e9ec7f3b587b57b1e634003d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb5c07364096a083130c6d83735ec1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd6fde0c448eaac21744f442e8c37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2bde5b3802694f5713fc52df0dca7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb2eec7141b9b7a7885fcb098ad46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f23c794a5e8b15142015a74fe2fa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535eb7e23d879ce4f9772490209ab47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292546d112a14aef02f5696fdbdd22fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec78bd91ef4bdb424974f5e5a131b1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af27fce42eb7c40461f1521f810fac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359ea3c03a23dfbf2df7308a40a6bef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a237b00bd33f590de65936ede580f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd5374568cb2f24a18f328267d72e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2674afb05762f05d33abedb413cf046177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379f06cbd8f32cca0705de8c76c687178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a46cafadeaefa9b189007b808bdd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26d02b153e5102ec7c7c43309bb8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b36c266d2026d670dcdca25f9c847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c2f1fd76a2d78ab8ae94572c885d8182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a2e4d85ee5cf40be6447ceb28bc271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899841b985fa735c4340525fc37d2302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d028b01b7eebad0e79a0f36588a91383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86238707a0276bac40aaab4ea3dbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a491f382282626334027642cd76ccf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171dc9cd32a152ab17f5e3a50cf14876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba352b55a82120f360b6da2e7e518a187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b5499b18226a9a6f0fe6d68b0b5278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af113844d08b70ac452d4a5de6ab7ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5814e7caa586dedfb0d573e74ab7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3c5dee8ed52934309bb6164e8fe111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2efd2a0b6e2035d4b15ea0f60995c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7499c9b7d8d45ddc960878358c4bb3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0fd41366b72e3dace2227c409bf4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26487349a3614ed5f64d3beb27cc7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50a09e883492072e00aa3a9f77b83716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80dafc67a4b5f5548389994d9d93b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b8abef13a551cb00bd569533b9fd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ce8fe19d6c1452a82140409b2d3e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d7d080d445bbcfdfee35ae61f76c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325468d4034e91bb502b61146c2c78f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7691d40dc0c52869cd31fa744c760c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34c88ff764ec73784064f1c7b0a93923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6992755e67061f76e0e46b87f248024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee7b44f5afb1b49ec7a90d8f977ecd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850a3cffad52fe2fdd8847f1a1c811b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbb888d526e05b17e6ccb8b994d9c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f7019c48323a3fb0eb51b6acf6c3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711eda9ed4f2e412345df3bcd1738329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd962f0ab86d229d6c3514f29f4c73b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725a10f78903b186ae7cfa75c6a1e3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad3c0659e1f4515a467c3ea7d42ca332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9714f26bc70fbc92d47db17b360157733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8dd448bb7e17279942711172138a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d594738e9a90b7036f57fbe06ec39435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139f300066afcbea239db12ae179bda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2cf03a8a2b57f0b49de186065307037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92170d7a78aebdaed944215c02f247f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ade02a7c7d56513279e9e6e1cb1b2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7d70e8be43f138bb4b8b0388c920f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895e00274aaf80fcc6313fc128b2d5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87cc51f769a4a8370495621f169f6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602949f0c5cad3936b1ef600439363f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4df08e8a34d9586b2799455cb596c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1909b608b04f9283e7dd5a63621d7bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0204c183411972a4aa66c8935f622046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f8ee8ce42b4530c7e603625347eb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece077d3e65ec0e67e0f0b60ce69c9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5be7956378f00f9a492d8f4db1be649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b724b37e81d26701751f4500dc145150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c402664a56142bfa82da88e57344f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cf3fbefc34dd2726b3f0173331bc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d186dffab627a3a17fbfcfa1dd9a6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1f73255cb2303db63ca1ea4eeac0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40617bfa6921d5161c1b5cdf5de7094555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc9efd328fcdb087bde0872f5d180556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc11378d9a125689265bed507f1093657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ab5109a5ead89beafbbf2291c6d9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d14aa20c94a21c12a066fc0e1dbf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7ebc7c17573b3243ce629ae5373f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6933f09ab7f0ecadda75bc97abe4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c8d1703d079496bafa0a552dc660962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a0a29e8e85595aece2b5f7298193163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84f10c0e46a67dd4ae8e3bea85de0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36d7dcf5ce0faa233e23166a835ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e01bc359df99a79531cee19fd441d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86119881d3bed3c0a35b298791e22f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757db4a95646d1d0660f5a9d805ec27268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26e7394bf7dd4dec6e51a3b8032e9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5e429e1869c81cfa7ddde4c3618670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de677d103fdcbf34c2c88a23439ef871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff3d0c428c17bfe0e6fa3f4432dc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd45361314607ef14d6ac77c444378773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686bd8837398d594b11fb3eb594c5e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc07f73c899fa0d3f91503447ee232875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806fc5ab9c0ab7b8c7a33b32e4b258576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8365d639b41e8e58a5072c8d7b1dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66754f1e8be8e1008744e57fdbaf57be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb87a6aa7377809a4b054574f352379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492b260ffbff578e481787dfcc2aed280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be0b331d4d38d75f395c54944d695081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc851ff2215e534cdf6d86adf9c41b4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbfb63958d0b1c5a234cb22f6c5c2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeff4a22c34dc2e51fad988ef6f96884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbba24d8a9e1fd1f6adeda2729334c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3579481aa9c1232fed803e8a99235786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1707a9a0be3c3427fb423783cd11b1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902542ad915315e30d24b8116a4ad7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c21944783d0e75f04dd5e86ce68889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41763f7ab2cce6fddf136db9058db990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf51ddf927eada3c37765b807385df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b714df681945b83992f6902df694992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda31c925e15bdffe61d7baaa6a316eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b493e5f48bd1b571be0151c3b2171e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e3ba791ac0816ad8cb8ef88326cfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1797abfb456b8693ef03543343303dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efddfbe2b923562249fd3f5718fc77697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f4468a8a96e159a433dc1f230034598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be079d68ca75b42975ae9cc2410f7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a233af90d81c740588438f2b7dfead2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72a315094b5af11c6355dcb95a66cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967cb71c96976942efbf5c3fa5edc1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b812010abc75b21788de8c22c446b03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b598effe2e5195d067510e7f50ed9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba7dc721a9136da2c9560f5e315ac1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b5f2945d1e0cacac739bf8556f05f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1682638a6d62253aa13c095f2dbae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b74d4274bf9552117cbabeaee95551108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4bc143c5cb2d2e00b9cc790722314109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f379d2d6f8c4b58ec42e6c59164374110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bab9389eec701c415f1e372ec4a488111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379288e1b7baee19fbbf03a2e902a25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9902296ab3fe8ae6ff80a83dd2cce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852893c1b6ee10b36439cb1608332c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc43f843976182cb2b756a8e946f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f443b52d3910fbb0591c5dd82f93d38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b4b4773f3c86de51c79e68dfb048f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee443bd25090e8d0d2084939b66acba1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22266307568b6f6ec17fe4662ce47ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52ce7de2024180fdb0d7ba997240bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64fa13a3a56ab9819d3628322a6b42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05cce37470f77dfaa7ed1aa461d0b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc0b09b66b8f1a180208c7a1c37dc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120fa1a84bf1e450e5c4c6436ed0bb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270708742d82a8f360b3e3a0c85acf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2a34c95316cefdfe002ba19f40358126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55435e9ba95b2db8f62475830467f0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c100d827863a2f669be2edf6b9772128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300580d18be0280b7b8e171eea6926a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de9f5d9942da8f0f6245db6369cadb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf1a6332a47383007b7b1379cbaf25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307935daf64e5df81e06d7df6bf9402132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9eca4d4ed7e175a3cd0fbab82bd27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9d16cd6f96cd47f5464dca4b05605134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59b461f688c3af73e222d4c75abd46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567db047bc4c8fb924e9dd5068f01a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932575e9bc74e07bfb929f1cc800676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799759fa2c10cf5596f13b6f45a71e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaafd7741f7869a425df2ea5b1ccf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42447a81d7bd571ba40397129f4e16a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d3ae3963c26b5a18326891ee6fe37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164df08438e8a4f6e02f0d53c3fa916142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b050c6b8847109eeb9d30ce29f8b066143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e81e7fc455f2d4ae1b369056f9154144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591930c7c929ca6e0557df2e488709145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f9db4392ee42afe6905869e182091146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41accc5e1680e5962761cd013396e0e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4295a8dbfeb7e00b64fe9bb68f1c9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee13e329e8afeb458c9b213f289e7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4852cbd3d28cf76dbde685106100397150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41849fd061573217f25551169b38b206151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf43d88e77c470cdbcd843c3f923362152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa0f3ba4591af1005efb122aa5d8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aecfbadb6bcbf72e000636bc1f454154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c68a1c48fbeb6182f83fbdb766b178155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3671e5233ecede60311a019f9dd4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f745161b9884a71091343c106903e94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d77a880c0c53bcf0911014eb50cfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c5d649c0a3d6769abb98134bcd320159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9776b090a916aa56796385de2c99a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278f8f24c832c205908379ac0066b74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e8bc3928fbd1f57f9dc8aaf0b524f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba67f56434bf080a009cae5ebe51ec2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ca93add88699fe936a98615750e49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdda6a33f5161ce96225d3fbd9deb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa657b30a6240aeb58d3b05c4b31f61b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19885ed644a54364a83db007a23037167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fb6af49ef770a52915186b51621c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12af2916cba3e67d1debad34522ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b4b35654243ac1d192b8a33d99638170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f199315326a73a684f8880ae713be4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e9dbaf6efd65cbaa249ffc5a9475172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee34efa96926a40eb3913a427875e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaa0d47e9b82e0e5e5c7de8712a8a9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>