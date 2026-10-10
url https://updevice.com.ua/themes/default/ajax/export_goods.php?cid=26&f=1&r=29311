--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477823acc5569a89740cc43d2380e7f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6085d18fc355d02cf4a9c980d3268c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109a72c0998f08e0626358687961c153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ff0af1f99671829263dd7242cc9eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa6735a79c998947ab575fd1b52ba25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1bc8500df38c09403a4a8dea43f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57f2b1b1c320583324052af980ede27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f157b6b205865a2be61929048e04e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c9108d1e7c0daae8c9636e7074f059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b69d2366e1b1b7713c7ee3ad9f9b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73667b016f64b8a7377f0d09dcbed0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad6fd2cfb34c8a03ea61a48dabd53b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620988e2486a08604b22fa99b857970913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74086809b946ae2ead0a2b86922e5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d7a0b788ec549e9e508c141b9eaf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e0223436d6baaa01e6c5542757df916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ee695127454f39cdfd4fb49146baa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f641b204d8add60a750cc861cf8c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676358913ff22bb4d7a8cdcde086ed819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3e32b9696f0f8aed141227a9fcf2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f950422050c7bd94be8ca92d082af9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848530afb5c5a8a6d75bd8cd54a76af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1129592a7a7c48aa7d1aa9184f55b2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f865d7229c3202b0a341d8a8eef5e4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba84b8c7388ebf519e7997d1254db825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e31a237f67c7f44fa7f6cbecb175a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3c82b663f05bfaacc1b3f94368a0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608fbd47073faa12b244d20d76d627528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd144cdff857b66ce39fb4bafc3ca49c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2e7f94a6c16449d1009b52e04067530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bac6e76a438eac8b0c507fdfa746631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b594146f2e0f7311bee1b929d25d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadae934dd718c6ec1ad580673c420a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c934fe2b2ea36e9c4272f0f05d300134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c2ee7007bd5299005125c4fe8a54f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837787df5f20e69e34906fbeb59c74336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd8b5557948b2ce6a2478b35aa5e7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33039fb759944805889fbc0bb9e99e0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e48caa74f0ec0043ac201241bb9b9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac85c5623d3451f82d319eba96b9a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac285602044a4e5df478377cc428641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726224dbe048b4da3156bc0f2017ee2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabff907a1b350bcaff93c7d49021bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79947663fd7b4693da695d5b154338344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876595d25b85967e756d431be408a0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc197750b81d9f3cba1199e54b4a2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68fafa273d69fe1f8978601753768447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1529f25204aa628088ce6f7fee547f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52a2b603ed6f6622c06e016e2f998b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd22dd186f4b4fc5123833683f1a46750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea91d9061b088f179f1773357dae79b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda5f0beddec9aefee93cac5d5dfd9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff785d8a6a6e6cfb7056e99710b73153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17905bd927e99da3e9e6ba4c1b4edec354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b136803150396172be07001e3d3dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f937f9ad2efb600d1a5b937a1cf5c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd064841e8601144b746235033c9874857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516501eccab4a9ee85987f57a0a43b9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824bedecc54389b42755de9a56ff5e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b92177e69cb92c9c97ca67b3d7a59960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e3277b07b3587c8a81357facd2c9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187cfa7ff98f2b41102a1e45314e74462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9d50e700069ac7e54466083e6452e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48d9553e14a870d0551c9146bb815e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050c636b8dd6dad060d56f0f5cd064365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d83e6b54a59e38ec57ca096ae00e6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50775e17e099227345960a49b43272167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb34fc75595ee0bdb7eb8e31741ee068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e43ceb1801b0c28a9ed9d6213ffc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612bed89b1936bb6bebb48e1e3c8f9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9330036108aa84e62a7a704eda9519c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762a8fb001542c7c9d78495769ae7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7477b205e3444dc0cc5d8b5fc310173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839db62a332b233a1337b98e90e36b5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64f783ccfe4730d7434f71728aaef775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9ba07b235872d1c802be73847e24d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf87e1e3bd01ce52bcc1f6ab4c692d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94878786633b2b574d46008259acc09878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755917356975e89abf86a1b6bf10a05f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a8c3cdd8c4686a922153a0c073d5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de63340a57ae392a5ccb7cb2c79a26881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80a598fdb5895817a2f70c97fbe84882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95bf3e5206d12955101cf78984556383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fe03d25bd087510e8b30bbd0bee3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dfca8818e1237a08f9997dcf77ba585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafd703c21622e44a26294a10c474e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f96de109bec5eee97f11f19697402d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b555fe8b8adb91a5ae68eaab938b2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6ed8e9d1b879ca777804bda653eba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ceeb5fd28f8d1edee2ea07012788790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09484b29fe3e0c8c6e0856c8646dbf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fb932598979aa9c09bd82d3eeaccf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a720d656038a8fd93211bc5dda7145793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd847dec690f0c2db58c664fe40b3d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e14fcb877e8268df29b851cd72b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb942982b7e0a476284eeca5d61f403e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09551cdbd05d7fc8b405ce6013fa55a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ca9a00f5e081e1d09f1d5631b6c5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2064c8b020826da1723d4fc22c8bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4620ffeb0ca83d1b0e80a9ff633b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd70003706a2e238d3ecee70f5252fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a7025948ad058a524e90330f4462b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8810d7721bb6e3476ea921aa23731d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b00566e619c62a2f5acbd1d1e5804104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f559909cb6497813c9ee7422b7387105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357512db63776aa4af5b513a821842c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780cdf3bc00332456cc4dfb314d6af0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f391b169eeac646269ffb57c959b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c2772a56fa5fdef17b3b32e83861109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837a372f5e125702c3f4d4bafbe97f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c012fe7991a11ffd8d5f489c4bc1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c40b2b86b8f73c896e09f54bc174d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf620cab954919a11bc145aa3ea884113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8c22afb8838577d97883b67e656ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86520fd6123bcbe36ef1e4793057e1af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7efe3a7ad5678b4cee9150d969fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801ec6364d9517a3df1f011dc203fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c957f850d1bc429daaea2148eae3586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2411c8f03d64acc72a79dc8f21d254119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9fc44c727328db0ca652ecad9c42f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a2c9d1b31488fdd5e657ec6afe5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56177b34944f79e0cc046ad8d64f8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cddf27395141f2a90d1c54a65aa1af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c02af77b37128f3bb3017acd2924d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6294e4ecf3a68dcdc9a0ba32e943d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2546270a35b5d2f4ceed012ac981a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42c8bb91de5f3aa561ded61776abca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a4b29e08de09f68ffdcbba939aeae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0374788f7e7d108c49e680d8b34fb61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fce7f07581d75f9dd042eb17992e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9dccd72a288b85453ba82d287426f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0ee144593e8ca819db1edffcd50b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc056eac871ba0c96769cfc1936b135133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a78cd31f55ee35277adadaf0ad0c7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d92a4fc41ab731ea0acb7011c2a00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a32d002424249a0827e4461b84ff4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bebf8ecdac2cfaaeb9bb48a1c8909137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cca378eb8ac6de229af1c67c4e96c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ba36efe016cf2a90c5ad423b5685139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a28219297875a63dfce7a241d57fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3942c7e5d2626019094a0ef74fa8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509765344d44016ba3ed0f48a1d24b6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e9642f0803fa832e1d46d2aa0fe62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd777034efe214b12a419e0a5a578c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca1e25602f87b52362d8ea6ee19bd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670a334497dc478dc304acecb2decfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce3d89e474612e777a9494c5ae4ff0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8718f669890ecaf4d4dc110c0a8ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b9f2e11bea70a453768dff00fb46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42258a98ad3d29e51c96a64e0cdbd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191e04e7075baf3fbc3e58e27be5969151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8934cc871e7e370a0275ec41e80234f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ef56e7272a85fe8aeef8e7ce6334153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068030ac47ebcee41382cd4285fac9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856459459fa34b352204488f1ab91a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7ebd6048abe66cae070fa97f8322d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e3fc47752043328e83b810356a79a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bad09ce9c4c1c0d863c99fbd088e52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a8f9cdc1f666aebc3684d7f7ea7d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786da2e6fcffccd1fb8642e812b1fe3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e83c301d95e2590bb609e490e62e3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe4b158a366184fddf10012924397162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d861ec5d92b3e90e77b3605014e7bd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9115e3de5e99289ed512d850752a3da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a69a059d293fd077c3521c7df04f90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7beac33293a62ffad78834ca9d375166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513c2ee315f4595baca8a6653da91a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc94718c45b279f35ceb9c2be22057168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eba233ec58283e2b18304ab5e1a74d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c65504d43bbd892b5e3c80a498e294170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d74f0e00d080b5f035feb35e48a30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a858063c5197c64724d6fe79359cc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711c1937c8c858b5cf849d2a3a1331d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f931bb86b21937ca187a85042f88742174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9734b140788fac6165a2c60a86e2fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d33c368484d5e48d3d019646af0f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805171c59af4888bec3b1ce32c7f665b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e51c59945657dca55b5929814ce1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cdc89815f9a71ce53c31a72637a9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e6ebfc298adfc479cc4ad89933155180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78949c9b596dba9e2a5467c798bb66381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eb989e7b01cfdf6913dd0ca2f04472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d80fe1fe6e91c0c6447fb3cdc64573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3947593db657254451cff07218621054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9cad300e79b65d02eb1dbe3b07d0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92737ec19fced9f55fe58600eecd0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840a86bc555f21ea1dab17f5332afe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541de0fa3a6e2277697aef064c37d588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ca19a24fb8589e93ae440f29eacbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b764b47b4b1fce9bc9c8103713c7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f4ce0ca2327159292f652e5d5d9f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f0e5fd8c286345c4a0b476e6b4dbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb9f603593d5c47aff24fc4844c91b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3cdc4edb95d2169e7e52cd77cd0db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b256e4c4db7702c2c797cfeae44665d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da810a769b7d6a46532a263b6c3cb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50082f4f978c1f341e7432e453683ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2430ec159c5fda15a473999750da0aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d01f8228b097f4fc544781f6a03c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53e9438b62364ddace425b9ad306f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a7ae240f02a0b438e7a78065d1ca021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef637676dbfde33f350534294b5e0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71533489eb15b641bcf9128169dfe0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f95c15af5b8f6711ab5c6308d8ce824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc82d64194d7fb9778d8915a704e5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400cd4a1877aaf401cc64b91b83cef126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f7d2abeb4d673b05426ab619fc0b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76f83ce05e2860f05ec30c123520d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd2e6068357bb06f2ce6ba655b75aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71298496cd2519b97148881aa4093f0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173e88bf96d5a31da9a22f31da9fb3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0043c42a56a6e75e9ac714ecb96fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d5d375cd5d4797581f3f8c7513e9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01f8f236b4b2ca9353bd7c7722c66234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6296978544bec33b505e7c0beea1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a457bfefd0c3665a0d18ce3ffe61bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839671fd98d8d3cf26ff163f2392b1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48c358ae0143130ad58e421e3a5bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04f31245a7ac5199532964bfb15e0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c1b46cbacdcc7ce90c54afed7437a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed8f4975e7648deabbea43a9cce55d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dca90e9aac42af9c5ed983a1ecbcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307d44dce4dbef5a8d818cfc097608643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e22e2b1baadf72e813b47324f36544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76fd4a471ccfd3b3c1de092cba454445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c7822a3381610b5d4013cff11327846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed871ee1547ed38710113f9e09396d7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc718faa09562f06d768d4005441a26e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c43b150e7b185586aa87454e5b68049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9c00dcd03e6f22595899a728dbe9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb1fbb34031eea5896c4119926f10d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ca3f37138e740814fcd345d4aac0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6d0dd9819554510c5da8f6ed903c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc0c5de9f17e2190bd4ae2e3cc71ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ad8a72dbbce3745f738ff6e5fa2ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0028bc8e556d56b6f5801ed75f69256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb723c8e1003b2dd17b116880b447157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22902a8ab11a4f9dad9d5587868083658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cab1ee0b7cf398050d96455c8495d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162a00890de00657c53d93c283918c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a0051a6975ce76fd8c3335c2ce22d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5fb52b0ec6eed1c1e9d9dbbe3b3d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b08078ec7df085d1a0b7cb578a7f5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c9f00557aebb1369ebcbadba3395064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdbf6d141005ee54435fbf2d05a38765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b052352cfb137a9563cf022476f3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab75b4b1d2248cc298bf3b32b3861967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342591fee9b13d6c164c3ce9a18285468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9498fa3c212c435e4f476c9015cbb7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0a988ba797da1a453f8efb8c641a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ca8323695bd70c3fdefdc5709695f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab19fbfe340b270aaf712e6bf43cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8520f4c3a797e1def76c0eb32393473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb605bb8d784e40c1473fa7e6bab1c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1af9d2f1bbbf6f9ca3990d4ed5caa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a271b766c91467a01cccdaf77b1bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159e4d1091596949ddf8668ac4d2aec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647966462c26ca3cf6a96bf233900ea978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2a8be74b3b0f7847f7df5898e68979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b49e18d79d380a7d385da90064bfbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffade7b2a2c8628f3f6137db6c4d7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0d0e714875e358f42493fd6f31ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f551ce83227ee5cc739638a6b3b68983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6263d747234ed80ee0bdba2a15ee0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f569b8725daac3c8f7154aea18050cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a5868ee66422357e1d82f2151722c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bab8ae0c2f40355ae57ff3c2eefebd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9a4035e6b99e05f52ebd5ead9442c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1081e7b9e5cd63a7045c7039782fdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1002f9e989a8f38f97f153e0334a97f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b536df2516500330c2816dc6cd0d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11def14e7d60c3603a89b659d3a3cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1dd5d43dd7843507606ef0d8c4ca393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bebd52d02662db46275f84363bd3a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259aea8477f2f55c3fc866dc502b1e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024238e1183166c7d6082c353985a8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c9f33e5d5c7b495fdd66ecd1871797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed32b5d1c6afaaa3148a3b566d60b4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c79add8f83f5ae2d1d41a0a3b56b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c81e9f4981243d86ce9a4a073884a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f1e7eda86ea8b5f710901eeb95dac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a93cfd4e4c3ae582b9017e4320b483102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403cfd54058dbdd5e4aaeedda87089103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc6f3d6ffb7640e33e257cab65a594104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21223984f34ef934eda6adac5291b89d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c2795a79fca96ad1f4d0fa220330d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b996854f211b81ecc76daf455c5b9ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8f5b57bd674f1b62b809155f01387108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf0c99d603aaaea80d954495139a17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24839b955023f9aecd212811dba89a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aac61877cfbbea9c3628fef37e9ee5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16345cf74b7630ca57b08dbaa1c98dbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff87f4a0e1f8d04cb9ed8c0a9755ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f892e11b24332d4d82580c71e887fb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca4f20a2462b377ebbde5b9378a9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdfaad8ffff0965944e08713647f11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd664c18a649b7561116b8b618ee3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abac7ca519995534b73dfa6291ee5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656d07e19745dd0845df822bb77b478119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce296de448f27bcbc1b12d4ad50275f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bf23f630cae926fd2211e65c40f2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb2a8d8ccf201b9f0e9f36e4c4aead122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c9e2973877f571c9151bc0d0380b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c82dafccade8f357bb4edec6881a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26692ece11d65d9c0fe4203a8fa0ad6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb211bd2ba828fa5d06892ba4460ed3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dab9f1cb7f9c5a48bea6199d13954127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6869a53ed5adeb5858578356bb4de2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7ee8aa92524959050f6c279d7d686129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2de7244f81c51148b5909065dc6399130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e9f27eddb3fdc72a42ab64365b384131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f78ee868da9cc20ecab5a9c9f6a14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775af84ad6158263bf610b4c47a1795f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04222fd49255c85be97fa9980cb7d78d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46969097b12ff3f93c538e50b0d7587135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931704168418375cac8f59ba3eb1068b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac5c57871362b7234df8158c4e3090137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd9609c8e222cba87d45715f7d160138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685ee6b35dda98b25e75a4696d66324139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32516fc2b5ab433b865a1827a7274d88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e8b177b2e22a5c2f1eb6725cb8c48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac93a3f44ca6eebcd009e9a19e43847142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb99b7c316e2f4d867331977f060e90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de63c23379ec87275ba26da650dac9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eaac8b28b6b1ed10a636b47a49a81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6a8869013c5259f3332a339959093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7c659b3209bb6e561a5da120bca04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a70ada371346a5bc5ec637b85686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518f5b2cfef1648cf4ca4b184eaa1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563158896e2aa74692513a840355c24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dab21a1407d7ced00e664c684c4ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244929a616cf240702ad36cc0629540d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661dc55ecc774d52f2059f226a6d14b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902622e7a3300e9748e107751a5c790154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5a4b5676f08b4e2d634afa8dc70ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bbbb50fdab988b4afe10759278a36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120b08ea6ef995d103f104c80fa320157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296691459a2fef777d93b290f3caf869158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e52cf3e12cc5a5bf381d358be9ecc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae9439f7718ff492b6b9fecb4c435160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c8c8ee33a90b5fcec9c5bc460209d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5752e86657e6e371c928833863aab9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5bcf043a9b58bb737c3aca6c805b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa5eff4efb241543683bb4c47a5295164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f6cb49fb39bd03130695e6facddb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59596a27b1f08cad9ac88e356227b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29962df6ae0405b861fe2da9af2127167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e9e28136f475928bdcf250ca63c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869e033f7d00a76a45cc8100440b78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835280512491ef3e24710136a2d3cb9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5de44849d74f37d6b4f8be5003f472171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d526d6ae31f61a52377cac675d70f86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c6590fb977a4645589801cda9ca53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38332adcc7e04712bff0b1af9c426e0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>