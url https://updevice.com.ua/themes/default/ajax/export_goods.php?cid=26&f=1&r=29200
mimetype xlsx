--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584e7e32aec450a2fa4c406a52580321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8298993a95d7fdceaf8ae39069ddf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a5ec1f0b6a0a15d85d1c09e8ae593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f81104061d0e57c555e9c6f492574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c554738dac8c6f039b099df00ca2cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0c37f566b7440c979472a28b19d966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc354536c3029d2a9111bc19c0e9b317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5875868c282dce184a9aa36785a1628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad205786a1721841b3f40baa66f739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e23afa4385b04d2dae923e6a86c57d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5962287311ff1f26927e31a4c14336611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077f1749859dfa9aac1cae17aa540f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f7b2bc84c2746af3ed5780963380013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f42e94b6fb88bbf930d673e7fee2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616df2cf188d3aca950ab3fe9021320615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18721443ad90e6534084372c2b876816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d5f56fca2597bba7e2b54ba5eecd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d400f83213366141c83a7b79c543df818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ce92954f9afc20a70f84049f4b9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6692cb25ec697443f580ff3f3a317020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbc6151bc6e67aedef8286232e9b5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f923447ca37f1848aeea30ec0fb2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a061fecb4232fade8bbd01c73ca7f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949bbddc99edfb0e6546afbefc1381d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e252ed77082ebfe54163528e7d44525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daecc72a33068d12e52bc7b7dde560426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346464bb0aced5818e681269bed1bf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29c8ba89b2a8d1cf897b4d65fb7d1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bc4d5638927642c26c62766516a3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6485e54fa27a1b79e4d01bbc7018830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b77962ea063cc71451f65daa01b0bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceecc8a32c1456a53de8ba1bc216e5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c27ef222fd5180b5e26170bf8428833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4da70277bfe19cc3d0e5c09f08413534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23049c03b2129bd05877f217df3d2dce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0eefaf31f118b6c50ce4d8ccadbcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da534e72c307b94b5793f94f660477837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd12ce7c50ff33e16b34a0531f909f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc54c6332e03545227004b8ba1f927939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4e559664d49532fd75c32db7718740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6cbb6b0b776e8b1176185ef73533341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749943a099e671a5c9c4ec140b1a4b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48b808292b313f62810d989d7ce53043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d1846bfe7aa68c163074016fb3f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c2a2b4be17ca8166eda1d9d7ede3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8d95f7b7b25dd57fd3fea2d57427346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15aed437292a9eda7cae80d024d7cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b3c32d7dbb117a6acceb2661a80148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12f12f262837113aaa78ebcac3332649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0c204db397311914d5a20c1b6434050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299e89d4ceca20af857a227f230aa2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001b3f00e0c94a396aee0d07d04949952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae12b6b17037dfa7a38805201f83baa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf44525217fc08f9f1aaf6e5a307b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93b23900feccb97ae402cfa941a4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b371572df9923164926e8fc490070356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ae399bde20c4dfbbf13c10baf48d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6dea365e1997ef4ed7307bf2ad78758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523b1086b6a157d4ad26dbf84e5fcc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b327d84e9b2c70290edfb05ab6f1e5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25616aec85193caa1ef6b2113ba3fc4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0864dee4a0ecec4826ee8812342dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269ed13e261367eb9133d0578657a2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ed842a324a22170299b0938f748d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac52b5934de0209dcef58f7b4614cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0175448af01fa4055d9289c78566466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f82810fcb259a99f336b8f53dbf5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea010bb48e3ea0254423d0b24f0b1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50cfd589a48ea7c77d7d0f0402cb4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737f1f48be17373cfe23a518b190d7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa58fbfdc3558b7c25311e578d0e1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118db7d67728675d7e472db9536c8b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d81341f9d3e10afdf30650bcca80c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d89a2683ef9a6512c59a1aa0736ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e070575146355c8a5492a79640a4cdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4d951d8d47e733634a7e4d7239a2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8823513414d6b4dc3983af7d695f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95567de4843a980e97a561f5d61180478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a1b12a73e29b8c8f8b2ffddc5e5f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8efd5c1be61b9e2a4ded9b884500280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc49707c4a34e36fdb3b107ffbff481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beb1aa3fc2cd946b3a9887959b0dea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862ccd6e85b01311ed98248def821f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44b582916da5d13975f85e1eaf0dc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621c9eab98f0ac636296a666af6d3a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce28bff90d68e0135a9b8d0d532c45386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cc73049775a96d7984fd6f35cb3c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99c72d2a0b86785142a37f9103d5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8101b8cb8a346085cab13e846b9ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3f9a5036c44a53d9e0c7ab91e891190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab908880e9e29c9a0bb3d6cd43bac591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604589e30362d2db2e658be381b738792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d087e615bf016c488966a95cdd92b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad74ca48d9e7234ac092bcddb7c71b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8612a62ded6635be91fe474f729a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176a9cb08ba566b92d466801aa46c4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f91949434b92d140323c2348940997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caf4193f6761b9d9b516d3110e052298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a3d614d823c032310340869db9cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c8f53cd9e8679ecd2517f4077d35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa4061fec70838294bfdfabb2b4be8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b31ed53063e80eae0b3412b0ccd34a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c25236f025d28ac7c8ced6b813f88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e61501e2811c427162899afb75237c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91066fc3f580ec1b46af504c6e1165105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0be2c850187018bcc4e7fc41f57ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f127e3a371ae5b742e1346270ec4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ed96fae75a3d84abaf41a0da7dca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2361afa277453a008640aea36e06d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf0399d0a612b73459bea9d2d07f15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7206f980441e0c65437a1ac6bcbbe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae52236f5f22b4e9e9a687b5ceee954112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dee8cb6d8c7876f19181706103d289113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8570ceb613858ff039edd04fd53bcc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531947a38dc2b120be19c926ad59f96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae47d9fdc5158c9de707df8b49ee19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6e1d22eec66c6f1545109229f6e94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a42ef92cb81a2a360e1c4457a53d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ad020ccb378142a6e012e5b43a6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7851c36b3e8983cc9e7569cf0192120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b240651ad66495943e3964249bb83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c44f2b6de932d9be2fb7a198ca141122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210756a66a5d34bed1c43aa68f805d53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f2866832fcb7328d1c6b7c653311b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb0d414012d651b2035af18471a330125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dfb4c4caffb4fee2eadea1f48d184126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67d32a74434d29063558a2c69c2176127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d196e5ad9f46a36425b2344f1725128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d7fa280e344a8fd17e83af16de9f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ae727c9c9ff374f889d37279e6a3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f21091e1b8ae526a847718b19eaed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612ddaba0d0d75ec8436e26b5ea5f34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b4717ad45db8fb082a223d92376de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dd47ae3599d594e14a509e417daa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cf767641e13e3574e520f13a385d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de18be9c187ac0557e6c6ac14f20f73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45870af4937773c05c1219b3d3bd9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df0e8fdacf6f6569e00feba3661b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693291a32de7ee672e8481e4896129d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc05c9c7c00b0121fe3369b97117b4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdcc6239838aaeda637ee981b5104d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa15a0d9e380ee10fb3575b10aa9e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05d4fef69a18ff2c37dd6e5066408a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f535737dff1f6cf6c053f3be74987144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51631fb5ff07e7b490701f32b0fe488145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3edb4bac953b7faadfd1598a9b468146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b79d63c05dde8547b642a77475fef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6377a401e33970b6aaa068eb5521e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd84888e8901c4e2e8331208ad5660149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22da281bb67ddb487c6c8799389f18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008bb6ce38bff0b0b06059ffc382f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f6fed086bdea370e53a3d98c473fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa7ccfcf5743f32e25c422c6e16b8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68bc39c6116c3da47fb5d81bee34ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440194ef0f6576f4ad8743790138485f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea130548298bd2c6ecdaa06e0255416156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a21d7467d3da7cd728be859292796d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f44fc783693ac897a238b0b9386835158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb306d972ad4d8ff0f2e63d023d38e1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e189810ff55319a106f82e9bfbf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7289bb5d08253dd67a8050ffe003a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab8f675e2501309bddbef152a1000162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2c5025c805e96f8ab2639d484b536163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19491c0dd550e50692afcd231b2cb326164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9a6e6c3dca912c0f5c26639478102165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca99a39446a6ad75e732d1db7a45b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36ceba52678aff45040971e5534994167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd85109c99203ab830f86962dcd0b38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d1dfe0a3e10ed8b0336ffe39cbc10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94908de39a54f3329814dfe933e4d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c3f888101939193836546646eda88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea788ec6d18484e0242af06392327172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f948a58aadfe8978f96e024171f656173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7197997a11ff27092ce678aaf897b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f3055a24f32e337fdfc5b7de0d30d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae780358704915348d6200bad2b64811176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459be335a514f76edf5a93cd0171f36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5785a4eda4122801a03900b88e91b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985ee9334a3f40b0150b26875a5c60f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7bd8b4e6b5541ef3280d0155c4dc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548b8fa055989999b34734de8de76981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c324b6c51f134b0be51e73d3dbd41b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46b2984268cc3f801d354ec5ef3ac03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917042089f4e84b5f7197dfe8fbca034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa014b0f7a23bf4245c96071977ee0f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502999d684992a56f78ebafa9f7e4aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd04ebfdf9c565ef62bd30f80929e167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d82421ac28b8bf3b93052bc7f8da998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfcbc3b11e6efbf6d5a18bff0cb1609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9ef7790e33677d492f644e243ecf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338159280cdb07a1460c35ce9159136411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bcc66bf98d6726d103be24e188d4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0457537f19972293eae18f4c1ad01c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f00e62ea091a227a7b873e91f39e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc734d292ea6f02fb59c7324c4082ccc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997a4483073df69b053f040e0191c5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb16e872999116db700b90d0f9f06e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f286467f3e4d1498e9c75ee9057d37718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808358de5db5a209f750477e9da0fd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73a51d0def3e7bf61f5e0cec27c4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c7f0da14eb6e3d097143bced5b8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd276b59f32e40a097ad944f0ce7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2baf341108a9b29719d20b8a8155ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b6da1a7d1f18e60ccbeaebf22331f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7da75e0cbb63d9e29429cc359db24925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730c6cd7699ac1f1833ccd63885015226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4cdefdfd8aabab34ed515b51d9b1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd8fe3d5438cdcf2f6187abf74068b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043b21a5739e87712eaad55959b9f6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc57c00dc7855282ef849249aacec730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0898ba9f07b06a87cb8fcb111ea735f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7f1e21ef2199047ad810963a0ab9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142262067b6810ed295c45c7cf1d8ad333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa800ecaf66a2ff5f6cd917c9c81fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da358b56fc48479637ef1ad5c3aef235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845b6ee6b81331a920e216f4b86221236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfff961166b81f69529a8d3b4d4a0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eb94fe40cd45f1d1e11a01dd5ae3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32331a1110cbea4d4c287bf1708b3e2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc182e43de39695797c69ab006176c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c5301bf06730a58434d163ed9259a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc500fa1d1bacd4c1ce1576a2302d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c9785c56ad4bd0a25d4a5f9a5fc0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52aa0d06c26aec392cb9e687279f4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb5c2c4f360a926aac96c01fb785245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac16dc07403e7077e1cc97c025617d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c56483c8f1de22d17952f958531c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2949a5f16535a10a036a92b7affa4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ef9464e74ce73bb9eaf6cef03f6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d072db66a6325aaf215370a1078d4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03f64975ce5cd4f9a5b7bffb1b009451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de81e59509b9247c98476f1688c1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b92cb86732d44b5a91c8c36f7957b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a48263e1f626007656c3a73f772cb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc948d72c55f2e5fb4c3caa9248b6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287901bb3632e8afad80abf286e251e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f9360af5b8bd44ac07bc77c1faf4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92bd89cc3146413494d3629822a9cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa29c0f78920f7a399cd192b94917b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829ba16feb189da5f90f1d1b71bf90e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83cf5e49200535e94ad9fdb087a4b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c858522e8eb45d3302a4ed02a7d32dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ae5911927623a4e3b08dd32e7aeee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5128ba367d30306a7c15aa0fc107ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4455f0a894636444190cdb7432a60a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0eaf29f5c74fa2c7487eb79ff81f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5b454ec595e479cc264d94672fcba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f9be35a9666ae43e0202ae1e512868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188ae888e4b9367c93e3c8473223ef669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62638834783af87a145c4f9b0f92e52c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddfa24b363ee446e70d79c03ed460671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f027138b0ec2e0c6483175aefc6770672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834210c11af54e30df45eaf58b7a35ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ba68cb9332da5cc41eb1bcb46122174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61219c2bd6da810630528c7272f02e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb47fd37d80b1ae527c6830c78c04176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d762c6493457486f084f50e8e1d6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235f65e35c45f8296c8ce5d7b40260f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6024dce0b88858c4d41d3e3dc0467379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8d95dfc7978e333992b566b59fb8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0ea8fd1feefe4a7580b49ebf965b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337bd9b2dbe28678261f807427f47382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033acdf3c3cfd1a0cd71a7168fe1507583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6d124e5af43d5293c03dcf4ed4ebc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ea94f46e2e865b59942d208ccddb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc5f0a732c3a1e6ec944966bbcb43186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bff4cb37fe97b4ab114d6335c55db287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8db6969738ee100e9f14a49f0390e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d74bd62d5f0af2c1e51d38fae9661f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb916682b3fd39534c90318072a8a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9cb59b0eeabdc7c806cc09c39871291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48261f45165ca82e905ef00945e9a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cffb40c19586973bb34c0349a33ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a0b7508382aa92147ba436e3c153394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07e89dd03db8c3bfe322d29028b7e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613e7758bb701fb5d99421cc59f121096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e33899260c2be71ef739b6cf5c5d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63428f5c3bed49685661fba587d1eb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cfba7c6589f805583c7df9b33f63599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e05b7e0a2ead07d26de4bb845659a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e21634e8c03d77a2d1c4feae41d20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923ba43b3c80aa6ad76e8e8007bb9b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf47b6ceecb98a174dfe29ea58ca0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f464c2ed9c01588f6d219e2c0ee92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1519f59071f1019f59fa0f8a7945f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75084bc6aa0808ef6919f659b22aac73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5345f1c25aff26abe11687fe4e86c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b18c18ac5ca9d224ba5ffbd2dc45cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31317435f052857e4225982ed07fafd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0522c7660ad524b72ed5f0cbbc82da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae470abefa2fd51be22aef253c73f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc661b6247b8684197fa7bd15c20de6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83272a4a2d745687258d0bd3f5a7a21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc5284a2c98ce92c1069a4c2d41604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb56c148ea4833b4cf00628e0b8d61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b05cb3ee7cb3eb6f924b88e8d75082116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69547fcb59a038407f6615b6bbbc574e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200285f22e7de40dfa6817be8f2633118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331068b8a598f8f52ca1ad3efe2a5505119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90581b1320fa265cf4fa7712b9cfe0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1daaf221cb067efa94a11fdf0c200121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce4d08c6f2242c3c2f48787096494122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befba40e594cf5a4708ceaccc3347d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ce63e3a227f9c7abc1096bf97d808124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dc0ee81dccb6874697b1b94e75dac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ce7cd5024ea1eb6f3285ecc6ebcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98555a5363ed0c7af5f8279226e92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7777f6e828e231cf7b98cf4e42c44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c98f1ca65f5381b41a3a79be7d07d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c166ca40942b766f1867ad1c8353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9379f5d360ff005ab6371c7d6a5f33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f31616c2a2332adf1da455d04bd65f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f63c583d41787b7e58165248379c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5623f473a5b794cad8f4a0df94f3d70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0a4fa568906e2d9563ab9b52380bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bc50a711d6a19b4c88806f85d6f7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080e73ea0fdc75337444d2037f4fc0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a60a2f294eb64c73ff43eb0b9cbc47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03ee96056dce653a81c304a956fc3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da9d626af871ab9dc61df523b45c5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c813a0d17e4719ba80c36c40416be8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c48542a0303eeb8a262572bef8ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b8ee08ba6c94c4cd01f434ffff8c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b7f73caf0efb6b50f8b88dc365aa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c4eb285bb8f6aebd3252389a19c22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c0dbc77d4b65d20ac547b3aaf912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde5841c570239089fcc1bc1be2caf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a31d770ba207cf827f1275468aa41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0616582c85e0b14f15659c798e864b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1453c909f83b81fb368885b3cc3b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2e2407e5b081faa9f615432fa8f5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb988eac3ae9b5656f23fe02565de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fcfbfd8ae19f6293202bff24f8fbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add01d1e9354ac829f8d91091eb2e3ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801505ea57efda4ca6abb822accc74f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fbf2691af691ba8731ba53a4f7446156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e0ba57a96a9a5c216ac6e2835153f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c71e15c762d526489ed299863cf87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584b2be0dca55e9a49b3e085dd0def8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89230823041302dc7db2c64b822a85fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6dfaec57e87996e5f4bd4be98427b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2fddc6d9104c9bea8b41caac9f063162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351748cea1a384647db1d4434f7a0fe7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233ef0d1add08803fdc9b16a58dfa95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e7f31acfacbeee1f78f9812930138165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303295dbf309b3e8488299b0e31bfc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90474a39da6fefa8366d3b9f81eb21f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14db8361bf45e6194663eab46985793168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda060610429a0d33be8fe224c03d351169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eff10d7cb5939cc1df91420d3f012170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adb9d75b74639b27faf9084e191b1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa869f5f9f0ff1b8c4e6e1cf9da4e95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfdec8b75e041686775e9f11879031173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99fae7668aaf30990f948efd36170c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad763fe778f2336ce435d91c6c209af0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a6d6c9f8e555be7c9922afc1b5fc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d45b54d9c2a07e095e087c19ae56c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0929da89dc8097496c6e1a3e709624178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5256ace5527483e548b442606414c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fa07b91bbcaefdc89629b6353af82180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>