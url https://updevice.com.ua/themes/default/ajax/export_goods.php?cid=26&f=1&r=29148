--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca165ae33ae8f531b1ace43e6521cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa096fa48f731ede7b56d6b829acee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05099539b026c1443497d091cc6db113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4c1588d5cb7cdf9f7481bd3f07a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e60f696def903f6c1d30a392bac2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7d0fce3f1b53730893ab4cf42ee66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba8d7f41b7c1e5ec61706292cf7837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eabaacb5e019b9427a89051a04c7018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2136dab40a26f0f6dc9e658e965839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b305f5f9d0a5f2b4794a460fd05348410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987a229ec1966263f1221d6340ed20d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30991425a27eb65b80b21bd1d6ed379712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26c62dc148ec876a71f4ff6b5f651a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b93b6a40ac59666885311c87eb9a2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13570a580649a909925d2e7c6de454215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89547c2cfcdc4359e227d1a2c82d5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c92b26fa7afcf39e0cafb64d8ab57a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45798ca35a1a9de5b5ba2428bff71918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad9e15d8ae4583a4089c829c7f6b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921402ea6d24ac8716ccf58ecdbedd4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67c6c5aedac924279e1afde07774a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc103dc9541a4976cd5fb60e8be6cff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58dd74dced02f24bf8741e882c076623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65814d0c3fa54719704c7a0f6655896624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4f73221bc69360a2ecae437cc100325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca60a5976ed356c318704f11b835f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e48b947a22e583040ba48b4642d7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677683c313ba206ebfffa7fe1a10610d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c13067e2ee683f66b9e0b984ce61129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c1e56ded36822968801b515f4d4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef51b03261a18e9ed02b8063128a6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626292a666ebd9cbca472f7b820eca332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d191816fb1eab119968a5a8b25245033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19c4abbece14cbec2a441e291866df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b029ff969d7ed0752accc3e357b5d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d683259e5d57229d0d5296deebbac836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602567aa4bd4861e5e08c9b0ccaba0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060468666831b7f555627e32e6e709ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0cef80a69356e5755ed520cfca53a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e04a217dadfa664f3274a62ce225c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e9c5c0b479373e8bca0b473f4c1c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcd74ab92f352d45c83405c3daaa8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89e1ef5e6698c84ffe1b4c35ca4b8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9483e44753eba9872e13208878779d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f51fdea20d9dd699157af077bd9f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed645a652400dbfa284f4a7df8dbd34e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa3f57f25f407b53e5b91f3c33700247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca20a0bcb0b722334f3bb3200b87c7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89601feefe168febe743334429bf6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ad76e9987b9e8b46d91987b2f1ee750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b40774a242d6dcdee4258722ea5a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd48c5383d8410bd0b82d2d65cad7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42179ce87a0dfb90cfd5d0346852b6ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8985abf9bc65e5fbb982ce457f96a3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03011d372967b14308f383f81a34722c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22038dfc19f1f9ccca19f127a42cede356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747737fd906120e0bf1fae7d1bcdb63f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164272d5a539fabb1f9304f08599a4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c88659a21967282ac3c939288a70d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89c268ef0ecf5cf2dbfdea940614160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74995a96039e9cac62ce72d2024449c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8570c2f29b3c593860db274a351ab262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb9177eed89aaae286b8dc05b0204b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f9d48388f417a9dfc7f87b7f2c8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f7a949cd99a2752d3a93b8f1218be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff794c0159cc05b74c825876e95754766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96df91d87609d1c47cd408184ba46c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbb2f3e68baf4deb48541523b5a84e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf3fc3f473b0c180f3978ae815ac4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0b13452ff4d87a44819aeacfd017770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec975cab4870a4ca4a93569aea6b99271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04964fa17677b4a1ffb582d8ba44c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9a2c01403fc95c7aab4aa5900622373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448171cecea64efff0c3a0d3446e9be374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7383af743c28d57280db92688593e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cfc25e7a8d82ffdc043f868e187ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7beb41cb36f522584d358fa3aaaee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f078a4ff650cafb6bdd6b12b85f75b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c473422d0cc6b6a97a2a454c3fe0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932da7c2d36ec820ab61fb0217e5a6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c8cfeb7d47c90c75a25d6aeb579cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2a3c8b7f96353cf0bdc1a3242c69082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca0d8b88594c7060aed5d6b72608e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3547cab51a06d336efb3da2f7532184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7844d5e22eb03bdc4bb351bc114f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43c46d8ffc562db01b9bf227d5ea186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9638f0d4f47e2e49fdaa4b6608b6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbf463e5d55263525ff21211277f4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69473e73ba1feecb36b49af362f3173989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7409e15f5bb57830bbee8b4f7100790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea96b033a9bf8347d28be30edecd9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26dc34d0c9fc6844b4d49cce2e2ed092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211785d142206f79154468ba227565e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c36cd2eee073c924bc665ab23ddf1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3be1dafe866eb73cfeb4451053e02095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292e387976c15fcaad86420fb04c2f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6a9e45393f690c87b96a4ab7f965797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b681e892478fb3e7dfbcca4d7bb6f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28bc5efd587f08542604f9c76064e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947f7e472c18d51f18ec21cea509be5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fb42b21e6d42ec9daed5e89029e19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0289b90ddeee0d833dece638f363949102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f854cef7fe843c06970f74ab251aedd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fd0d3ec4d63500f526d77283a6ea1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde9468bfc8428a2af37fe6e48fd046105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255692c5e41428b993f120dc32c4b2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d6180990a394edb8fcafd1c25a0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b073215cf161dfdbe7353d6ad6b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d94bf0d0911583469b66ac9c78d7a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185b55eeeaf2a39914fac471f9c97d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bbf3220863c49cd7445882b262761111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def89e80714e10058e772ebc3b02d867112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ffdc797b300fd431893e7004e3a7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750c707e54f4c2a65a1704da65503c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5fbc4bc3e4a68bad1f0a2f135cf7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fba0941b10787c4c82306969c238e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58029df3a953bbda07c4c0149b23e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d41d38aecf39214531bd4805b48f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdcf0c1fc16aab89c419d55c7c8541119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0494868c2bc9de856851ce253ddfa74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492e062815f7ec57e2273ab0bf504d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4c367ad6147ac5bf659ac1777548e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd576d962d4ce14063703c90377001b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75591c50b8ecec0399221ee88f0644124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2653aaa83bc209a4bedc872565a5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd869d104ebca2aabe0222047a5554f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae545cd66716a64c7a12b325b267d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a816f80cd6e00b8b0d393a50172e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b145b335a218543c8a5825a06391c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b03d1f76d867ef09f5fbd6c3970db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d1794e4bd8e5d9dc106a6d04a4be2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22448c4fc6df941cf49e06667c9849f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72b4141640cf76dcadb6ab8eb2b9c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58053518892df402bd581b32619ad66e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8038ec4e6f40594651ee33dceefda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f5cf26f3f39f5a3c66418a4af8445136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a865b99b8f2ba9c41a46e6f13737a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe3b37f5dc099ef0e3073e86bded1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a6ed847bcee1729c3049feebce5eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b64719084f3c1be9c88620901a64b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c4e488c78a0346d20113e181ff837141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bca298884b14de0bd097ff90d05691142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec024cffb27f3a93969f4122717fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8e1fafa2f6e111c07e95fa3f1245f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f86cbbe279c77a928aefd3d92bf39d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408c0eaf028ad7c84e8584b021a57e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78a63686709f23174ec1dcfb540ccb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5230b692d6aec0ac8b72beb13dd133148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd7c899b068d6b7aefa58759a06d99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105a9f38b379d79066333b113a6580150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d8f65f9dd2797b8b29c3eee6ecfe5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad751062445a296efd2b6ef3a9709bc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddb7fe37d0828ff9bc41dd934b9c8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98057308ec0daa49c63897c064bb34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0175a6b2f50beb79064ce618a4b7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211d7d531d48986173edcde451b006c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a3867ab77beb33e1c725c881d809157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4abdcc60686c577f3f08380755a4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f077e24ebc30b26a41e361e7430081f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769d08c14f3f68db429b8999a3edb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17605808cffc788f24f3cb1838a454161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd912a62d6b7fcab2ed6908d63071a52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed756a8f390462d7b748c4b6eb1ae4ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87d6ec55e17d4f87ca49a880a4ec9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116296092f75c7a4c05111bf0b5a9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffe6e76c2256df8b3abc3acd598381166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce95d02cde92c39f37420ec1c649d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783f48a002d4d73e8a18ca040e34b6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0d3d5d441000dc718a626180f7d09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f0d7ae57466916fba8b160484e7ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158adc0e342e9e6d222080fe8bc9bd3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcced66a2d96f4b6e2adde0e24f844172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312b243ffce16196da5ca10e0ceea2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1783ac6bb4479b6db98e6380a2dd40a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b007c8625097a49d18fd70816905f47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026303f152e75fbfec452d2ab593145176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2ba3c0081696311a7cac80ceb8b3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae835af713ea3f94b1a2f9b0a94a84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2533ac681f9a3993b5fb414a0228280179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edb08dfb998bcb92d321300ce5f67e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cfbb1489e6da7de21f96ccdb744be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c28686f6fcbfbd762542ab8b08d23a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6b669c1b429e7af871a4bfc3365463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5055c52f5d9d6f044e7d6e2a18292c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdcbaf573773907a38171813b98cac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9777946d77010baa9360fa4c6cf76656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b3e2a07ea2df37a0340d92fcc79807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77d982acde0ddaa8337eff0c3794c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f8f4718b77ad161f43d699c65fd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf363b6f31e9beb9e4422baf650f2d2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940596941590674a703ef5ef0d0c6c9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dbf2da197847c5e0557725fa6f4ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a72df98974929b5b2a0fc60edc5b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd135cd95d620923235a102cb993ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c8da83f21fc7782b59e492ec57b1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a77f6bff1b3c986cdaaabefca795016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b11e226295cec67af535f81d1ac5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846344e3c290b010357eae0718fff4aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85fe328fd9cb22022bbb8137ab645019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb71aa554bc6cbe56954814f398e29e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13e8033272386185a567d7a19f1c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07aefe10b292d0696b8fe980b708c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d2e39d444b4a3b72d55e9e658dacc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12ad6941f301aa17b2e22db828ee3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eafd6832ae08779d946bf83b0d6b8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738dfb849cdd88c1b80f32022ce487526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce7e921f6886a9a01a465b6572425a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae9e762442a0df257ca1284c356e4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304db1da9b04c4c6d0580bd6a8356c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1a8f3a1d33d03569c1178c94bdb5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b817c2787b0bdf5a814ba07c41a12da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abe5f6345c07db8fbe391c0663fbdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c22af76febb32ca7897e40430815733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeeb9fa4e82c141b132a4f52cf136c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12378494bf6a159bcea7567b1c9f3df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016cede96d8ef2b4725a36d7c1df66036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf48249c6e9c6e52156ab17898a2ddc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c32d2ed75f844449b52495feb526f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681cb583c9b6c34ebf6dd03b3daeda939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63758995869943fca504c266d8d8095e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4c083bec72196d8d73a75b9c1636141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dac6d43c8065ded76cce34321349a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b5b91a64a947999c055f1d0db1f3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f78d08d3e690a584560fc738c63b2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794b106a21b03408aa07d8672d3aa1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fb454c7487b8bb3a430313b6c428b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795838b9d7db7dec20d124fd264bbab747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f190ae79d8094b9be5cf86f5a0475548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bdbf488bda71b5b64a0b84602c98349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237c1f0b1df17bca0e1b8bcf476653050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250728712e76221b62646164a6a8dfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221f4cd039b0315458d3007ea29bf5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649871b2d82e0e3bdfb1250f6c120cdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188cd8f0273ed00d85921854c310af854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c41535fa42971172c7656428a5fbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1019cab0f32435b36eaf7563c06c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7902872f350b2c783058e9f4bfdf6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3352df21d87c1bff674f2c26b5a16858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959de859d110da8f2ad004e130c757859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe43b6c26cb79d4bab5b0c3a43471e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cffa26e9c271da6ef08d1d57c220fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c5bfb074741bf5124f1b4c20f10462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05156eb139ce80d0a02c32d3cf7fc83163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c2e43daa0af6c94994489c0eb78d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af4de236462ea6581ab96350a2d93d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c00e27e19fcdab5148fb741d7baeb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d43681572c2cc30c586d14c95861bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fbdaa497f76cdaf7e11236d42e20e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d3f5ae492f40021378ec08d4925c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607f00931397ddcb73bb1dca83d67ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dba09041dd9574bb95e42414270bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f6b779b9a7935168ae6d66f5f1ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d58bc21557a0436e887c5d764b54f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776793b822c96e3df4142457569628474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b17ff4c73fae02f422a4f661d5c1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53ed69bdfb3abc1375093b7dd27c8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111ee9a863c9398899f9a64d74f0f7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846dd51a2a635e9abd82e6b6ceb052878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188aea894ea0a7e5e08dbeb54e74bd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa317c92b3883817b67392c85deaa4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617ecdc62e9bd394707843be09b8e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ec51bd9cb9c923150e8defbcbf2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf916915be8a44a3d93b77b8b2d569683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a74112ca5bb6836e626b81c6bf4c2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c131615ed2a800c2c6355452312c98e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab087cf4b154963644fc528bbe03c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b22f0684478e1e4b7573930afd0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea28abc38ce4ae1f9f55584303cdbab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c0149e38917031e59b706beb65d3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04078ef05c6f00b331855fc7eb560ea090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2a7ecc1268540950788ab014be50291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2be8838e7b449454ec7d466eb19da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a470cec1ea73ad636b2ecf831cdb5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee32a0fe2970f35bcffeed5dad0c1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e2401b183cc5db1e39196fdc5322295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9c7dd2b338bd02a867830d2cb4b8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51150b04ce63b2f4f1acfd97d70e1dea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019560782b8b8cbd7b882f36859dc0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4076e9b04d20dbac6db0824e994cebb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd29ad3edc02fc9536144cfcbeb51ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3b35a7efdba898f41f66b76d2e67a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988829856edaf9d6c3fd142c59af4402102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6755d35222a86f410bbb206dc8fa164103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7f6404e91fc59e2d990cff504f23c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362397a5ebf6a17745d42b682ffe38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108a76d8ecf8c049b48272523ef3df5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbabb0a6993d0025e239df801445584107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff9280c9165450bf84df074c599398108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced372f1442641abc912937b5df4f888109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1676e6b9c181da2b003efa33201e15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad255a3e1453d038075d34dea3fc477e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d336a8f54cb7eacab501d016f8b61cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3775890175ee74b46e0708b0f4acc4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae98610c48f6382a249b6d43e5ab7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120a17ec5a6168533f92f57f7629894115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4a2928bda1ba1ec6f6d174b93f6a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af45cdfd1e3a9929907be56568c34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0684bdbf00a82e3ba28fd1fbb1fe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bb229ff187d05c50eb5eb18fe97c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a099eb23eee6bf488c5f19b1a093768120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195790283c79e4c67d7b686da217bfa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897816095cbb173a85dec0186c8ae0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fad5bceacd14f160a0d61ecd93b84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082772f016e4df56152fd9840dabf737124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe71c4df74373125065f59a07fad54f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e725fb14cb3381f84125dc5ec2ceab7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548cd3739a4ba02bd1d82fc5995b578127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b422631a07894b532bc054dea7907c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f0b0e68082a73d330b10570bb29d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b41c249f50260aa754e8f231ebb45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe44d39d0af729bbd5c8b2ff442e443131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3f1dc4a0fd32e703e27d23c1e91ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259201150270be9642dc2e25c153b9bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8021d664d6d1c8444b396024baf712134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6711761a1344eac97fa9410a8b1d36f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcee13eba650513a2d1f49417adcde6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945fcdf7eeff473dfc102bcbee64810137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee2431d55056bce13500ce5f2d542c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e479ed21087d2082178a04b68199e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab6dd79004126fcec16cdd847b07b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4c304c01276fd0c67e357ea15257141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3264b8a00d2800fbc97a00cc1d75d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a5a91eda9fb554fac89ae6c9275da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19323cd924598b95eeb6fe492772b270144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f49174b6c8a6ec5c373695c5b4f5db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7f8c3c84bc8eb9ea7748d125c91eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef7d7d00f4d15f3c6b25aed7bbad2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b41b1f38f611510eaa1e636aae56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15a71073a4f25feccf3d45c44d92e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c8ebcb76b71f75ddd692b2f505d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ee85fffc4e44de906271395edf9cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8604d158d98027171d346122f65a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520db116a1e86ecf75a679864a8bbb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7882c53176790ed99b71eb46cd9ba9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d14c7232b539c25279c5d26a4992a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f09d6c2a05a88f8d123bf1c08eae85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79a8f579eb804cad85eaa7ea20db1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa110ff25b9680e7c4dd9a25118e1cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796812eb43aa54cddea995f9ee6a9f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7fb74d69f7c9315cb966a9c041a8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bac257d8417cf3a892b0df53d06ef0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3117bd60deac1f85d9aa874c7ea08d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba5facf12089f2ea197fcd2a762ecb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c1b59521ca749bfdee7e635f37041164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfa536c48b3384f2440babd483cbec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4569573f1f4a6688c35056a1b42a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d99c322b451bd7d91611af210f6495167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e70a4e035fe9d655c487d48db8c725168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1878333dd2be3b08afa26b10f1173e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b766dead1475e2b0a5f297a87f7fa3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c141176e3898f6a7a5fdb21cdf3526171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66423f45a786bcc025de395e77efb79c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d77261e8485447b65e7874f9f830e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20212ee726ec2702c89f8e0bd6870174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>