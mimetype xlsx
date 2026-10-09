--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036888e12cf4a381e1288f4bbd5878c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749657666badb798ed31a5cbe1233c652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8aa7b798a1748aac482b505a36fc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3d62679ea9019bf65caf8b49f98d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3afc6e4cfe4ff06a11d458f8f7a0d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d04e0040bfd90b856af031c4ebcd1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82f828d02de7b7fa6e99f797a733c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d3edbb613e245b614082ab7604d1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1f53e6166131b268208bc6ec628e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a5686646b1beddb19bae0408625c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868589d35ff3f60a8a9a75f38708d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c029c45d593ba5d5f64f5c9c7c86312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce239cc8dcb45587f8aa8ce3e76b9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c4c5edb4f30f2adda5a004645891414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc730fe5741caef763c80f7555d9455a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ade0001477f0499c0a92d181fb99a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c70ce39a7df344cd7e9c3629c1fc1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84c627e44058f0f1a9338dd3bc3dee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfd154f0f4484f0444904ca0b4ef4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae207d981bf2c88c78e3fe2e8027b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65ff46552921819471bdeb3fbc013421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435d057d94a26e8031d0227bf9dbea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0ae7389ed64ad030f8a0d05aee7d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e38777b528ac7bf749dee353dc1f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a32ca373a5002055a45ccc03bb7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924226c352367ef13123c39499232a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e8ca8fdfe4323fc53bd2b8214eb3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c704fe155b6cab18995a56f2832030328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2735de5113bdff4ff1cd07e36896529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c081d2667d6809752ad6219c8ee10d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396991c9acd4a6294fe8b14063555aac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ed6badd9bda189f1b30947619b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c1287b161b7533876b6f445b1243733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328fda11227bea85375703acf1dab1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202967bb126aff3d6ed9f127e6ceb2dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0804ee8b780c44f36ec1b8cb43972b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b690d1610a8bb654857597ff0f58fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a7fc334a474913232f1dd3dba01538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aea426f26055c6bcd1292e997931a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c80b1f7359da2ef1bee0b5d510f4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3afbc476462ec4dcd4ac08332587141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2272cf0bbb7a4d21a3fcaa98072a98442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7677afa4df327f7f7ffad517999fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42e88d4d95a9291b86b09359425d5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7fe89ff1373a448c0fbf12939f1b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf01765ac28754ca182d93c7e80220946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34100d21a09602f877afc6adda3b509047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1590afa616c2112b99118f34d299ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc61ecbffd0c8959e2e2eea61188f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc1f6a97641e7df648d55d8498f1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a178ef385cf282627b25a4c944f3b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449316187a2964786d8ef3729a26b1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcbedc2280587adea5171c71121ed953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487fb8bab134bbb6be109de861caecc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f883602589f0068f9390611183b4c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb14f3afa25f4da0fb98baa3c015f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d02b4ad1cd6e4d61cdf400f01ce60b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2511bb162f72c1fe21519f85d51aeeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa864b22532e954eab743c5450d835ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03afa75219b5874f4e6d90ca637dfd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a57b8f5d7d54b34214551f55236d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e527caca1420c66823142aa3e059b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7c40499989029ede725935a4922f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c089082dea6dd6ec0581471b42669c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e168ba5b0bca3daa0e3b4724ec78d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da39b25651c0306691757d11ae820d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d028195c40dfaba8fb38fd204f78b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588fee31f9f15a71671263f63cb74e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cef0fb36718ef7449a6ecc85afe8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6baf15d901be3c9ff1b52ff066c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf3fa9fa83995c5a98d39e008a8f7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eb3e61b1830054807252c2ad5e0b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad3ab814d834e619707cff05bda8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dfbc97f8ad18a505f0feb0b8c708974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca100b962d59fb66e1db57c26acba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1180bf76ddaf9dd42b492abba693076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a0e06d8ccd2b682c032247abd75e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28640631caeda7b2ff170553355c8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54be7ee10ac311ff757edd10ef323b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fa8cfae79c2fb4e3c699488b26d2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444b662af3dff78a0ff41415d1d3c8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889795056b19af42930cc401e9516d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87b17a92d43b56f711ec804184ea5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b95fb7a1c3e6df7c0a374d77ae7f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617273d9c49bd5fac1f6ad4e6b5bb82185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5891461cb6b636cd903695bedf8e0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341819f0401a3f1b4892a68e951123a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc990306099a47158a8a467a2cb1e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd89416e32868a872fcb154b32bbab089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f876b6bcb730eab2ef38dc5ba89190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63972781d0a288603d0eb3ce30a8d49a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b338b716f252cbd9ff616ca07ca3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa2bb0bd9ee5d38aff858db3846dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e605a6ed094fdaac67d11954ed332194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50afd78eaf8598e7e1fecb689b733495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf355383b516a1811477e348c24cb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289e084c8029901f51aa14263d9638697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6c1fa2b1f69b9f1ee9702736daf5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eacf56305a976a3e6edda85947968899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af178e735c124742e88c824206a5d6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068a95d8007d09292ee40aad5b64592101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cec9c3d01dac8869178de1aac1938102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa3c699a5666f644bc3775f9f6cdc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d253549bfc97c6a3e0f2b8f131648104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884084ca540d0564d3db50b5a482598f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2753ee4567013f737ae66f8579fbff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569ad3c8e173220a273535cf5d40c3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b7cc3a495be6619bffe486b86912108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697172bbcaea3a36ca037550a83e8ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a8d8961383b6711c07de0deefb080110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732fd157388340aee25c5151b3df8d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45214a131a57f10abb84bd1eee779f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81601d501e498248c8919c4cf7967e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a59099d4f242e8db73fef663d8e9f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d52d689adfe38f546425ba8f51a18c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ffd9c1fd51ea7baed85a1993f671d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eda90b4f6b7896e902778c796cb0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123bad5c3cc5bc566e0f44350eb9b7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a213241dc8d35cb716e71887bd88e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85d7ba11579cf4801454c18ce47bd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123ef5b0418f187735ea410791fa9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e894c5f328528fc1f69066bce57c511122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c277db0e932a3a13e1123de1839ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc548b84e83ee2a0dbae5bcde7d8b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e21784fe2fba4ee9b25be87d9ec896125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7de945b0b52ef0eddbb2bc70f8034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d74fc79b05ad03e81ae9465e2697127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6236fbfe1f054cf23814c4c00dbf7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3937cfd1ed818ee710865cc7e8c8e53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed93a1aecfe18dd5f7f453339d95ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e783432a6eba6987b8e9b8cb2722c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d8f834b3bf4589c3e7a5bfb2b9999132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbbc16deb8e473a1858d41ccbe8e2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce8f8d870d9ede73542f5573832ec9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05218f3befcbd324b1c1a2793f1ea17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98522e568bfb41393d766a524ade61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21edd3ae9902e87c541225f02ef418137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983a18f2747d2480fe4e39ec3ec9123138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701440b82af5b3ba9bc71ca5ec22494139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424af87016d40973744ff423e9a10b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0763d625b115ea2a12e32a98bd8f251141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d65065cc50149af8526ba3921719f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892b12e22badb31208ce8ce87875ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7351756bee04bfab850ee5fb2fb760b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920cc7f563865994d6754afbf80f1b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edaecbe8f8b1aeb93fd33288cb4caf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c07883b05364d9564f79529c70073147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ed88d2421a4580c2fe62b19efbbe8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ce2801044dfcf636773d9fdec32f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0e9efb88653ed8d964da03aee894b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dbdb7b120606f8d75573e77f0dd36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4ecee150c8c505473696c89064595152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e8f46fcc38b0cf09d78e4c257274153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d68baf46e95fea33168b5502342ab8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1b20e8824a42a07fa148a96fe36d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8174567d2e0b759a9f2bee613ffa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c01c5f0ad4d737544495be32df3a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242b9770520ea2c10051f446a7592f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d08dd7d0cd8d901713d15a0e195587159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb725ab2135c0e73149acfb2dfd6af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54834564705ff3ff73fbcc26ea72e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652982b4a871ae5abf240ae44e9ddb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14f1cbbf2f903bdceab5a1d1565f0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63034285e5d6d098db0e420af0cd1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb313cb88860dd911136528c8626fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d1196d91a25872c4ff8304fa99794166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e21934f6e235aa1c777871fe2e97f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8523609f8a741b7038c8e2171f5a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b581f2b635b025f03c9a6ca1e5529b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36d1a75fc934cc8b635aecefa43d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c4df6e60a01cee781c1ddcc40774171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e90596d9af534333dc79dc803a92bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362e3498b6e854781e9d53bb3148db3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f136b04736886943be966a735564b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72dddf51b86ec98b4922c6047500b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6280e16cba318ba558ef2c1aa686490176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dae6d66a0b0f6201915a793eba270177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabde0f9a38942023912ee4208080fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e944051ec043e611698ee2d2374ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e208f958a822d538bb8b02692041d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a018146db3811e67c662ff62713cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fd37f43b3bc8898c0d76429f25aea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee7b13cbbc328f8e87b8b6484edab83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25332cf8f372c4f37be8e7dcadfb10494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c92e5683fd510af31b46cbb728335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51d6d3667d90db69a88e1b01d879666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c8552d10c6a132bd644cd9dddd37b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e991946216a63b736e43918ed0f238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fadbba8861a160cd88fcc9cbafe639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b4ca5cdb0bddac9a228141f1840c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7425453c3d59029a1009caaa38823a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50597222538a254803b0ec34718d581f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855b2443f06332b82f7c9f8c7da6ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975dda3138f4929d8102a0bcf566c6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744c6d0f2bf0bd606f4bd96f9b335715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc3223ac12482ea55bcd50573e55716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed129bccbf38e2609e0858afdc7a1fa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2cd7671b65514f0c3b3b5b957e01c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a85512d4ae9b071bae4b3859d69d6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea1dcecf2a2aadd21c90c1f44abbdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec87f68277f01f7c43ea67d3ba5347e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb115a1fdac6fe09369cad17f56ade322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899d88800a4f34f0106a1aae7aa37d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d91c94175a6e05a286b12dcbd7ec1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ddf00e5284dee2ce57c6faa59de1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7eae1c71d57ea50975a39502432ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d965facc0041df56ad3f78968edfdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b342f9800a48293496301775220628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8cfa1e335501eb1afa6df230c719d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0e4216052beb0dd44134fa0f6ea4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7d0eec5b168c3e96db5506a39a14a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871e3395f664641233112f657a39cbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151695949e0ecd0c95131dddaa6e95733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b930bcad237f56986796c7afc1cf9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b8f920b59712a5ec3cdccd72fc32135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed559195e367420be2750a8f496b18e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5807610b42fa0099066078cd2be23237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc555fd9b379148f6cce1ce856df226838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097d787a5b27d45c334d4d43ea1762739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f447f6ec34e3f90a2fe1a9180e07fb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b98cbf759786c8ae62540d9295f1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233319c2e26f2ebb3a51219caedb40942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46112bbe9af2bf96be608a4e3d7eb24243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec48dfd62730282fd245762b1afc07e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6145f379404ea45d7c045f40e6ab845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7aefb8d6ba4e55dd3deec2e29f39b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c759375d826ef0cde0e5beabcf369d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde1f9234b037ce1e716097bfc4c46a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26b9a1700f35618cdf0a75271df8c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac24d03e5de1dbb5e4a381c898ffe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8bdbf843c7e664db662e2d7c5bd3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966b501cad4da1623f32dbba6d3a12552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d535bac407420cbcf591c7bf8e797b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe0e7e3e942888d543165f60adf6bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690cc06d227ac5ac357850ce2d9300955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581fa4d73a28b422c2f04e7eb250d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee534c92f8df5d57aeea457779c76057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b44e1d78109f2bca188dd6be38bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3693a20a3f198a56875406228e0cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c05b35250994177db18680f78d268060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fbc091f7e23d970b9badc61af798461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcbe4fe969c4a07f0bf45a5c49e3e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b7a3ce6736e13bcd141252638df6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5a3141053caee343ab99493f9500f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129db9565d80ad48f95ea19333eec5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976523266cdd91a1d2f283933dc92866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d69fdd80a7089b9b1788ebfea737467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675752fe058de15da4da656774f499668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344a691a426b5993e0895dfc3bcbe6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848018564c17d20b27701e7f605853770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7124a53be82f3019afbd33d12bdc1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b28c170523fe4f03977bd7e491907972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bb0debb3c66fab2d6574ed7ce77f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b1d7d5969fb1bdd84504d00a169d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda7ad79eddd8e6df322b1f65adc7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de6a97ac0acc7ac97951edc68b15fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b4551864f0f29ed60044b292abc3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7afb2fb3492ac75bca292d09ad720878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26485c145a951fc8a6a956fafc4298279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d185eb76a55a21c649d8d1b51c5c6d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae18846d0ee9dcc466339b00ca5249f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95ef7823e36534304234588d3b1de682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83a70040297dbe21a171993ec9f57d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b59fb63a77fb41698ff86c23069984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfa4d75c33c8a5036b0752f8bf43a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db881592608406d180ad11e3ea70eecb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ed4b8ec2a8ea4fa6f6f674e22638a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe025006970a2009b0825e20244b48488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ec443399c99b054600853127333c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d0edb5a68f5f85ff0330490fd07cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76426590f48da692e1d3533b6c5dc44d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1d70091fe898e447f9e09dedaa9f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c3fac11901f8513d43730db7ba7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb74fc6440a9416d5c73c8cb4c0e07094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1c620e9cdfc96421c48b4f1c6daa495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a3572a5f29a6215b3d28fef95640296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9175ef619fcca809a8a7a8ca8fe0e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c0107faed914ec531f446ed4775998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b3755738e0bf5ca739245be098cd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda1ebbcb49f137faddf849e62de6ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418925d44931141b6453048050160a28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa96934a98ff8e2454dc89bacd5f534102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c9a94461a76742da92dfafb6ed3c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f23c83f23df3590128beb1d7fe8493104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c961f467b4140e28e9eb4db1eca1b11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8053e5653d19def7769e2360fb7c252106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf2d104577178329ad0442c9d5c077107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca22d8c0f2eb7638b742e68e0ee977108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4d01598e11ea67bea59a8795a1825109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43b0913e6b895551ee1d3b3033798c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373099e16be8063c6573267a8f699a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e469f8974290a57326851fd9b5678d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3b5f76c2c1cf617a4f856f3eace43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9777ebdf39ad72667008891a304b91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebbe8fbfee4df7b4a149fbfd1c2146115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae26ef8db3b7d2329ae35d7e42036bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff255e9a4fda025cab5edc83602d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba143372baa5fec3049931cc61615f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310051248a0a5d6656e39617374e3073119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21925f6f61e73b78a666a21e87ef33c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908443dc2a083f75da3be7a13779076121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ef93780e7b3b42227f745a1bed1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fc516962006598a28c96b44509521123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f066f0a76ebfd49cd4b4febdad200fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12988b4444e037ea0801e32376aa430a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c23df3e4f5c685902ff69357a430126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062858e275d9f6a2c53c040a550b826127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f349f63d37536d50fe316a96328d40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb94c8f2e2d21563e26ea38d50e35f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37bb79c3b23c9d450657f9e970d21f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176cbffb95d65a6e7510cc1f40f2f34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ab8fada0e078b8be9b801fd964f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0209edc887ac543a853d030059f39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfb19abd6f6224bb77bb9b4d6c5665134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd92bfa2ceaa8fa5e29b471cae8778135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa9a0d10886dc6f5cc450c3a0f89a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009ab5e8aa96635fedcb3b5e74d962137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89697e85e036e14a280df1c1724ffd39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93fc468d00828212242280e23975e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee875e7caa758dea4f30c093bb2d0ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df6053f398480c62eb95e0160f389a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34ca61c33aa4f7136eeb610ac7d019142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f116e2ae86e4a628048cb6ef5db7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412b4f0d85d1321c3e96ea4b0e3f98d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca4a1eedf396c547c513ab482d3eb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cc3288875bfdba27375103dde997e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa10072e21b25744da1cf45d3b69c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212dd9ca047fc8020ce493289ef3697148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9943f27a0993574ea05091b8214497149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a24e335119a5f1dc28de884dc11a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920536650250d18ee81dd829730f6cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5b9b9e81295ef82d7fc855d5e1dd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e354f2ace0f159c9e7d580a3d2b20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030309377917edeb0b9f665e20c100c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07178c98f96dbce2979d9a9cdab2ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7f9e1d11cd1a24dddb44a30614b2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497e2a286dc8b5ba2c0b5b463bd9fd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f9565abe0fc80bc571bd19dd18d88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c560b01a122704486a479f63423c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4c069fd54b181320e65a688b4911160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b75c916a2f28851543af123b97b981161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a0169ed84fe26f31408d3f494c43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f00d11032fd082c062242e5236ef1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625b2d8b04c47b995fe6ee4921db621164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425feadb1e3fd242f394dd36597c4340165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2476b3c890b3086c050e3e61f2684c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc85cb7acc0c8c82cde3c7c5230a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea308771c0c54fa9f1307101536e94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9d7fd7926108215f7573b6c0b12ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682ccefab387a87ec9c573813aeda63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65496a1cc5cea6eade314d2d277d36c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5e232c33ef507478a1948fab7c6d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bbaed81e387ef8396def905aa7ce6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d2f53175ada03583eb6bdabe62e9a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>