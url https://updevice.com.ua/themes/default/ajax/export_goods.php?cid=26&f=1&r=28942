--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36e64a3f8d0528727f5cbd5f8bcf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd9cb4c5e24d945fa1382db6ec2bed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d81df98e9309bb6e61c671c9c433a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea4f3e4e3b2e18719f2e2d580e542c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50abcbb0ad592e59f1990f3c1cb83195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4540856a137f997a6782c3dd00da06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5046f00932be4cab89d46bbab06be87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30a03ebbda4873c6cafe601f6359f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1414c93167eec2f76710c58c2166e499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095d4279bcc73aa4fd53dcfb5195d7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b3241921eb263dd9a038d2792a00311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18917c415883394b38fb8a04aa0dab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100a6938e4534096f974553e34a7d5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf35b520f8a3607106a95013cb53ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310738f36346ff9ed90b4162e4cc44e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef83fd5b816f14ef33da720a24c3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949f5d9425b13296b3fd549115278e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0fd6725f739a21f8b83d85bcd515e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd75cd9a30f81583c66bf51058b1b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1984ebea281f52091b04e7e1a4fef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c14ad72dea63f5e1b70bc545b89e7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862999d5c7d6092cee1906cdb3693f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d48eeff47abaa205829d40fdc1e0f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf119f2ee774b89c35372c6081f9f1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2803cb45c51b1124d398b61f01a6dba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034455e1134f99c8122f88fed9c98be226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b6160fe0bc666cf76b450a0071b9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e98430fdb7c55750ff5b0236bc9fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf0c47bc59d0190d8c9b05febcac229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd2f645257abc8ed8c4c7ee85b51930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dfc095cc6451b9f50bc183763ed9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475a486c2a7e4de8ddd6e6388087bb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f75b05db61eb75f16512ff74773733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259c0b5f664dfff7f07494c19a6448734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a614ff89cb68e87ba3be4288792714335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e7153215a423762c51bb26b0f2efb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eba9535100899d5f6df2ffbf19fb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd2a03d2674d92fe9c5385de1128ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf243c1f0e958774cf7e42e13ebd1f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ed8c149ad53058f0669ec6ec7b2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b42026ed5f220b467c61b7bbce617041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a191e3c321f421d03a314261db94f6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760665fe7055a4ee8847ed559c7f699843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e50d793b2f93f2af698e0956f389a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03e257681924ef85779b24c081210f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab87ab56eaf0b6f445fa453a67999f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f01e2594831bd86e1643df0705a0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79bbd9f14ae0a8c090beba62068ac548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1288b0c729d6a942f4888fc3a65ec549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b5bf004c9fe9ab5ddb4f68754b4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2746780efb4bf12ef9bd234e715b24451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb5863d72898db75c1fa9b2d45b73952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31aac4de824bd7ac089de02aa3c9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b9bdc85b7dc644f304641787bb4aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1c5dc7fff4656b1c86ed7b3c73f4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c88777bbf0ed9e530497a17e1377856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c89111f5f09654dd05c868157e33e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148723b583999c59c4733a2d8291b3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f598c7e6fc633ac94f869420f5960859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f428297804bc4a10f7bcd0fc09419060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fedce53e21a2d3d19f227cc62609f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065afa20e1dc07c7774bdb1bba16fe0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda7d038696e4aa79a65344753d19e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136482356b8fceb17523bf6ecfe8a42664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422b38f931291c1e6b8e55e04f3655565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a641f7a8aab4eadba10e7e4f3a46d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84949cb206e4213822d4391daff530467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcae6502d854d5091d7c055410a4a1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971515aec75d3614998895078365ef769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb6b20b97e7f856457a2b0b64ba50b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2b3a55d04d3e07ca5b064af5c69a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2695d2da3834d64fbc7c533bdc3a3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecf69ddc9b3301574f19b54e1ac9fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd58937360aced087e1704f2ea899874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2d9461e9a35bc53e017b3f135533b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04525ebe4b8b97ab3ecb5091da566776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548665bf74095f6baa4041a913b843c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c73f7f2f8de0a556f3c8f86fd855578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8c11996d22cfa3c3e6985cd892f8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107c57072f6cae7b53d711ce66549f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2770866b1dc62a149c94a17a831eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e46920a3bd4171f558852aaa9031982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3708a877a19a5332f5b65dd9e6df9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84125d9b3a6937b20ce6068b0e7e4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359f6bb26686279f5eec78bcad5575e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596abd441ffc6d314b699e2f0bdc0ba186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e2858f5fb1aab9710c84692c202a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbe65b4704646831068ab702bc77b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38273a510fe88f1da2a4b469199fb6d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad043ddb1a2df8334adaba8e6f859d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ce98af840059ad3499fec66c73cda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363001d5e8d7b21b0ebd20d80a02bcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a478f1000c1d44279035cf595a5a5f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a26838c268650ac8f06c42a32db8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e1acb82817affd8b98f5cfa42c48a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965e565386869e3d96c190b6cf2fd696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e8f821168ebc66148302fb11cdb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1ac4669e86344e6e2d821710d864798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f0e9a8f507e207c1c6e2dc0fc6ad999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafeeb17fd1825ea54374be552eaac2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfe1b76bb13eda03a030e9eb2cc016101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8360877f04e59d1ad62f07ddfdd07d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4913070259daa51499c0e7db538362103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b24be51db0a781ed4cee5b410fea2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e8a1d2ca9198d6ee84c14553bf59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e52b6e81f8edc29bb9f80144e47e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd6262128c4c73d3f0a40a89cb3d63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f74a8a7f71d39c9b334dc471eabdb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55406105b7e3443ecc0202e6fea8198f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f499fbeeb28823e33d12a2f826d06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a3d3300676cf89f61b7b09133b558111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7a9bba4aa801f25d9b47f9462e533112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39b879755d9594a76003fba5dbaa70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f259e466f42069bdecc926d9bda64c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a87d22c46c0aaecec3af0b9505299f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33951f1202a3791ecc57527e5458e83b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f07e58c3a4e0b4332b13023837b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdd92cb659d9a9961368fe5b8938ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f55436e0a2c8e0876be44016d04916119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7002f3a9c8f9417f0834e77464efaef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac035a78ca16b1486bec683a0fb785f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81336be0689456ae05ad6b8e4584a9e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbde848813fcb6cbcd61aea19f3f9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19c0803cc17609654968b968f75745124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65f934ed9c5d432f9389397c62a54e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6898b41f877ef33cdb8be944b4ca8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0066baee0b2cae061eab999e0bf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d568460d3f1e4dfa253214e0e0a9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f205c60577ca8ebdc51a20524032f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b0ca8ff98d689a76fa103c39056c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03f4c0495a18d2a4918a195637d61e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b254c7cc6641af3ac52b03b95ace2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbd05c9235e30f61b4bae9bfedc551133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77509c21e581cf525838633756f2595b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac8fb2aaf8d05e7ec790ac56224178135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250b169f7fe56f3ec5fd2dd5084ea74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27fccd7a04320815e76d89946f6bfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3525503f411183a288225ead18d016138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c5374e2fda29921816aa2adecd535139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab537dc73e483e88e4e3e02e84eff38b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3fa5a6a32e5be9e73c6313224629141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa19c8474485a3cdedf02a9525cbc8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed8ee0ff028dac1dfcb4241709d774143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12658d9b7d8ff05dc96fed496c3d8ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf1113fa8db51617d123a9c162bd63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f083c2377ea066fa86a57ebb1714b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9adb1bcd545dcd74ffb0a10a7d42a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583eed5092cd325305e939d0ef41605148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b3799abddd7e2a99637efcc9c77e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f6a3c042af4e97d8f60485ea245c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b40bf6437e3d0b11564a9db44482151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8eb735334a004035ced62e235cdfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482599bd03565a91ce965652b8984e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b57d99145d4c86d1b6910b06bfe5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fec3a683b5cafd727cd95165ad029155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db96db5423c3e31edc909ed877e36ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df557579928407731b7a9dde80994e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3b9535213f99292d15658b0c3485158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7543260e1c1f1ce7a34b838412d888159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e74d89bf233190a2a94cf119511d08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122070ffb8ce6f6548c85e352e859882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcfeb9a4792f671422fba1d2cabf0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3c21af28ef472ec973452c65f923163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b35cd7a5f81466611cd7920ccd0134164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef42844720e1c94516be31baedd7bd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03e2e5750d85a6ddecd3cdf3fd3105166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d70b0575197fbe2fa31abd7ff18f20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d193beb23e24d4eafb802cda5dd123168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ded0ffefe8e803e6624d0f94fb24d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d51cbeda502ac6838e2ff392110c2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f49a3df6a8c6ad9d14be7fc06ae5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f337bd65d5161261398a7f9ed4bb2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176387530dbb9755c74b51133aaf3033173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fcd0bf99d7766333d88aaf26ebd5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1f84af59531a4ff98f2bc51a6566175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a195add03a5c25d3fa5ba6860f71cdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3f13a6b4f20abc27154ced95fb1ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab075787eaee29263788dfdd94025f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe6f38b667388232cb3460bce9adb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1cd5d6e9ad36cc1a65be6b1fa00d5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48393b0d6161eecef8ffa7c67aec16c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b2d19475d8fd49a41683a422244472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030df5acb5b4390d13062fb879c395073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afa7db64908ff132bdf27aa9913c0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06d4a246c8f84b32aa7775716093fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cc7268c4e49dad3c38ca6a12405bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d74bffd64cbc8c8c90d7134ecd2ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a347f926a3e82ac7dd72666b99abf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959606ca50f1b3f2a9b9a3791313383c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134f55fc8a611e7f2d2bfd9b6acf4cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9832ef0b152396c1ac5a40a695a7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dc208c04d4ff9ab23d0a42243f93712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8b4f013db2334600ac37dd1a2715313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b08e639042dd843a175a804990597714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dccf6c393ab34a9fb6982eb2056dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65045de85ddbdc1bcad804efffc5983d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4492eb9980e4ffd7b9ec778e09bea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c617f245100412e2f4097faf287ca9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5411ffa48f12c43cbf4a2c6fc68158319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a715eacbbd7926b011edd7f510ee0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bc9ef7d592830f497f1133d46f5b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c190382470f7dc3855b9222137c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318134088fa2d56f2152201c864e29023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962208868f00e8408bfaf27b7fa6d4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215e6dda3d21c3d731ad97b497921bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17aeef3726afaafa9de5cf35d5034726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bbd9c25caa0b1ef06c4ab3811783a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d59533255563683892726b25f820128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c16d5709f51cba54869f673d290529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceb6d6d53ffc7727c541aec2118ea730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a33d03410572d11028a7d7d8a46f0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e05daaf385820087c80fa18b89ef332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbb2d1f6803c029fe286c4f49b42a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d59aa4fed5cc63d4933f9128f5100534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e500cebfaf1b6955d5482612122532535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ab7a8a3bdcf92389120f6b44e159736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca28cdc34bdc0e7d575e28fb82255e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ff2143258dc00c9d88192f140427238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947203e513f191ff5b04182118d1197339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1b4cd8d0b4d977e1ae3ba48e6020440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5b15b262e74a9fb9196efdd8b725b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbf99d9a13046683beb29ef9a4b39542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c629da5328101b8112b2de6ba2056d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a178ebab4707d73bbaa200aef7145644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5135cd56e9e57b0447ec49e01b11f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ac8967ab03138fe4c8f84d8b3595d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426b389de24894cd597d8a4352cdfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522309e2ec54a61a654e4d065089f6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa6e67d729a06fab987a6da03a397b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295da3ab0a6937b82a385e8fa545e3d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f5abc67c3fb40323139a99ebde4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14ad359e34f735e9f9099c1002f5af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297630e7c785c423196a937ea44faa953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb5a1e111855dacb7626e65001384354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ada5d81e5aede7c6aeb42367e1cb3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e337dbea8baa17cee61ffd57f5c033256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ee30765639fe629c29538847a761157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef5592d9c8bc568c3d8c29ac7ff0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fb937da49d82a246da2656c82ca6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b790537ef209fedbb4dd243283b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cd01528890fe8dfae1b4b6dc35b2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9b62af07f2e8541f0e2acc3d990b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf207054c55b7fc0a74ef7bb5700a1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da262154e4846fbb47e12005cc20e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07987385b6702f2d0ed9112440d928165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22b0101d7f271e48e11c721f10f7ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f226c71311e22a1f9d742bd93338ed367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ef86c4a497c5a7532be76e147e66568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147e05459f104d3aa043efcb2ea3e7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0305d16250868267c8af39bf7db2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1288edfab66550f76ad1be2963ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ac188f99e8b3197775c7da6dd626d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da185937a75a09d078bf606b4e3f92f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fd95b28b1da4d33bd03d0b14b1c5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f273a5a9f12b8bf7b84d03897965175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab152dfe30be4733f5c31efe28ae5e1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfe6781344921fc0edceae1146ba2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4c05895d3b2f4a478e547bf0d38f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d41cc1c9c67f0d65080bd73a1695779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3759329e5c103f3e02945ade9844c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078faa4e0a2cd756b5484e40bf4adc9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf606c6011baa97c277068c861fac582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920feec1cd379a12cdd639672d7de7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f02f58e12e547848daf6e46983dd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14266b3d6972190679afd6e9fdae55da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241bbea9c10e3a36fd72c794b16d0bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289644e51b313286eb77a898333357787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bde4b00186ee3523682669a6bea38588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d778a203cbb9ec4c4d2718bf957fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec045739503fffd5d95a49de75a513e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d4f09a55fcf47ecef970c842f2b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeca6460c0c083bca4cc1e06d74dfc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131c1277412bb123f44c252f76ec5fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cff7ea508b79247b21cfb7cadd45394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9c558f60a5193d3db12911f115ffd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b497e8b9b39497a3fa122b8514151b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57f3a45586dd0d39425156992d8c9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97920f9c01fbb1ef0cb59cd871c81d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfce2c971fa17f5608f0353318e760799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd4fb89b83f8586a089307c7e09156100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e566bf50a384e4f1604dbaca5579ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6299bd498fe03422f2cc824d7caa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642e5ed4a05404a2c183ba3798ac125103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996b0b5425ad8d9dc0eec048c632cbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92cd0c0084ed4291efacb0703bcc7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39be02ad88224a14a4acea65be0a0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaeaaf76d0548e5d8f2787fb794a7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe37150c5a1b74c1ecd99217d6aa16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594a77b121cd43cd4e8cf85dfb77755109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a628883a35b72fb36079815f8ffcda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf82f0a5868e5a1cc33b14f90c8d3b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c38c43694afc502d73db152721fab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab839c71f77af0d29e994d33c63f1792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc8de54793747d559505eef8ccaaaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f03c144aeb5f21d50014c22341538115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb5710b74c05a446fd2f87be1a32a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fd4cef0f949f9668d9b002923acd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d02dab80b2b6f6b98b399252a442f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18463bd709e6f071ed3363c2798bc98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce3aa8f3f18d5ec9b0e8df2e809ad2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9370a355c962e2e9f630fd5a36b42d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e067df751be7d6c451976f8b8a4328d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e706ee172860b0c7bea910f1e4a0864123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839e1c3f1107e06fae3ae8ba8c5a255124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fcc386d4a197191f57718d7f4d11e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cb903611f0799dbc1bedc1479b081126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fcf358d6b2c993697fbdd5bbebaf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787c61b444fe48fe527969418d2f37e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a2fb9436973eff5eff623a4f93bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac9e9f910b0ab125eb38f5708ae22e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d116fd50cf0da763df454db649efb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4dea461e323575c36c4d410ae9046132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82d7c091994d3849e90bdcb546a819133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8260c7372e1e5667dcdf1b04e22db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be5580fb158871a89eda30f61779d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a3e53e45183a42d7cee000ee43f38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142fc1b32e9e4fd1e3bb6a1085f7acc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4741fe5316f0f0ab375bb39a9739e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a4a6997c67e6fc0e769e67212073d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a4107a1d8daf977da6dc2eda68ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f32842cfb60abd0fe0a680edc440f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb49a0621cc71955c61de38fc8d150142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7bda2b2912ae3d602eda090e598b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bf1276d431ff1a711c045395169b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ca722f39cfa5dba2d3caa1bbf1e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720d5772cc89fa1a70f34349c8eb336146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e615fb999663b1e1c81294a2820541f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7cf37b003fd8276aa32f9bfc08a21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a881495461299a6ee878fb599dcf246149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c73e48e0648f3ac15361b1ee025d63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c8db8f640b21a761d0b159e39f0ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3f5b9380fc062f972daef3b3c512e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9c8a28ffba4ed28b6252eaf595c94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e821b86ddade82836eaaac8fa7c430d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40086243b2a90d39dbd8486df889f078155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319a08540f5ff1945bd81197f0f3a42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc0272c3d91b2dd1102f5a0a29f905157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94325acfe499f9815e21a9542c1224b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb3f6d8158bab4e303f65d2ccaffe7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40feb895d915126f9c81662d27e5a89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977d3bc0d1e7d2ff9a40fc3b523c6c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d547b8b2db4da3b84c958223e2e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed14894486b6914f658bf9a763cc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c8d48d9a8af166efd1c1dec9d97c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09031aa72aeb923b95da10af23591fe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c4877f185e0425a6a20a637fb4614166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6132b9662dc154b28af4b43b35726f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996cf6dee203f9e192acd32dae58a4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da199eeb981ee64ca7b2eb3ad9d2cae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e70fc58513e9bf8cef5a581252e24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0602ad46165d8faf52b53a091bf427171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72377dac60f866f454d27880fb3604172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7192628541416dc90fa63c48b33b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c1ea1eeff539c18bada4cec5a1c0b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>