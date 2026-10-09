--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745f6d80ffa3fb069280490aed379c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee5e2ae09b806928b14577893d52fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa74deb5445ecdab3b3051c7b3760c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb58f18fb0d6192ea0c5f8566d6a2ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333fa1911648c3c46d4dc7223034b2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2279a4a0d5389ce8ffa54df2796a8756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b1f6e068542b65d4266c792b571ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388bbe37ae6708a750b8e59f5d998ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004bcf1164e300a4bd841f1a35b2579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780bc93368f35f8e8a0cd1e4acc90d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e7ef20eaf6a8183883ba04e5f6fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804058219b0afa999a72d074dd2156c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ce0790372f7e00b5ffbaac328e7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eb7950f51788ff5a9d9667040708314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a976cabc3f25a3209cef2248093215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff48a504d2380f1e48f766b8e53d4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3d8ed5fb829a97789b137e1dcefde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c334bb1e673e59966bec5bfa6f05318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b79159ec33759379bcbf1a34117d1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f75ad31b34a4222b4035c92a814b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833dd0d8186098609ee6d115eb4a7c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3f8c29758c5a1859be257f070267b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846736d37d35052c6759d0c5e50f71a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a354ae37ad20cd27f33e6a7db8409d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e09b1e383e3609cd900a7db7f3995625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e71c01693c15ad83c51bd9f716d4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf7c2bd36f8598f40714e0a84a32f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46522cdf557a028949fb27bf74f60a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7ffac0b9256f48b2f81cd50d0b9fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5056796cb291632a79c57832b67e4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ee2b0a4a978d9ab70fa664748044931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d5e53b8931f484a34d8ec91b492a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145232bf8da6279bbf724375d47a4bee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc286bb9189d407e2ae830876e171f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7616ce9641ce8f85f1bc8f68d5c363035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a1ef5279e9c49fc2ad57c00ffd4e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca64f91114c6a23858e35953696c6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20cf8434cc4dcb4b507b0ba6c17b1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570a1224c4e47c60fc8ea7e16dd4ca739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc78253fdbe07400f80747dde743d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de369eed8488bebcd253a7b115ffa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bda0f27c03ce5dea021159117a55742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f657e2fe1617c8ef4045bdd01113043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc46405365b35e1a0adfde9e1b7ae7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97070695702fdb76abbe27e172354d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc3f0575b77f43538b7cd403b740a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556accd94a5ede7d5f7d6b3f33ade2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa99f75d384422e56252b3796bb6de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a8fec7f74eb980eb941b22e774fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ca449d71aa5644c6f9d90b0bda66c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1177d5d43cfe86149519aae3c19751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc003e0cf4b6e9556994e1e58b7bfb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd55e03d7a70e6d814d8db30279aa1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4417e64ec116172fcb8a71d6251bbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eec6baf1b0d5f32e406c6bddb1f15155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172caf2562993c97ea7039c923bc58ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0ab73fe55e7344c7d31d5df3e27e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7662290c0531add7b52b2ffd24df7c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385c9324a3c308da3fcf98650be11f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c281045b2ceab864b373f3f589f8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d861b884a8b15a448fc8ed16e583b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c36f6fd729fe7d48ea5aa11b7f11a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7b1ba0cd74d94b745d92b7617ab4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02290586870d77658100388554dfa2e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f930eacccedd54e9d3ba637b8898365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98249ace153860e1c569160ecb3bf22766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2c3266150c0daa427817652d772f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a9b51e9205376f4ab4258af9789a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd769585ba619dc3c98c86a110df9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1af36d82918457248fedbda5564fe370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e859cc202f67fd92a6f40df721a37f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f1f071b17166883bf597efed6bc8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9d4a388727266e4c99c020d42c82173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fff651712eee99c738ed7a91cb3bbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec797e048a2e2864c280c9917f817b2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed44ba549ebbaec2912c7174bb1f1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafa69e6aef8954e9d6def7fe6f1a9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242fe2bc98b9cbb08802a6e93cda28778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cad08a16232dfca46f089ea8fba24479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094efde5820f563169dedb772ad22ce580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2134b5abc376c11fae6267d737fee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b51b9ad7a17d13cb003ff2aab06ce082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0126d148642a8bdf0626273c1150c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc97a0969ad5b1f623ac5a9b27ec2ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c56d8b50a8673d6c38d04d04d1ffbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b2a12baf832718abcf5f1eaeec8b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb7d721c5e216192aee3ef4e7a0f5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5814a5db00fc8b68b5496bbebfb12d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81958b40dddeda74e8d91e6dfee1af289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021ac5c8391725dce58653fdc79546190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e2ee17d62d7ead158216dd51694b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d32a15db6c5cf22d4c012809d2957392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952d9670c0d9bd77b6aabace66965d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2e2ad6e82f7fca61894d001d3a18194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fbba6ff13fe8db5057f97f189385695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3c677155dadb0b6c65504ac0c9ec196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb781ee6eeab155abe20d377984cf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cde0fc3148c3c0be787b52287ca5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40a690266c25265bc6328cde48e20199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ba9e21a6d7f8cec0f2b75acd7b612100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c72cb407e7ba325f178bd08ea44d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8014396e7ca157726efefcd338f81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0052b24ee8949c5620a3196701900b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d3d4de5bddd459b9dbb370ce29ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afd8eece43e412abd8cb718878eb47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ee5db03aeea5a2961dee1be2ab2cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f633469d0c13b2b3650cedcdde1fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb43e56281588e4458f836f74e87c2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e8c26e995576483fe4b6c322bf069109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb7db2d43903d23f534bd6f6e34ffa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65181519011fc451db849d817f6ff22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d27a4727e635fde90c8b688661341112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29be3cc0144fa45558feee4034780f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e959905e7700ea91158817080b3248114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef781fb4093f1db3a563ec74c6398b96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715622ea09dd7bd6545aea3ecf7be79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1f772f2c668e544cf520162137ef8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49da70c7dc07616bc4b8d9957f69c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9534cf83d0b01491fca21f48a5f848119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28dfc631417e7173e751bc02696ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909e3b74120ec49a7f7c416433fe39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052f14e23056c22d0c7008bfad8d6b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc25f10431924a5a6b4b16449b801123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41275dca8fad2d471780bf8880721c82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c364f23f7ece9f2e564dbf96662106125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744741c7efc15ce2ed99579efe2194126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e4393ff52ecb5ea061e50895d6d8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005e0b929ee9a89e0b3e2f8a6bc293d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f405231cbea3b93cdb3366672cf6f6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad179ee92d3f04d7931a455c10e20cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b735df3a9dad52b9de60addc4ba23d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232b522698986c19c4fc122092fdddb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02db172d9914dd76ff3fd16addaec43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040edcfe5178512151736a274803dc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047693cb823515cf3650efb46d7eead135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f063fb9e91cc465384f910c30b42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fde9c91b648c38427fbb0dcc2b777137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e085c672b0d4ae20a1af67eeae20b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff9bead860f523c9201f39eaab27af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899d1e1949228034e5229a64c2e4c12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a7ef702f1f186188cf46396aa9e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f69e8ab0fec3687ee509f21bc6e97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2becfb3cefdbd9cb9128266a77f7ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7669d302fba6d4ad7bf63e1cd69525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2991725cde53904b83600735a131145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4560160d528d6ad022a6f7734290a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cc071b81c0c38e399b3ce803ace2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386bbfebfc76647992f36c5469d271148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fe1b24d9504e6491bda9c3a55aae2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab6f9ba6d773dce27d07dd6b19bb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af54c36ebccb39acfc06e5ea5362959151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8eb83f876eaa856229e43ebb785dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2957c43f24c401177de6d139ddd34c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cc4a82051b104bb06fcba4730b744154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f63be8e0ac60073e0b7099493b75e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed51b36b6e0a9a6e9d9c8ff8c4d9d4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa859dce8ffda54eb1ecb51ed027a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86307aa56c34c734350af3d6dc452b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1e15912861178ca35c784bb65754f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977daae90967daa5fec027f4e9c5d8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe202b63154cc8d4f1cb1c732c2190161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303fd54144a3c7f26f2ffbd617da1d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe05d93945eb95e253871c78e47638163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdf3a7e386f62306ce944e0f56bfaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce29e57581d638730255b56932a438165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119eba0f527a00c49c8648b820cb7fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d974f622a9f33e3d8c5840b1812a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87377155b6d607fe0d20d292729077dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0069069d50ad1926e889f8544c389169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651890fa8bef6f0db1fa3763cae676d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b2ed643f913d5263fc3219214788f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaf968c5c60606061ae46b7fa8fbd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd54ea879fcb76b9463f88439023e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83754d2616cbf6bc8064f5e9517497174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba30366c9094f6a3d8a1d1a54c6fd87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca963c31d1b87871bb8c7e35500de7a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe67ac55867ccc5fd8e90693c71d5ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88195e98f376ce87efbd21718800f407178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb7eea2f21d7ec82b8234f44de2f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a211b44d3c155361fffdacc95d9d2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4843687f0580bc547c640d8dcb874ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a78ba30fb51ca7342006288f0378852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715c6f912e2b17fea9eb2e4f492c6893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783bd38e7fa593966bb713723dbe7ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fbedc916fd8be6c7ad8a9eaa226a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffa752086921db25c6a8392f05397e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af86872b71163f208cccaac433b18627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0871301bab20e0f2cbc6ae204e924c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba3e64daeea524a963970ff4c978489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174dd84acbf23c345529b0cdf5537dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83286d80dd2f4fdd6da8b361152b1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38b03fdf1f54f261decbe21d2c49a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa8ea833cce00479ca3b09b021d4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47187b5fc26efc3b0add6251c68804bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfa0d7a0ed2fac48c9f5d955d4d13615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9f47d7be5b946b51ee849038fd7e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2223b3e597c9201e9bbab8669e5428d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc187a8f00c091aca5f3b59ffcd9aae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9a79f8e206bbfdd79a67dc0d167b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404de392523cdae8d9dff842d411f8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a137e7f8f32896e732c18dfc665b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4e632fd094523dc895df7cf96e5e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044547505ed2b4baaaf784b1c4134b3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c21c706b5f8340d781346dbe4f55f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92c666140bfc618d324b469f717baf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d0e44be62158bb518139f320c3c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c68bea1b8fe80e664daca2f8ae36327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224fb1acb3ad7ba1ba32a650c0245d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27774e872038be90d7a133d4301132ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47247a845526e668f5f6eef2a78e8c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f187395ad9761144d7c05e5dc8eb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7822fe2ca823eb21a815ca149b4a12332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b699f58a4dab770db8b0e50d089433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ff1c98cc3a4098b23355d749fd12534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ebdd45dc9d40f967576bb4ab61bba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275838eb92f6ed7ed7bdc5a29d9437936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d970c87eb713dfac41943a2227f788037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fa332926644854e1b7b043ee933a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67af4a856f16129fa258f4b1abb23f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3477a7fc37354072fb280e005213f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7f5828289154106e6c0e94d907f6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b9a728bd0215ccf4c4224e8dcfaf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02350edcc32bac40a634dce4633064e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac188458903409e00576731d5a08c7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743eaa655df8c8f9b38e11100ea2f2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f73490aa533397e53c46b3cd086f7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06928e838933974f63359bb933ac809d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865f1870dfe0ed64682dc09232c3a0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c82133716fadf2ff1532c2532bafa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed8436c89ab35e8260080713a8102950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace24639f13f7fc14cee7cd36e2eb0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272402c0086377a3c0f4085736e4336c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7ab01d958b5f1b3a569816bb3743a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddc8398840617460bbde9260da07ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a52275f1142562e3d8e980f49708055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f56c725fe992e73d28282aff7bc9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53ba24c778dcc14afccb8c0e35783f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27961628147e508ad72f1bde446e6c5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066aab5fc8ad71c1924a14c2cbc3aac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2256942cc17a6ddc00bef356c6ce1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072a2bed4d0f974988da318cb0ee9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45fdffac5c98d98556b3d7cee0c76d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ee7bec079438dab69c0654334554263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80799e60d95244c05c648ca280ae964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad323ff1ec711920ed82f32925429b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8709510cec8806f1220a9126c04b5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b80cea40be1c28ba8d1514cfe447c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1571dded5afbf207f14dd2e7cd054f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9ea9de39a3613ef4892ec6df7607769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b23a16674e07b1cc5fce6dbc59098e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33684791125a23b91c17170c39d54a6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6275a10cd968d21374bbeb36956fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818468b374bf3c96945d8af419521ab373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824cb4b50c41ca6d313b39ab1c0261b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662fb9c70babdc610b5c25d565d8a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557d121be7cc11b82719df06d91bff676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71322c70e6abce9e4c0d196758e15b3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df2445ef5c18a2e63422f8db9296b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca21a41d0b2760be819ab226560a3a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ef31fd90cfbc6edff298d300c15ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a883364763f2df836c650cb7c364d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759b2fb980215329682999b9d12ed9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781aff02d07f8ad5f92b6e5a6a485a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf83570570ceb059fcd12532b1d017084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0835462a6282a885c9c021fef3e7d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5bcb4fd439d5f678236d49c8d33b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96bf6fdd9d943797c2cae9ab2605187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821e95127783559ee91f894a8796a4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98968c563c807d10d5dfb372f941a2c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346856e3416af3b5aa374578054e2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3537f0cbfd6a2ada69bacad1e4bde2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd400cd3cf75b0ead60b896325fbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0206b8697aae96fb15e615502c64f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b34f2724f1a98aadc84331d559fd4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0820118bd19a0cbd191c2bad23010295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fbe59b6472b89aaa02bb545e8d75d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6d421a570d2ccbe44db6e791c40797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20713a36f265183523187290a3681998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a34d7b74a54191ab589eab0161a5aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da96e0ae4d7c789b2784ed844beb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7229bcb39b699cb21fcb1ab8cddaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1208b10f8a2c802f570515f9fc7d2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23e785532074d93874449ba242468c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffeb874b808cbd429169f23fbd3b29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5300508cc31b964e8bfd8e355ab50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c714abff1a9f079928f21065f575106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe6aff7bb3f4aa0ac189564d3c8841107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf01557076d3c72dc85cef9f6ceb311108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90527937d357f7e9b55c0f23b973edb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b15b0c94c40e72366d0e14cdb240110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34990ccca1d801ea576c9f14e626f8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f47e8c24d174bf3f04dbc59a1fb33e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a009e251f76c9ec681b30d6e6a8243113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3effc9b36d77aa100f2fee8e5d554c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3f02c9739ded14f6a92f0ffac513d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077dce96592281d79ebd7b780303d8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109689047aa6c386352882be3bebcc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd9e8df422fb57fd72d4612033733b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d6e183ede0febb744107fd40ca46e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc91e1ad3c661931cc4c7a8e221ace120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981fe9df910067f753ec1a8f8d61827121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880113aa76a48651726cb19031f9a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af840d9e29230b6e1a33f4db5739db8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b72815a7f76fc82096ffd7c5f467d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ad47a74b73242aa04ff5ad57ca2c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c510c38587778a30e5c11a176265ee1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e007985e116fad734e112c5f2232a8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b000c6801540bee1f0174bbe138ae12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f633da13465aa8021c357a64431a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba6c7207feea4ae447579eadf0c5cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab82b96958050f91dec109e0c01521131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7953fa78d60b4c9e3485045024747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ceaac0f65ff74f8e97bb76d5d7968133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57256c9e13a79dce5dc458eb3ca0b4ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b973ad5eda0e1cba24574d863336e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30250b6b24cd5a01e9a828a2e7cc57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea218ed90c4cd9f99c8bee8098f9002137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b4c22d6b176634a532e59994fbb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bab9c70fb7c8ad9a6a53a33b0c33a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92949b43b959dfe5cbc5ec683fdad98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d380c62739d056a4b34e91b407f68dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ab787de51ff4bfb9ccb409b42ab37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d73462753e2c6c121e867bc9e3ce4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df4b655c90545b63e821ae8c8f7f5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ecc7662d99d5cbf682c87fd045bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f061c0a0fd0e52afd04011675577f3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75f7874aef909b5e9a44648f33e00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437e1da9b15f8d1c950820cc0aa542148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de48f667ea97752d818f0419ca4b68d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f05b4e0aa9df103e72b999ad81d25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac7ee7cc327c45658057b448c9259151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b6828d1fc9ef25639942267d88274152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54283a8948f5938bd5814a91754c62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc689d394e8b0647c816111ba55a4b4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911d41b035e356a2b94fc99b5349ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00896bb71211a5352f323c2eb66fbf4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd29f8296db1227e750424ac227e017157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dfaea559d795a4c1568a4a383fd2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d33c18aa1e546924308205a70262b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc95c9ef5e0c8c142d7d474c4b35ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311396fa4966d678ee29423c8aac8114161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec59bb2b8f175c4d4226a8200aa349162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9602f4ff6a4a6a0d0a8f42433c85c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f137b119b9ebba0cb84164b707bc70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6c1fe1a9b570177dcd64ec483484c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc2372479972b91cdfda03e3b98ebe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201a5f09197f50ec26ea3cdffebd3a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d7d30492dc2a60cfa6e1188a344b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac414029484097a9260697d72ae1a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292271323b56e5e376b8e37696243ed9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6644333353214dac1d29a5fb875ea3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce11c97912f15c71b28fb4f384b23d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90485d9139b1073d35c2475ec7a6d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bffccba0168fc565539234ba5f60b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>