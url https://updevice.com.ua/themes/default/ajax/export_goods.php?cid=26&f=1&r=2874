--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0b25292bf050b508b6a208c3c588e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb86979afbc1190d793443c518adebb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0681a200004cca0679411173a78353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b294b4a286125906d01bb8b8ef4404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b314a26af3443c2a08c84a51267ca85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c94f5484267c7c235ae709b9190ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc702951bb904be47711b19f203f34b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58585c9d7cdf193173865920fb96031b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b856b9bd89ede59b06d85758388bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714616af340e3f48676b6985f000cfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c7c138424240fb10effae80c1777e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fe70b54c8ebddbea4d614d6d46a7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530f43e8cc10dd7d731930a608e375013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaaa2572dd4ad8871c54723c6fbec614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ea19abcd3cc73a603f0cbcc23d4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bd3f2544de7a1bea2e787ab7065cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a66a044fdddc00729eba198e3b64c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ca8fe541b6dbba80b69697c5f32218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dbea1ffb83a674ef01bf59ae63bbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffac9685bd54c0a1428daae0a0894720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1283265ffad5dff6b4cb25f7fa77e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd215e71c2b3ae83c2bea37d04f44cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5038ebfd78e45f35113e9315a65ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b677f71bc58667c7539d6a48b982424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c482e2275ac000343da7b86aef276025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810d63a31d26a650cfb7979adaa85926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b170f1279cdd94e69a6217af52ae8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cf0737cab8f398669a0358e4d56fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00fc9f92ed8e2622b4ef797ffa82fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2316268ea3403609f3bc7e86aa16230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a616710bc9b696146a4f3b771d3dca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ff0d3d054074a82bb8e2020e5d47532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16f39e18f8cfa92161f2a8cbb345433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385ae0effeffa6403a560ece2d0bdd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3982d086091a354b04daf874524dd0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fddfd2fb4bccfd7b53a370d16218b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca27835da54bd56bc4e353b961f6e9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85c8b3980395a2c7256faa41cf60b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46947bed22a281164643781814d2df2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ac8461fb481ea3a7d73ed7bc3511240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d35ddeb8de2eb805d6f06d976e1dec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d05d1455f608b1d1d0c38ab34955f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dfeac49e6a012ea9751dd93e4109643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7682c1597bfc38cf462751083c28d4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368681fd67974423740ccbbefecf04e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc788fec429d05e5243104307c8c9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84fc64028b7a19f044f4940dc5f06b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfbc1fe2bb4e7143340873b1d740fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d399073cba7d5938250b611fa135a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c35f3a0dd72825d10f59cd6e871b9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f27dbebcc0e325d3bd7c1181681451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b696bcf6e658c6754c99532fb13375152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203c4fc4431989eea55eba9a24c941253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197444d976c7ba8c9bfa3971397d2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf3eebb87694b09c7aff014fae996b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875be3fc903375392ed5d1f63052c22256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256e5fe8c81225f89e8794d4d9294d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8935588bad16567b0121d4b8a7091c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dad8933a980ad716892431a83ad6a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac2adffbbb3ebc028fbe193a9b8bda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f03eb568e0f7dae3dd7441d266aa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be1627c33b5f5b92489e20fc1be8d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc11eafacdbfbe54a6552fd220e4e8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc639a82d6127f74c56fd9d13f8fc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa94c610501726d8393c1b1a977ca5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648218b1ba535184b3fddd3b24b2705066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df56291804398f93482725b96d4d9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd01d0b25302ee5ecca52a392557668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce43e3a8bb5cf11ca15e90b2328e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306232685a0626c9e569aa7711ad06b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caf5a370225caca67921f31fde8da571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba96d4b1d05e83bf80d68a8fde9f2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716ce522b322c0215165540962600dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362b1f0ac80c6914aea5e00326cd5d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d162b2b47de5243f577627b3be2cbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cf43d8528a025604e91857737924876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df999e85d56f432c8e4ed0c5b181203577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97a271b7b9a1255f41193881b3386078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156ccf7cd2e860505e6112438ee719279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dda8874eafbd981e07e437374717c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d1245c77344787206af3bd1cba8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3033c4cbeeec943946fe4c9033d2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25312984430058755f6c8b4aaf5a990683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177486cff77b6a9b7f5925b68bb53f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9fdefc13306e13ab46423a41d1f0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441806ad49e38957abfa4f925f53866c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ebacade91facc860034bd0e6c7ab587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81be9334c6ebf013d26d1f8f15b238088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d824d8b954f86498cb724da6b86cd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4024db07cf5b4795c30c447447880290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834594d3eaec28b183c4d70a8b11d7ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc0a83ca28587c93fe6ebb7fd2d94692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49ebbf84e009a9e129e7ab23636c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c92fca365790a094669c56fcd6fe4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae8dd76006bf2112c3ab7917c3d5c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302632bb77694a359cd5e69d98be2b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1635eefe43a21ee5194079782be109797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8801a0a318674cf3c999186e4894998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee30ac50883f7d8741e53dec79b67799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307688453fa97a812bad93c90464d27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784d3e56ca1a3528a1fccf2e2f7e14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c677abcbfe6314230c7ac4b961f8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615fea609920a4418bba44adcd0e51b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab5bb7ace44a4c95731d3a51d63c19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9621fb40cc66b34a2001a5489269b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077929cabb19c4b9e00f4a7a304a17f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98040eab90862d8d532900359bc441a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dcfe193372b2dc7b3a16a3f300108108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4edd82567858c57cc2922a362ed60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beee099eea4c3750b33e200fef908d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af87eb8186b89bcb05de2e1a1d7437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f931cfaac7c44e42a4f88ada7a7893112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b648d49dbe56104bc7a305702718fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d69f7b1a5e627a0c2e43f7c56da6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b90521ee2f9d47bb17de2c255132115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8a79b472c5eae2e8d45882f71b668116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c26d551ab92aced382babab62de4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd201a6e285c3d17e33942cd056862b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c1f2c9a69b081fbe90b7fd28c3610119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553174aca329407c11ab944d6877357120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2db7377e469a5e30a749860862596121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c00d474ed51776600ef954bc02ce5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce7126fb127ed7568e6f605cbf324123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4824470c0787337e4091deee0d12aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b6381f98b39940447a0df2d696511125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c8a641774549249544bbdf3bdd67f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62335951ba2724606bd63371c36bb5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31124481e16bf991a494581f30a4ffc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953868fef4229335508527d7490ddc95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9315d622791390d80e31a4754715a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9c118cc8f488b8a0fb69bf9fefffe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7a760c49eaa5b553ad764c3a5ce96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc322ea5fce43776218036b30cbf38bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e327cc5f23c93753a9bde0ea4bc9b18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fabb715d9b73d8d471af64da86b0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d087a512efb4db02c4a56eec5d61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e26cfa484424261cf8d16136ec544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20bfe7fdf83c7f822a988e435d6839138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce4209163e74b65ea337cf6e8759a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6876de3db1462216e6d783cbb873af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d572039b5e72810599f86e16bf0e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df881c80941251d5e3733a645398b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d919d83e73b848bc76d2b86b723e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980b276eff207236b45139d181315c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43015dc9a2036bd5b6a26c5908059f82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22484db6042abc602c25983a562581c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d7d037a13cc1956f06fcd42a66ad9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3957eb717067c2396475df3a5009cf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533f45d691a929d06dff1dd04a3b9e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9723e468ff4e0bba92c7d12ba7513150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c9b0ac8eaea45cbf03a054cc8cf71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc25b2c4a85793ad83a5436ed3c5ddd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ba3477164314333ed8dc79c72b660153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5ffd8bf0344a83ff4d85578ee142e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31242c2d16200ea379bcf4891ad02ec3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b1e82d9020f08651fe89bc597c1f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0be5b2bd50c8db46401cc1b439592f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8b15220d874f365482feb883fe82a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d5a911a27c7103d2e2a75f6ed005f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfe382e0d982632936808ce0ad1c8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b4ebb9bea7096184fdebb47005844161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda627b1374742dd2c5a993915e408e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7ef1d3de9d9c84559b78eed2dd64c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416a795dc98f4cb25dc42126f223236164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab9e7c32efb9f764a3a4151d7ab779165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d8bb583c042db941cf8e84727006f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d89dfb4a7e79469a7863ef984902167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7ff46fccc5317e9a5f7bc4e3f0356168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2e77ca23942f9325ba95248319ed7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038241d6efa1afd7fc128bb168f95b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6655857007ddb1607b4754e376f9ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b04f1b5add0b12641662f7cb07dd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e875d67030c707ac89859b262df5b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106be036fa3068bec5f48a5db23f8898174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a916c9fc91e531df21289b1b7b37f05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9029ddd3e35dd0012e45e65d05d36b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24af3f99f3800fa28a256c15ca3c95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdf806b050594225b6e4ce4419364d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6193993d5b04443d9a6c59c175d84c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c34a73ba0179b75f963c834c5bffc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7619fee0008b2ba44a5bd63f74b17f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973ad2359dbbc0d1ccabc7de5ddbdc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b52c181b22ac58fc3359be60ef6b4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcff90fd5573f1796324a5dc0a4f764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d86a9cb83ec662a9d828b086103d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fee71a8756feacd42bfcfabe5dea5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e28c75c57abcc3f12bdda8434186f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096ebc114b67ae94e045e7a97553bbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dd2718a00b39869d431bf4af18d999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f794e096160d8a5ff217a21980bdbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ad740270f034b7e0c7e35205b41611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d88abd582fb26f0286ea916a31085c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f379fe0436bff4206744c7aefea26113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb3f27b05f7c151c07447516255f3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b3b0b08c659fdc5fa1274cd258f8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a632062f0f511d72b35399a280de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3752f370637f6ba2492f2a27cd51517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e647fff9b417b3707f644ff7c6eff218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281284412f1ee05e5ff8cb8878bfa0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d08e1dceae34e3394656c1a9302da720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45365b28659bd0f556ab5df2f6edf3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1b6d224e123034d7dbae5e1445c8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925563a16086d3d66380bbb0cb89a2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9ae4b6427f3d8ae9dd31ad853c04e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015805f969a5318447b2bda053ba24525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80f5164a89e4c8e2b118a97e976fb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6a5181ff7e6a8fe650e88a191a24027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72474689cea99014553d3cc6ac096b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b31c0798ca9f9bbbbb57afeeb4677929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2b61845099800baba8c05522c70a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fb6696dfc0e9122289e475556478a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da21e322be9e7ca5d5dac1e3ed90d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c152c1ccc0dd23b921c613aadfbe82733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e22d8ff1ad8b038fd862833499b4d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f56d4e48f1d59a344be9de177c9a9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075b324c5491e6d9aff593940e4629f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44097b22f7be0f9435727611b07bbe1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638a95680c83062d67dab87cec7ffe238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d781045a4b5f97a4b09cdd2931bae539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399408c7baae72e04b6d95877c327b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec290de6c3b92075bee439c85f37241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23558dac4f959a43a4bc087a6f2f2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ead2acd5056ac42a63c5f7ec90b53443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f7e8601108609ecedc929ff4927a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73f93c6289ac271ec8b10150f199745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576bd01c956babe267b1a6648f3e4ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3ccfe9f06311a5da5fce472f2094347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43235f73810b155dd0865122967bcaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac4e2aba373a02ccab2ccf8faf2bde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a11516d779a039565e8c1be370ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bee9c01f06bb3d13c8c4dd7e0286751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28da59f0ae18090dd6c34458c923e2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c94abcfaecc1c59058fc9ec2fcf7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c925db664303b8e100403317eed24b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08005ad1f0a93d545a1e73767196b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae7b01e8f81e79d3c19ade6f58be456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3f95e7776bf2701d016a94128a62e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105259aff16b3dd325ed8169f950c19458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ace3fd05306d8d82fe8043b7ae00a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5e67734888be3f6bf64dd65221fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47cb53ae2c99abd1ea1cc51a8c321261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c90e177e96c135a0d96d7ea1850bb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e88b059d90b37b938947c13378186363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb14dae6d1b27e938cba0db2ece55764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167be485a956fa99e423ea718af4a61f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa55487193d2f6f78e0b2e06c0d02966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf01ab9ca3a878e98dbc86459b0ba367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2a9b5128dc18a7c69b299a06f154b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee3eb1ec148d11d66ba9ae216e07ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9faa29b79d621695bbfb60ab66098770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea16e4fe78c0a308adfcafab11c371b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba9c89b064731481833c96352a8e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1e5a73516195e716504ab247b52e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3792403c8f2500a86f8d8dd38059f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88b0320ed59bfe579901e80535759875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb366080204a55d3f41998d0478d04b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8846dd381f44306a80d57aafc7edb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bdb73aa911f5361ea2a5eedd2816878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad028f8a545b1d69c4e09704d8d99ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa23a1aa7600d53ec1e07d7489145780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644c05284071e532979ce9353270fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f76407133a80fd7fad44d8d54c2f1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89d1b7da267532ab1b143aaddfb34283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2723f3b086925bac3dfd78fc9b9e62384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dde0ee7d8654a34ffd10e05920fa0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b3597bcf3a4e9a2b7faf01ab4132386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aaff55c2866ab6b4ff53bbe83407e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd16cb7252d48a1ae0f9d4409878dbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343bd69019d267f1c05da0fbf71fd6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55162c6dbd1c0e79ae1f5b286f4d64f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be809184f4dc48b83588ba13015c23d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676460beb1a5cc3401672bced2f2b15492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc276dcfd2c8f25bee55f82985048ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a2c4cfbc422b352ee0b43f17fcbc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d40a49708623fb7196dc31f6325c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e957d7be5d7c04083820ff80acfe59996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccb3971255c5d03bdf624ce9f995d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea32194cbf7d6e5936db6f6034e299598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41044f5c2d01714f7c69361410b57a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a8ff55c50af83c38505b1dc73158c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76588ab535ce8cb4bb7eb4043b26194101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0691ccbcc4870f134084459499110102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f46d7c23f64d18bac11fb477b47f72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34003871856de9af64b9b15511420ae8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87c6e08e1567048643e40ee296463105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2389fc05ad684f0a9ce9c73b5f7a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdfc31a195699f819e0cab0397b56b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7781ed483a21c9a7201c0cd09dabd71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76a39d473e8145ba86fad932d36d03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823c8f13fcdf5237ac3851b1e1bf57b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fdbc385d5fd6f724bf59ad9751c4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c7bdcf4a16df45fb72f739a90223f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c19070838442c0d99b8b292bf5f880113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759d2b783508e6588fb1f4f1ee01376114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517498e94058b7d96bcc8e348b10a853115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb684318c3d485d31b8a02dec39d08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cba5cc4dc56e2280acb5039ad9eaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a78d3bc31495f50659a0ecc019856118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607b14548e5c186ab81f33b73c825b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecfabc73afff905f6acee1b9371674120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401d56fc62446588184cd165b51bf7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134837a12684f68ab72adedac67e4c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dfda540ce75e8c4b8ff40ef5c115f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31da0a5ee72cd4e2138baaa76e450a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b734f146af59eb88eb7c344d1981c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770706bc2098409ca57127f2c83f56bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6446eeed7f119915f578f68c8dce93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a201c57ff6c155621b24165f4f2172128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6be542bfabdb9c2eab8cf7390e829129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ab106364f5a6dfa1b5a2d3885cb9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6940aae61e12e1c8322f45452ccee3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a617acadb7a40a7fc877d553a5dd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312c126ba838e805584bc6e0d50426f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c2890a210fff89083bf535c61be8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bffb7836db677d4f7f9c5fdf96892135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef0a90d68e3726bdd2cab9aa3eb874136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54928b3575b7f7471ac33ec4ed65452f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497aeed3896896fc3c2681b59d54663138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fdea4d59d8d3e79f8042ad7e81fa2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a52f5f1b18789e77514a51ca9e209140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baafab19900fbd9ee0f463136a9fe58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f480f840f1b3126489e92f45fcc55f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb1eccaf192356e477e1ad0ca4981f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26901f59deddb7319b298269f10e56fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57316aef39fa5b33786241c5364b5ff1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a77d9050c2bec202b9160f903b6104146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c332f7613b1aed3d433d1fdb9173f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094864d92c3c557e5485e3fc9b04a82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c5276bbcfd1eb423451a60c57271d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540291d89152c9014a07e8b0d059c27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f626847a9d63b615f5bc6d2e8f5be5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03582761746757215e9e06956c49eb50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904e6ff0c089e18687fe4e5940db1f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e50792000b9d7a3ee73e79780dec8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621100a51a4dd4d948cc8b6f3658b93a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5642285d8a0df7b5a10b993aedc81e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43510713e913c2ce12d2b731cc0c6e0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396714a183f9daf41ec923dee401fe08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da9b3a712a4178d70a208d0ea9ff31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb1fda69671dcadb87e3361d82332d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b69571866428a29924e4d4ceb7017d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1217b327a9c11e39d92584142d9fa9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95a41fbee7aa51adc8e46565d075c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280ba31afef6888f8ecb74f05d05ba3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aa6abe7594d808ca7202d64b87a80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba117ba465eedcbb7dd9bf8753f85178166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3ba7c3977e267655b8764f40281b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab8761840869b8fc87ce8ab575ab0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc621f29b5774596b933660a7faeaf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6e523c3849eada66ac10f44c2928e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c9052db183a1bd57eed2426996868171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae2c640cd275eec0b6f2545ba0eeaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c942229fa3f3d65807db5b1cf392784173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e65be26f614200633ea5cf4d2ffea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3018d20ae6aa216beac8d3102d0e7c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec19af90a90c5002416ac0295661d54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f565561dba40afde6b5cbb9bd9457f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901101a31b34647f7edcbb26282c430178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341eb4ede9518d63b7c2fbf0bf2e2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93c54daefef07af0dfd627a1142570180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>