--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3dc6e4e22e3b7a714bf82ea3cd8741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac1d12ee0e17d1309571abafddd712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36360c26dca81561122dde57ad61d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2fec7a0fc2a61e7f302a8455099be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b8dd49bb596d6601444c977841745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810aa2d11ca55af9dffd30d4b0487246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f89df6f210620ab86c483627a0e527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f398b098aeed16cacd19d6b7c2a5a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d49a589c08695c5a91d641365942729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc834a84b536590c99d8cf6143903810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1857f31ce8f361571cbdedfa978cb7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318994aa1657b8be99522aa6a08311d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8a74bc65adb1053f18dde4c091d8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef1ad586649bf64c41933c31e8b1bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5303ffdcd2621e616de1928678469b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a22509d7403caefba4fa09b46ed7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c494638f5c02a634b2d5a4aba704b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e409d8d22ce6d91c2ea1aae33f14d8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb5bb19e44f401fef8c4cf5e186e7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920b73d860afef60440adee421e576520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e669f1e4c7bf4ac1a50495a4803421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d76dd836b8bb92185f65cfdcd5a0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae80006df67d976ee7f7a8a6a52dacc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947592920fe96e0be5b57be96224806d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93314ed645d2b15edb1d221bfed85b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217900b88394113534daf5bd2021029926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7721c8bec1249602fbe6549a750a2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fc8b980ea65320f96bd75530355ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ea13fc86c6d81a4dec10f2a249f0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443137536379d389911a934e7deb43830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd947eac6589703099926b3d8cc7b25031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fd015f3f6071420e29d48fec3bbf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0341390c6c3755735d0d274dd3dbcad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a20735e78d1b6fa55ff8a1748a94f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce622839ad8c9dc83ebeaaeaf81ba0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4535ee23dea2aa2ee60dd7f2c4e1d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17d6e44dbb74b88a8a3a343043407b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad5b08e937c24b630749e8c76464e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77d97b87f070a0580e97d13f1a5ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0743f65276b56ddf34974dfbf9032f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765769b9d849d9ff7164b941042910b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9113e45cce3ddbdfa814ac4bbbca3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14980534ef5d758d2c33b1aff2f7b3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bde8990036ffceec8a03afb337e5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be2f33f42cf6c7760ead96aaafc6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295652edc4542a54f8eabddae32e1a1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c56ebcc5ccf59a0871ceb5399926f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848164121fcef2ab5cda0bc1a853dfcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6bcef12f21fa1443cd94de0cc3c7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ed237b43a3ad7b3711c3401971d4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513157b4d56e4739488a871e483da1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14422ffa72a510860e748f513a83050f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f862d4057a4e099c2a0deb974204ca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5efa160a0b0f25650e3aa8702364c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b97c0c02b4372d30a820dfa815ceb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c1fba4c9e4cba6a5903693c84f5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d51c4d3c8bccf706af91d7c043d82f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25f2f33c82794c00a161dd3b0b269e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016ec7474c3c4244e614adecbbba51c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e93b3bed79c3f16b81a10b25bb0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b844d17ce6d13b4692e92bbac59cec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698d7bada1e0510f327fc84697daa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e4b715055eb7a46ea9ff9f312c2ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabad2b6c6cd96a6af0542dd0cf890164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf730970c75dfd18573d0598362e41965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c735971b3261b523452d0572f3b98e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6b541234a7a1ec3293994902b561d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296e31a00873fc7fc56852604a9cab968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab707a4dbbb3303f210c30934db11c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281caf31b20602812c6115e11284042e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d001b782f3bd729b21eb1a88709e2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773f3782a72707e1b7e6ba881a913072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5949f0454773da6c6e57bb77280f70773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7c1a7166890cf76362eb0ed1a804774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cc36aad8a584284b42c8c700637d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b680615664175c21935804b45a1254476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343992d7adb634dd9498a03276dfdc2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aebc44f416fcb1a0d833e72a151c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544896dfb9e5634c23a31b1b788bc1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbdb9ceb0d1c97f638c9ff6bc6cf9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f76f278bc459f9e73a33ef72e1d4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135c8c40caba8347072d9af3ff6bf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff103781aec638472ddf620739485783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfb025fd93c3c080f1390414a47ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8407f275b4e500b905cfe4c830138985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d718ce8173067c53c669245ca94586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcd5b4ee93dc420143fb8cebcd883387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae48a9790c65d5a1de7ca25a9eac2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ff54c7340467dea99e941ee7f0e3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec8e349bce9870b8b8cfe3795d9c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade44d936beedb7689318b0492b80591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f058a57713db58feaab5752c538d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce785c5d6aa7ad34f52baf54fdcfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f82cdf6f018a2174f62bb2d2e384f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d496104adbbecfcd2f72c40a48f0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225bc7772bf945e789c78210a1fc88896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b05c96d25c70931b2d22cf07e863a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de419e5181eeee30cfaba905b360193098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee807e4f2c31356af486bce8a68325b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c60ffa0d4db76916a0014b2396be5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c50b4f014ecdaed37ad099cae9f2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb55632f5ebffdf9a442c5e2c8400e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0da42b93ce876b11ee6a14740285f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435798d5a493ea11d5f6baa4187a06c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee53c2db9c6f01429038efb2a223f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564d011b0df08a790b2e22481346cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee451c8d2cacf3d0367357ee106bc696107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f137bb4c665d2f1bfa32041d86e416108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6581b3c0dd8be27f801a2fc0915cc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee071e2c005c87474fce1f99560906a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13086945039d8c1a4f35e533ffe9255111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656e96afff0de04a4e337f45cf1ed6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd776c96522d73f0d26b5d67c6f73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cf24dcedfdaef86fae420eae360be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b4e4cb4aa7294324ac3544b871f4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322b18692ffaba2c4ab9606751a3be7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997617412ca3911f6ed2225787d09c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c65adeb11de809ba665a0015450f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43a9cddf70b7785bf5de97175009c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df9fd82f958971c609018675f558fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f9c983362d9eddf378d3d91f2124b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9971e45c9c46d0f4461a2b2c6a50382122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f90aa187eff9200dece378ee2f695123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad566902304bf708346d88f8f0e38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7c89f8137f4a5716013aab1e7358b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65734e14eb6866b2f3d434136613c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1f16bf8898c30c88625eba5a434c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417bddf3d62bc9243e3c9fb4e27285b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e2df22b10e38565d876271471c352129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4552e62e33a9e7e2f565d8ece150d43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7f185b76fa312819511ce877f6dbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33684e4d408ae82257a0824347320bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a1fbf3621fdd2524b6310b018e10a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318300879e317ab3e975c84e1c0fd3f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe6fa85a5585975d3100a35102af21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8e92928f2cae9debfd5edbde0168d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc3c2f983edea0cde11fa057b407a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e391f80f5ed71b17e6ff33840d24d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49917505eada5bba5208a0bb862f7a14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9b080f31632f9a47e5863265cab22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f56d2fb011a457aabf910a0d74bd16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee441994dd35871a5ae5dd8bb502922142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3871406f922d442743b2b557d335e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d47b9806654e8de5dedd83b6c36d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977728582c8aaa557c184e0fabf6aee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377378810414bfacc4985e2a56eaf6aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0393669425fec918b92110f4a51917147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c36052193d800bda06d02140f81a90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4b576894ee5972afe88489c2582f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f7216020c47ebae16311a578ef99f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897b89ebd799b4f717cc4c9aa3342a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20a691ecd2ffd89cb16dc3f4f2c78c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496bbaa164fa994ef946f42e6ac2db5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8eb990c3c7c3e20e49de743f313c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea00e9029c83425806366127f5679d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751f8a7d3838b1faf2b8af476245de6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcd5eab2103401b0481201233b89f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4c6043a9b1e8fe40571eb8639942158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccb435074643e044e36e49c467cb6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51942dbbaf5b10ea4c60d0f9d82bc09f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29821004b8ae50c92744e1d93760a22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262e16a774bf9ca3967a4297a769373162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75057d7e58d901a4ddc71d1a9b512881163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c144630418c6cbea50ec6c5aa7ffc22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a70242ee5de9b923b1f185d6271483165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6165779859aaeb98a576d0dabd7d0c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757acccd4c72da454b1367ee7724735c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b717a9e0352ec53e2b3cb8ccbe53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68471bd5b2918b313443aa057cb54ec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd22f167a06620ac8153082d3eb0b50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526da6df1b7fccf7d8b8a7100dacea2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995971b2f208ababc0eedf4e9cc8614172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcafad5210ea6d43a6cb441cb4b80a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a9cf200bbea47e52e76f1074f5632174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea20a0a59019f48e2e8d1ee269eb1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a527f476bcedabc2112ddd69eb7b27f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa4d2b1a9cb3f6c3946e30abf5d07c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dffc0e8846e31bd7d46e6e0a56388178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22720cff29a133792c8f09746a879d43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527da65c31e3e65648696a1e59277906180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5216fa41176131d1a1cd61786dea7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff14a9aa2ac579269030c33fd3f422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd8ed3aa809c9f2d3ff2d0ae217d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72bae92880b64b0c84029b56ad10844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352dcaaffef5ef85536a25b0f2d48395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f6bb2dbe608c9879b04ec462bf9bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f4729871a69d75e20b8f1f5ed993e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf4de3d6162f8b63939f182a92fc048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db5b4d18022bb65cb87d6be5dc4def9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51744d69e75d58044a26e99c17355910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890d44109f9df33e5bd77081f860f7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c5ddeb952feec7ea63197b11fb5a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d61eb724a9abfab0592f5eaebf0dd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f870041c108219cb0945ea80b1e46414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a4c0bbc01a36282d85a825dece8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6e3d1347d17606fa181d7c65f438716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc2094eb2a3355b4c5b3d84a14d8eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a381544a8e61210d67a5185eb401418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71105b26b5f6aa29a049acd65695e1c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62538cf7f766adf79c6fa02de82c0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5723c2e3059e5515c48f45612161b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251f5ed471b4a5bd0bcaa4c7e3ef48822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3194fd3107cfd3367acc31db82c7d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b46a2538ef3e4032cae4a02ced6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf5006361fa08eb28192b0cc8187b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8de3fc364b184b5e3d48156106fa1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a313468b8a31c574589a037a5ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab715f6a9ad41250e126699bb147ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bbb2f552217613263c96d95dbcc2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78be1770f297125682048d58e8b06cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19419cd3f17799b90274b07dabd8ec6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0513710d51951404e1ee9ecef2287e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edaa2fb105f813c518c8efe85506d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545de415eea462d53f6358fa6d61ee2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adadf19d4ba852d13f72ce2feb6a0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a1fffa3a0069f4f3fc4294709206436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e182676d9e7cc85889ff7ca1b185a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8fb06bc6903bc18155c79170fae8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb2a5050254b33704a8a054ba3714d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c361d3460f439f4b45142adac54f8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb17aec95704ded293806e03c03811f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a1625a3b9254485300a65c7e90a6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb563ce71767469c840b868d3d56b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1460f4a5206f64168bc1f616b73876644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65295723c227e2925b2a867343a71ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81400e9f1e92f574c1d9bce4b36dad7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b190cd4f8429e7941f1eb77a94d7ed047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d68d607ff62d2517ebf1cc9776c56c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4b7530d58bd12cb47f07b4023060c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de38f82684b8f80bcd8f68fbbe919450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3b8793f5d8dfef1b216a7e235978a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac29f9758baa2c3e8834d3ef103495a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecde7a1333043b80d8f85463b965cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db458d6eff09da994487e677a111977d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c2e6a515133c2a9c02aae0a9098c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c448046d0134ac299914d3df8c143056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c69439f3d708d1c9d432f6d703d32357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb4d81797933219925a04a01cb863358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77b5ba3660dfc28e1a760ae2098f3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cda629e4f282e13b0acf5d006824aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184e497d495adca4858aec2ff93ec6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f3c0d5ba827ba40aac49cf9bac00f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016a1178cb99b0e0efff5717ce40a2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6ee42e8013c77ef54b5c281f6101564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382acf81eb341ee978a25dce0b7e1a2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf24deafc1526ffb0677fdadfec443e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1d00de4f8a46acff920bf8a4da34067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedbdeb81ecb137d9b12375990d8dc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61825cb9bc24d43e4244a948bbe6e96e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26971c8a35febcda873c4b44a05610ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb719a8ca8b3cf6069294511a525eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf032886359fd4350d6993b232115b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea71cccd14dc2b61c215781fd81c4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8871d6f5b11630d6495cee24151674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593d5f11cd2cfbaa907e2cc40f765f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0979fd2c9bb4bcf427214b119d25e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4063d4eb1ade9dd16f0bfd157b026a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc2243f4301d30b88367ac3309068578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677c004b9bf23812e314c855e394ab179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41d79884fdb41baf2ed7457741aba080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e6d2569c06eb72b2634fc2b6d509b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12ef4c3c932b0b52074eaa10b4a8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bda10bd6415e57cc8a858b05cc80583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fdf25be2ea1968062325d06d74c6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840597b0a4f853137f205eab2434a4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144d15b773aa13e6808d33a1aea1a5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040de2c999287f3a73e2de56a2d3db387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee9b951efd9e08f1c9ece595a2200788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd418112955be82d37c6279ca25f7d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493698259b94f9d67a61f872a649bc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e39d5f43a82546cdd15d77a696a42591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc568fe293b6c95d702c97ab6c7838492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769957f052f13e06bc843346ecc97093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183377fb39c234038b2300270f43d0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611fcef0e137b04cff2c528d75e872295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9786486957e627b8363abe05892ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee27bb69a7784d6294214f78ad525e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e16f2659ec2415c6d3134615012498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ed3e8edc19f1d1ba3fabad91d4def99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a355d2d82eec2779e46d7c52603afed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f26b4bea84cd3992f090ad5f933c2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473050fc76326b12f04b35bcb1376bd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a910f56a6af98fd4f117366f82f427103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781cd0414546d9141b9137a0734decd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f598ede05ad3e9946b72566a4f7a0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba995ff870b35a8042a1eaf52e896ff6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10ef8d11d6053280d0fbbfc6593f36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c21e3ca8d2020686faa16aa5996871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaef272c093037181fdcfad1f16280109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c86f21f1718d126c19ea17e93ff7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f589dbdaf8005625dba1c767382ce7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66636f9224f7dfcd638c0b69d7b9b101112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc031203a7f63bcb21d959537bd445113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732dfed8ba46e43e23573819a53919a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6206345e5c94bb2d5addb51ad27899115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837719def6da5b79a9029c91962aee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eeca027f5a77e7c409c07e3e94c07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46852ed032b0433479e0743c2dbdc261118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba40dd7695e15be132b3e63c0a0a41a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eb561eb5012364e8d979c06460973120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d84846cbbaf3d2ec1e878a2d9d01e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83d770a0a606f4e3231e5aa18f357d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd63343d6148e26f3028229f3606ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a4d655e0a0c457408b7f770b7f449124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d89416f3e5c471a5c4d215f0ed462125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3963b19aebb0f14bd3d26dec02445126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4ef2bf64717bacc663f6d5a83ac8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e37b149750366926a22d702e87f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc34d9bc4ec2930ee925482d56f9afa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c837b391b6566a31505d891f60b74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fa8565657fef8e96f49d2a8b5cffc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190407c88855f715d6e329294c4a71d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce32daa204ff66d5eec02a77a601d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73b44ba76814432e2bb47e73482bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c03e392fd9811dcea25a5c6b5e0111135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0a7a496409d054101d875208b6cad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04e90e8765588ee8bc84b6c8061182137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05306c31580e09383661557f6a6a1806138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c0ed6b2237fd2cd029eadfb20e1f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19dc9ac77739915efaff82485fad11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18af67e7f7e82cfa026de886fb74f88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e81b07879779156b422a615feca63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5df4a0cec4523d35e6684245fbb2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d815c3ac253590dc73ab4221bdd5b51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9fee991d59d96a45985a3ecb47683145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0194776114faaf776227b0b84981d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064cbe0c6c3011dce99030183c70e94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd95b8715c33ce2feee1258625e36e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e474d28a751ed10b81bd2587f081fa0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b2e3da5a3e81a5bbb2120918e6225150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6924d7be3622d389610b2717e9b08c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37933bc140ed45c85cbdc1a93ddba6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1863fab0089ee7128f4e84d0fd59878153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd96bd6f2473339e5dfeeed8dcc6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31030ee19acf6ccc17c3a08877977cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfa6d04848fc1443ab3b216922a195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cce25c0966279d4cbfa86396411800157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4e02005f8cbd6f7ca673ce45169b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ad5688650386398b7dbaa0af80422159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82520365dddfed69ca0b7964b1df51c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a439083bde208c897f708080ed4ace161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e720205d1d1839cb866fec1ab8e2221162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a611f0c9713b8659853267d5441d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80093cb940c1b57258bfba861e17d7aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ae258b0770b6dbd546f961487f964165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085c1abecdeb4cebda7e3cd0b441efa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0316550d9c6b5af50acdf03a4eb07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bbd05eafe7d55ee70198d302a5588168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7e88e33ebe1cdcddfb40f4c31f083169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3335877bba5bc309a57e0756d2363e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02037b7bfa6a6a95704359646d16b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc23696fcd109121cfc06027628ba9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abae130758ce9ae59d0f78325ccff8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a458fb3446b68b844bf86e3872b0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89272c7ed77680d4d73530d622a6be9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe085320aa7f2be30632f0718753fea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ed28d8019d786e4d7edcb9bb60b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6dee7a556104ef44a3ad340767c5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ba33fbe1f179e02ba5d92d9299585179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ccebe161d0527166cc8e8275c805f180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>