--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33846982d9fc1babd77dbd29484a3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be15e91c0fba691a9091b3b8b1462b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72082c11a816612bf6f0879175329c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914447a22bbcbec4e1cf8d17b94a4d834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb3bf43558f04718ebaf8c0d5f75805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ca65125368472d32118f83e6843986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f852a7dd3fe6009753c9b482bd0b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abef73e7d08269c958032e9bf7b14ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065698f159997b6ff157fc2fed242799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6714ed5b20be627cd6f9f850300ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5008088ca9c6e5aaa75c9b88ab9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103427420e493f6fbafb30b6f6de165912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63895a4afaf395452340daa7abaac49413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16543460e5758af59e535131869f1cc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e6fec1102c96c2783203fd33139b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc167efdf7d2ab8e0915c8a2cf9e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa1cde21f7b26517d77f7a44f613217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902761e1cc1add27d8d5e12e28f9fb1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d6629b67be54f7e4c548c6e37487e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba734332c4c692317e2202deafeacb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d090bd27ee17088b8a12d5206ed32c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a609dd1edccfdf151b40a1c0b79d40122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b2f96dd95bca321778812ab0234223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1e89ad2c56df54acaefa8c67aea5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705badff8be01c019fa6e0af6c64428925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31f12965d8f82d19a8eb4590f171d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde3f48b8e09eb7d15e639aa6f5108027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb09d0da2ee339d99576175a890307728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d25c221a46d1ff05d6fce2787213f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c93ff17fcc4804532e542f4dfff20f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab543996e8b6abb345654e766b4def631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064168d12a517eb266ea58876ff3877232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd92a0ef35c7058eb1d9b3d1cd5d5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e982b2d0fc82ec3b35718d6f67baf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c34f428cfe6f9da20ae93bb2d1f7c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8204c983330935dc1393c94f080a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe9602375bb2490c0fc267226e02dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98102fd074ee0106672097f5230bbe7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c963f4e3832671fdc28a77bb07b9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827790361183c00a2880260d60ad97540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acdddb4b9772cb180cd1086c34989841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b1a601308a5b325df2e6470da99642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed6494376be4adda0304c9a1cb6e6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92052c6f460bed325cad4f54d32c4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c176a28fc0f3f45c8ddcd935619def245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a6dde609c0f40153a54840549e1fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bdc60a512b52b94ac4d8488f65cb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1990a931408ac6f8230c03c1945e0e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035b9afa79b307fdd09eb2916d157249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c24edadf42bdaf3a43e5caa54b06cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dedaa598f7b199317065fef85947e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf69bbade3e9ba30a17b2cae64bced452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939cd909801a7371b3356f4b9efedf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071f05bc887bdafa1bdf1851a7259f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e989f9afa72ef18cc55931d7365d8cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cdd5ea125fff397c959f95026008756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafbfe93dbd9bcda5a4b6690a3b7aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365fdb19049af68cdd7a1e482765c7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827c40e5ed9af06ee548a7c7bd8075659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24981ba3aafc416d99d542c59e293060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cacd7948674999a4dabe573cb0a0bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03c18249ba7df70840b5f2b6a1d3dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea56cee14591c6211a7ed453376281a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddee83c986a004038b50fee195b30a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cc6048f7a103e11999294a646ef8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b97fb0d532d971dbe56114d17ac3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480fc8b56f6777d8460ea3369cf7fd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae61bec0a3bd11d7fcb9c2c3f3f86268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85133bf035ba84decd5661bb079821db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6fd7b8b815f2518f3fad1867c413970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43e152a421d5acf929b3fd560e5be471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb25c1fd654c82024d9377b0c4cf84872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa3804137b46da79b7d77bf5a55e6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc85efaa0049fa96cddf339b3e8ae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fe88af1505ff669ec9c3941e7210775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2861a4c86070a19905db44e77f27776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b887aa7d92f48de64bd3ec958a710377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e8102194c95e8b5ed73dd3108e0ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ce4a8b14972c697d466d6fa6c12979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79f39fe2d64813c06c8688f7e1b12380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3fc00a87a3dc277331660a434cfe181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739889af6f1b95dcdda207c5504a7a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86529b04d223172d84f0dfd7604dc7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e2d89aeb8a1b7ec90147166ecb22c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7b8f8fcc27721973f6d9edaece8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf336d146f4eb97e58551cda17a43ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e1c29b433382e6d8d956ed5147f0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f49116d6eb6698a1bc7057fc34c3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9848aa1f0697705848da6d6a01e17f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc267a82c7ac95f8ab2cdc2ab2465c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe513b1f2eb84fdd6ccc2f43c6e30391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de125e0d18878afb40251d4f2e97ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98461a34671b486ff9c18e8d1d0fe0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82923cec628e97acf4ab3a3ea0488a8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba0d68cb6dde03f992e03e66b43e1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff456e5e50eaf1e35095dbcd10175996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4edb91bbceebc1704634566de6b85897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20081b90a3ec386904b36d4e0a846ce098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8220be97af299a42a1bdaf306f8716f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db7b722918b083fb5b2b171be268ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7b3002d5f8477637069d82553d8c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001847a4b3fc170562e9dd2ea68fb00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb61828726bde2536403d1e49b2bd35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac15a6ad7f4b8aa6e29b8037fff079104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98e3bcd6c1f979b56a572915b8403c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23684585158f186d147c910d517d10c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a47b5f3c3bb62af65bc9e4d7d792ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d788f6e8c6cd8c22ed7e7791ffc96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbfc44a94848d3beb05ffc1e94849c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bf117d2cb814f29cdfb620f3a3c73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e84179e68f81cb037db69603ff241111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d06c1743c261f15ef485f0a02f551112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2c65de5fd656f538d9620098567a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d08dd1b30e7d8fe496c4ef6f6c77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873c46915c87b27d053642bf9c56045115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a5c71f4743cd4e91c32fdf1e2ef7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233820b9c581a80b989f601d823bbc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ac0557d8f4ab5be3df24b3c2349c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c961a34cd8d112814efc96773fea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae464a781138aa598c3bab3e64ad59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ca2cec4b89db41a295e8004f76740121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b3870ce7fcef181bf725c038a3aee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd13dce586dab86996d367422a84885123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3932d78c3284c29582263eb8bc521124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4b917b141c3a95d5d7731c3c3b7b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5ba736282c36f6e9062023d9c819126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c9bc8deaf31a9da1384a9f016ba1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f94ae8dbd7dcbb58fb3bc0716c342128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aa1a58cd45f102ddaf4d51f05fc89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77d4612745c5310cf1c7c30767e09d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78ecacdc93eb3a6f206e10ecfa0c71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791844d350b21dd7381d6252e8a19ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976f5df6eb65c624f6cd9e5330c31e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30568515f3cd9d4c849b116d656478a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed701b82d35beb88eb41a6aea4f109135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d753659438ef5a8dea03833b061d1c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c56f88319da6e29d5541cc262c113137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545b88db87b2bfabd5e6c303211c6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775011537217febf78eeae52e32b509139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d7d2073a4ea916f5a636d2b7e90d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2319e237a25204c8a216f6da256923141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d03a0658a97ee2b4f75ed704d74b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc8121f1bf3055afcf531ebb2d1725143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d02ad79236d6f67e0665b446cff12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7938644a1897ab95a8f990c1c6aa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50024c58800acf811135805ecc880b17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c22e0cff76211990863ed0504ea1b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f93c4ed9d884908094001fb2b100b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd34bcc8435aa633000a5a0c6e426a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8f333c9201226966f7386b867822c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c68c8cbbfcb68b69e0e54fc011093151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aa6089de73fab61a60fb56b82a3d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611adeabb57883ef24e6c39a51d45f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48331dc1639274f1f341a62128beef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138fe1c1080c97836e00b1712c68f85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6233266db7059f5c0dfdbb67d1e15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2ae174d53076473b4d7e3036cbee9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af77256a41096e7166f36353981a623158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b028ea3dbe491ed041c1a9f2abf772159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a35fa432c1efbe4f0d25ac77815cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7252c5c753c5456f8fd34ed79456c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c387ad24e268626c752291b636641e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3df58e513fbf27b89d2e08c123ebf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23a2169a08482c1513bc6d3d38c18c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba721b7f971ef621d1d29ba6de9fdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb6c44bd88589b92b17085192cd962166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d50f6c81b4255200eba3debd27da6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96694a44cfad19a81561c13e686156e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64be91eeb0930c14b3a9d9dc33c9ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7d3740ef8b73fe09921027f7216f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104a340148ba65a73fa9ab60234cbdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fe245aa6304f2eab889dc9f77a44a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a254613ae07ac756c6933c1ac1ab8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c48db9fe12a8669b571364a1c5c8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d74642990ac35a476ebedeb91da94a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e697a7016b36526deffb30cbd1ab1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99974c8188ae39f577a5dd6a7e0a7e3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39b7ed6a42628870c1f1f299220f40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a701cdc06a27d5c3038318b836a9db4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c9b0c9725bf164a518f82e60ff52180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e6452b8e1df6b6c1ced186d79a7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9262fe7cb0fb1b91d3c843c208d112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a9c1213804c84fb75ba6a593c11c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed5d08dab08b733a685588c8a127624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676e687520580008917eee32299d8925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaadd51a4548bf736c03ee69bc2816e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518f625ab8e34884fb246a2c9b322377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eb3670e4c8f20c6a62bdbf78f368c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1340e4db44c538d7230f9bd5821629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404654451af08e59a7d58baf672d09d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62036f6504625d00533df8a3ea2729a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee090e0fde38108fd60525d1a32d143812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb02557e3f9bcb54c74ba2527d6ac2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bff166cceaca34df45f488eab424a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2ead7722b7680a83c82acb01d4ff315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d9411e884c6d8e5a2d257cd10d3b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ecd0c1dc8765a8f8a1ff5c9f1e05f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3dc3cf79ef53329043532ae609fef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdab98a00b51512f90af63e4602e5c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc5967dc1c77c80c4071470dfd6a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535638732c7f464a60adf8ecb09d72f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49393f8731ced039859cce40519339df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ee7dce3f49ae12577915432bc20923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77bd577f9c251a8c431323bb8e181f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01285a1be475cfea2b932c9893b53c2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812908d1035e7e545d4fe3c502e61226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a389a6356c2c8add4921cd190f7dc8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6531994b53959ce0fffe816ca4556d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b30b2bea08cab7d9afad3d5dc116029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942aa7b540e90f3b44603465adc7b5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769aca5e56332908165cb6644d5f63c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee34a2ddc1e467820b2499654e00e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4270dedf139fc3ee26c87be3811fea433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e4bac38a56a77c17d4fe03c14f3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f23267ed5b8fba9437cecac086eff035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870495aabd691467d39f4848cd03a6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ab99802fed141cea0fc7d9f1cd2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b5a34efdbbfb603e28f98e815832a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b677c350930720c8aa7a3a0cbb0bc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e4ef425673d4005f5d4018dcffd7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292cc27932531fb096bebedb223d3b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c60547b7c6b039fa056821b9470fbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8a1e89fc0310525829b9283dab07843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4a794e035343f81080164bbab9d9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbafe9c5d057008f6d61bacbbc4771f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa88c8e5e3b2e9194f9969cdeaacc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fea14b001923f09a5e9dc114fc53547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946740845d49441c29b97b885e5393848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6f28a99a349c203f5b1080d76afff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff93f8facb3f87e96a7a2ae0e76fc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db6ab1b31f741598b1dc815a27954c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23857b396f7967dbf93a7be49d6f2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b2d6ac1299943b812d4f0397cefd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba29d11520387ceba807a2cd351ffe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194066b73f5b6a6c126aae9d847819c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd351b1291029a00da39d781ca1c2fe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a994cc72bb9c22056f5ab4f23ef8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbbc79eb9ae9064c22c8458cd1c65b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9915234e5be736b0a94739b7a98ff1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2233d777450d806b2600df98a3d1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988eb37ccf03545e6b9e43a6595588861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d723a95a83cac052a43c5219f69e71c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a7dc28525b1da381d5ab0ea085c2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657eba566cea96c71c731aedbb7a6a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6e5848841c0ddf7825dd808cee1b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5636d025cbe505c255824a78f5c77e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf6dc94878c0f5ec92515b7585b5aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dffe9218bb0bb7d9f52530200b5fbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be8860f328ea2fc89a80bb90c6cb5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d31851d9f5ec843f3a6d091de735c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399562bbc08602164ed88b7d03d08cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f7d191dec3a2f3b91d91ea88a798872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c1929fb20cde6da434b6b4ebbb5a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc979517eb301a0ccc2222348220f4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c832e1a74f5948369ce58cb64cfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94baf01c60a155a0d6151aa043cf7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aedd0b498bf636f2036a4264dd57477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89f5a07df9058d7d431bfed291282b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a9ee0b11d522e128b48f7bdf953979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e837f08ef592579ea53dd651478e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef9268f7b8073e0455bc67239cdfca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c10abcf1f5e8e8f04f1b93dd19523582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb30f79de28c8bdda91aa1a38f02cf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0945bf510011c1ed93d3efdfff6c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a353cee2c120c934fc21f196eeeb6c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba18b3c4f71cd1c55fe3b77763648b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d4f82d55d143317a5466f9a1f3dcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa3dd80ef53262b9da4c42355ae0c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75ae4cdec88c6b9743ba72bba143b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846bce0cebff0c3ec22aacad672ee4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19091e5025465a682e981c38b383c91991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0183764415b6263fd20bdf99edd6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de99c5227fcd38cb03811064d7f77693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb113eef3aedf41a6524b3cd91b1f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31835542526c7048702fab75dbb7fef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae4228c47282f31985b76a4a7766296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1495bf1c502033ce214571e057c00b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa748f74eb3929714b7b2127f651eb0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4080d2ac31995a96f754766d54fd3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2ee541cb0df54f506a24e803485f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322327fa9a25d8ce43176a3f9d3ea35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c693863fef45c107865e4dd92cef76a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05c9b0842550a4ae3f5c4cc7cbce61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fe27f258cd2acaa6334e30c625b85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a361f81792214b6ad2be73e4ccf053105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c58cb14f93aea8bfaa148906fa111106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6aa69eedacdcff62ab280aed7350107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d329e363c11cd75038aa074da7ee0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34fcdb413e7149db909639ec5238c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d32bab10906e60203e1e8fc173d1a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952566d5796450068527b5c01671ff4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d033ee4c0466805a75fe8ac5fd72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a5e829f1db3ddff1ef3ca16cb2fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e27657840d44c736eb08bae2e968c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4f5a07dbb31ae5a4581b5f020c077115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485729f9919ef6ce548451c2755e3f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48591571f2daac9af2b805b4d04d8805117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1067b93d5326830dcecb8fd92b1ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e4847eb74af48c885aa6e4e57d80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acad5ae4aa8715fab71188ef8af494120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddab3ccbbf61b66f09ba47f7f0a4479121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6d768dc3aad3fc00b129d13836890122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3b74a8b5903d2502af40e0b74112123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aaa80ae92d0542627eb5056437d0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521204e3badce70f09651887de1ea4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ac2d2dd96aeca8920a16463e6b1cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15bce0c04ce7e94281527b0db081ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecf1e672affc8da18de6fa3e60ce16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a42dde268a5bfa5ae5e184bb9e9f4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981e3fa429be7b1fcedaa0802e03901130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809330647d3750348bb5be8ebf2883f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac4bcc2bfcd267c3295be9cefd3811132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937120dbb9fe3a10750f842afdc45ea6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94f0f084a6657203c8520ac07fc6a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be64a43e4d5322308219908b2581a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c721f94909e6dde1fda25d51a480f22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe66736fa16925a8ae075fa966d87b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03622f615af1022bd0bdc618cac447138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4d89b7cfa9072bf9db4ce19a59627139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bd2218df26b8ff7119173d84cfb88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46807f2651bd3537462a501314eb0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224f70c7c035338230f73f62288e261142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae543b4162019a01c492bcd7e5b315e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4e1a19736d6d1af23a34ea8cbefc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9263768f64fea56c6cb1fc5f0ec5e77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ff3680f0007dfb64e392973300f5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ffa3b5428449adedf24a944fd889147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285935ce0d681e05ea7e2cf7f1eb78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d11bd2af8ad54b245a28702811df7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a7f0c7cf4f49eaaa075ae8ce58c31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd510cd8e5f87e1777c191a69f8ff050151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46d6f28b834fb336272b2facf083db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31385198f109e1d2b327cf3ca2f3a89a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed5f61fbf6fd81ff3d95e5187ab527154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292249302c8a9cc0fd6f66dedc93f64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66367ed3ba323bc1455ccc66d2f50611156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883b1effda9456f301da2dd3a9e2c63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f6b866b82af548b5be88b20388215158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202103d549e07ce0f19afd1206397c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba943055b39d4ce5e6f6f2be6f4a3852160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d923296a7c87baf92f84d12d68ca7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189f493b580de95554101ba79f1af14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb763a268a466922e4ddba79244cd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cb2ed5d30d5e6c52e4aa60608b8cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3241043abda03d0eb872ab90beb8b0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c6d925958a23418fccfb625204104166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba51a167bc164b38ffdc161b25b2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30f6920167fc9c19a212f0c67f3bc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ae1a5c47812d052da8ff2c7009fa0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7adf4d107bf340c0f67d93c22cd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe976efa78d7d99d217361ddcef0ef40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980644584e57b42f1c3effa94e6e0c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd9793f62823dac60114bd6f6aa51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ede20c16d100a1ed2690e03e9ea52174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>