--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28f9c334c5033b3aef41b59f7db02f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbc1fe16cfee6308311cc7325f3ae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9264d8671b47c4b9fb507ffa1e2553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf85a3ec5f978fd13ed026474def454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff069b271a0346f3ab5fc8e8f69295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76430007c7628f4e17f730506ef50b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e54fc2bd2facc6e5f7046ecbd385c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904af891116410a80755feef4987bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be1e0181279bdbe0a7226a88f5fce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fcb6bfd4739cb523d8e77f7e4c88110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97207b975b8c49a034d17792f0e52d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861cfda0c300f445b8f6ad1bc76b07612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aabba289f4ad1a3c5d278eb2a97be913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfd32a1a4231d9323bddbde828ce0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8a90d9b62d85639a1cdb3d6fc8d4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee894e3c42d2a523a18c174c94aa9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09c2e9640e78603d92e708eb66d29017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a70490740dc5da542d21f068199bd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867caa70333c089074d3329ef6cc13519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f087d1022c84bda80677ab957e22e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d16b93e44d05a039cc81789965e6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9d68945495df841466fca62afec3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa8790f4669046428f90ac45a3c09f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87663ae1f426d67856aa7e795f488324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b634a83197495999494b8e35a2ac17d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babaac21ae001f425465d8a6662c2e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86611f0680449a4e2e80518be9f8a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acdd6cf210316401e79d9091c70c4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64e9caa4622f1786f30030518dfe3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f51280d36de0e34dd54662d43bc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938575c8696aaebdf53b3f3df312991631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd159094d7d265615aa1360cc35da43232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6d6941d959d6cae4be62cfee0d44b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d5c0d18821c9badae806fa71a6add34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ff41e0e1ff41c80a2cf5a6fb5482335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1ddc7810bccbf3558846083291fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c940c1c2c1577bd47302999e76061e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379506bf38e7f03e16bf01df60b8735938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837695bb2929e8518e695f1ee755b07939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616f77245d142a4da5cd87702e6556940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bc8e9867eb6f303d60f560f94b1bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece96bb29fad7f0b33b64062725df7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255800a5d8a2b9378666b88525641c9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4aa057494c5d82dd3a12b09220f7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2bbe5b8c2e0b3e0ec443044d25bea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f73488ee8b8286139a572d1335c12346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc4bcefbb022d3b27240d3c4c46c4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01bc430e25e8c56a3676f8d83e25da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b25be0dfbedf21d49989f85b14fb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02708deb45a1f163ae894fcf344a70550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799ea25ae31ffb404fa4c3be17c0c4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa919aa3252fb436ce491cdc369fed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a7f280d200328aed2ca2a6319f5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf818c05351508c1b58b7e7beb3ea6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ed8b5324b770a171e441dc22d5daf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030727ba353463cfe6500997a3cf5a1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05826a6a0586af72b91bdd8cdc8087b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fbc7b6aee7bb8fafb7db320e14e1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6eb5906fe3f478140a3701ece5a6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccb798c98c2668b2d1786b8d11f22960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ce986cdcd3315eb0a56f504e7c32661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0d2a9e5ecffbb9ca232aa8c9adcf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34bb50c15321598c6738917de7359963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349924e9c972b3f8b4bc7430caee05664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0ea0ff04b27e673d232e0152648d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57832c1bf7f0a9d7ab54f820b25ebcdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315301bd6040fe69206eff51b6ecad3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a44c59a0b2b7316f8b7d7330c1317f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2a49c7561302251a8315400c2bde169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda2da1e62ca855d0ebcb071a4a46170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695db6c3fd903205859912698c3d733371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d88784d28b9216269d34947de426ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a577cad04f0b7547a017d3d4bb117273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d60f4702d871e04e4667e90f977b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baee28c2e218064132d2aabe2ce5f9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb0ff74c9ad4a34dd604fed7baa70d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd99da45748123a7c39728f8c06c90277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596707b3446d4d9b30ffa42667387c2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe13750873a951c9fd611cfaf44651b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e7d63d4d55e79079fd7334898b8fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad6c8c5cb265cbc0f530196dd32b4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39588ea7bef9e2d52e7faa4c64aec2be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84464c3bf8816d6936f247747c1a240783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418a3e332a91cdb01ce7db9b0d0a7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747bd02c9cefe3c30a68c94c7658ee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396fb209f01d70f13431cc773a7db5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27ea385fd531da1a6ffcc30c576ab487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b1d566d3be9325f2a81e43c38c87088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370c9da8632e66fb7a652cf4177fb8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff75c5f09408111464cff0f6ab75f8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de75c30aa6144cd9ddb4242b677a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d454fb696c605bf48557815b2e3d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfdbf6ddd2a87f303e2379136956cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491d8d8b6e74e893620c611503b5a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88049567177a60b74008cee90303f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592138853b044fea080d59bf77e8fa8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457859e8652a24363bc27438bd007e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993ca7bba0a750c1252cf0b5a08a6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09e81e91512cf1028e841d3a9aa93599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6e5621b6b592a682906955cca1327100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4af511d0e18d6a61f67d0ee5d9c7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb9b7f0ef0d240807c603cbb3b0b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cf0b07d4ecfae400327ab008dc4f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e77305efbfb3c0469dc87cee48de5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc40f61edb87fe3087b494d515e2b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af60b9abbe3cd1b1170104f98b87c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c60c15fef4265e9c6ed198c961c376107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a82a1c5df9bb406792c8909e8e5a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117b89dd3e4be1356ad42a2431a6a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35722074ef7918424bb5cfb47201b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28a4e9552c51b7cedd31e76bd397c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d6210da035434e869d6de76a288d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd09ed5ad575ffa0c8b1c3ea1ee5a5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72024130c4aa977d9e1b224dd2ce64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6fe7aeb5e6cf890277239bdd49503115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ed73f23b3640971c5d76cce4121fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaafc2df91e49203ee2e55a932180f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73026502e2f0be5ef2e9958da9083ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be712574adbe636bd9bbf45bc9df5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18d78cf0f211e80cf7a0c236bc0fd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0265a75e96e77e2386c573a1a3052c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcee94d7a5e5bec8109743776a1c9f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e9121c64e1cbea74e4b4d2f05a09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40c4120ecd0c030cf27a5f06fa2749124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497b7fb8514ca4b3c4cb6a838e4c16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41e06c10baa94fc98718dbdb2ac341126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63931194491efc619ffa155475157033127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698ff2e24a94c27109bbde98244f59e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae845d31974eb880daa7a48e1672818129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3381d4629fc5237640a240c859dc3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fb3693ec8a041057e24a7cce94ee6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf38fe799e9995b1077886080476c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99789f71326ba6d4cc43e5361a9142c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb62f63c495e0d12eb26e35d58d51e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d446e91181ec3a610ba8a3a3f41dfa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf427ad6379c5f11a4bc02af759e45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80f038263481730dfe59c52efdfe20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a33bae8a0d4888f9c9e5c426cd998138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a80e49026600db1c02119089c53f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79698b410278615f24551598b644d09a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08289cac1d874307118b0e7f9930874141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0524e6a4c5ee6665d884b0f38850b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bccdd246c81db1d81dc07a76b2bda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a825ad336733f0ecb93244b5319c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079c0b41e8d91fa7220ef520e05948c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b725f9cfcdee619337b05c6fd2e3e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a8418dbd9e5dac92ab339245eb4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c2c322901ece62904814c45467dbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a1b9f5cc085b6ca2cbdf02fa0be84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e125c9385c49151449f2022ab5a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a96cd3541a5dee7b10d7291ec4f74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d90582357c5ab16a26c741fec83083152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faa88a68182f318cfcdd2d2a44132c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04c9d2bbcc5b5330805f1b696e23e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51fb6af3d6fd46ffbede2684798042155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d221d933edb6f4896b488e143c47ff7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f96a51638db71cb3700e182bf274b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56dd23c95af1a3c3153e0bc6ae58ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75253a8d82f5d74564aa1f04654338159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92966a17ab5e9b521203f89e417988f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bff8abbb47059ef4bb31d5e9af8085161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533e831994adfa8d181a54683eb4289162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6611a24f697ade3efcaf37d7a9ce75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a815878f1c4c9d87e830497ca995c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc72fc66408a7acc744136104fbe6ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feacf94bd95327961deb25a64d6515b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d560b1a5a2f6e4db2686eb3564f36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c425b87112aacc00b732de1ebab9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d1bdfaeb917ab8c9e9bca9315eb62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c76364e3bcc42dbc285c224ec4b9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e814fbcf20f9cf5113de0bf88014c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b40296fb9c49003d4798d3aa4fb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f212aa0a7777ceb3a0e4c56d80f7c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f607b0bb495b82303502cc6ae585707174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a97606224d0c44a64d2d84faffc0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca938843b56eceac842efedc29784e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778e12d07dd7286327395e6ebbad2f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900770b2c8d2cd1ff49b345f9874159178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f24de6690e6200dcfa4a7bdbfeb277179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e059b3d821a80e29a3f8af6c9d55fcc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62e533fc7c52940b72c1d1264b88601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a69eaefa145fc26e6c04ee5c2b9fcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b3bb5910eafab05bf0a8e8792bd963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83434c1884db859760de9b8a608212e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a6c19eaa442d433a115a956f77805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571141d08e29fdddf2688a06bb81e89f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d0e2365759bae4b63fcd24087ad2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f8f19df0859094b5d4a6bc20c5cad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9f4fc1a60863e2fbb08b9bc88c4c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e85dbcc0d305d3e630a8a85961b1fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04e79b07b56c0ec9d5cc5e1e9ed0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139304bce9cc043accdba4bcde3c00312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4b1a6bc83a09b712feeb0e115f74f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e63a375881d40d37a2bd88716e0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e316b7b09c5edc61dc4078bcc25e7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f09cefb9232f5412092020280b8ad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84859d0862eaad050d2da1f8c203f9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ae6acf9bbaae52a743001c8e327118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb9cf5215737d5a1ffbe29d67f98319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aea2575e6b0c76c341d13f5aa4a01720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde76abcfd07e9245d191295ce3521321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002809b6c62f3c595a6a43600a32621f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd71a7211021696f346e7a0feab5ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6788e477e28036d8f61c5fafcaaee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa23945b75810cd7974164f778e3d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba49eb7c9b65e747551f6d22b1417926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db35dc68f3f56534fd3e8f736416c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afe1d9528d713f4e5ee99d13aca15928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d80f127b371f8f854c626a717694de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6bd5b0f9a9f05ae9e5899d2935b8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a5f4fa66fd82d6aff89d52da238031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6651bda3e3ba6c6255b393541a3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cd453b32386c26ac175f6c14ea34033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff9b1ebdd78b66afe1068fa88a40134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9bfdcf937386992e484f18d3b811035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354fa4214854198b94fbb611dbe8d1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59516f1443c81da2f2be7781962aa63537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0e7e696e870ea5efb5958ded44bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cea6c6496959547494d1f6c2e096339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c102f67e267e68cd4d7ac24a7a7645240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415272a41309efc8c6ea460a67ce2cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9141eeb8d19801a9481d705e03a78142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b8a6ece011d0d7016f9910fba9f3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72489e63c7a8b222e23fffdaf8a4ccfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45fbb8a3fa0063beb9eaa44af94dfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe8dd4d207334b10c89aefe92969fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa7dbf9658a8606ac665caa3b3767347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a1c192599fc5baa5fecc311a750d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0420f373a933d02f71dd74223e728d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d306cf78a36ac69b95b60521cf6e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f796daa1856fae20c3b8aec42352e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae917e63fff32d5d60f9d712035c6db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffe88463e973c61174cf103c34c5cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91372edac587241956652811fc52ea7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f238cdd5b814fe9e7a68f65abdb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6573cca7942cd92e6a6c9a344f57c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a5ec5d9e118f8ef3fd44d05ac9a7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cf5a09224641eb5ebdb3b87cb0d6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e933c7c31b9da86e62d2415b2f96a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75ef9e65dc6865fe37b627b66e770860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee50df70ae3d6e8313b6de8968f39761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccfdf12a30a55ae614d57d9bdcb1f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001b8a3889940a39021eaaa56669f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83c128379e9da17bd512757e470f1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ffe6e2a29ba30855047115b684f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850aa380e95ff039251e14c9e31d7ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de691a6cd8d1d98d4569b4557bfcd81767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11b3a1fe8c7d3c0a1bf0e67c8f9f9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac105d797360b48ac30f52941eb6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce32ff813ed93a14d302eb302046ec770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bc3a6e64ea92c3a5ab4fddb8dd43371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3b65d09c7f8f3fd4e96c7bbae0d9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14417f47877883cf6f2fdb5f1c0ddf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8e0ce5813f44efe136459f91fe5d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba1949e1d3ce4c4d0a4090a331e47c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63962a1fe02910adca8c9ec65422352176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813551ca33a78b47c28480cfa79be1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf802507b785bec177a441791b5882b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b103af65bfead4c6ccc588b0e9d82e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d892f2c230aec8a87d65de37ec2333280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d095b8839f528a2748f19803425ae781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462146636f589bd6eb69446fb06f1a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ab7bd83cba9b4529427294a1a57cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8fe8f34a4f14b614fe895185e788784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901190bc837fe9cac221eec1256666c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d9b88da88952fb444d82cff0b1abf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792680b17e480b0148b4f87404e6c6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8171af5f5b71e361eca652a14eb00f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf343cfad8185e808ea439d01d3e2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fc66c02c01d6303a0b58cd4addda090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924fd9cf61a599caa194ea4cfdd987e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d4f5068311a3f9275023e5163694892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1b73cc449a0a34406b47c22cdc28f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7c8f1552e21fdcc58fdf67641d19394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974521bcd942116f3f54cb7075c5d8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b0edc6a50cbd1a39d41421cfba30d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877592c92490635a0a0c8a8ffbed9b2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ac4d3a0d1d22ff56a4f32ffad1f7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afba478a79dc736ce05bd20a793876699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f7f46b67858d151a70b0a9f2adfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cb5356e4e50b4c0759b70f3644b9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bac536e4d7e2c1c13cf81f590490e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745340afc7b5711aff291ad0ac3199e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2898ac9059b14a4279636e78fd985104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d87a4ba662230b4ee74eaefaabd14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4dc17ad648b4f35eb82eaba651d60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac523cd2051217b6cbe1465e347e6e98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82919cec338b693d04ea73655e2c3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438c9d74c6fa07659fdb1c15b4c7493109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e11b12c2db019bdc0760c05fd609f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da039308633b23dbe8460578b37ea98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327547fa9c8ca608fb4c53c1f5ee5069112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838bc1717b88b16a880c17ee0f77949113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae03c9ba37a603288db3cd7c865baba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6a16b3a40eb961e59d7631aa4c583115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad64227ce48e1623754bedb16b86245116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13655fe01dcbf87ccc58c08c51896902117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd72846fe92d86b30579836cf373d18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061fd53ca9621a8db1624727138a41d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f4513b53ba9fd5fde339b152c09b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c468a6d078b6697479bf14218c592b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaecf2088d8fce342a759582f28c57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32413e890e9b0ec4f3d20922276f15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f521224045edf2321f3ae3ff0e037124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d807947a4ef17c9e382a21898b4a91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c20b37c01a84af66b3db6e0dbf41c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c494357624162d26fc8d76df1f49d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609f81beef32d172ea72a0a84e863ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418f61c62b00676d727b82913bb591a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e414a17c5bbc9e1b4113bfb5a1be5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1798611390484e64a0e2cd9bc6f5df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396266cfd49580686d0f1555b90b0af7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8fb40adb06cd23e14898bcd17547c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfac467cfcffddfb9a586ba05cb0ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788aa6caea159904c233dd7c3b94fe0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1d5ac669e99f604fa6b62264a6eb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8adaa9e3f6dc84d8d6a8917b62e73b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa07d4295e76bf93051a39be874519138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67593decbe2a07269492a0d9616c79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c699ad8302a14b238e5b774e26540140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edef882550c0d78ef2d223a11adcf7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72595d62c8a4bda0fa133a31febbf9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c23b3afcd8bdd5ba5b28a2324f5e9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860217787689267513e9361e4093db6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f5c6d8f334757d1e718fb1d99130c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bca1379630de21074ee13a4c60a8f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98866309467420076a45002465eb0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfa5a1d1d97f978d7486aaf0af60a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed02f75097a136c58bb45e68eeb5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13466fb69ef3dddfbc5f3bb2764a38f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06b717f43c1e7f2c5bcb1a4ad0062c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e40d9454d9d488fd5b5bb0d46fab2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8714493b7b0d284e09d625ae45d378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2690d4161c6949af72c8bb185f77de6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01a66d9d71e44d4eeb6a67dcacb7cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345891d680e262dcf92096aebf0dcf0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aa66875d4154af9c31d7fe9f186dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e513b38cc52236b023bbd95bf63cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe5924f08f3d40a621af1039e81fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e81ac18a563a4e167965ca56d9ee38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d0fcdd0b2c69b69553ff7c5f63acc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaa7192b85c28cc0c05629e1222506162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fe10dc789258a98e09f7260c389d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee4a2a113d23ad11a9b79e5881f099164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e8c3e2a9911d29e226b12a90f4f86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864b97acbca416164ba8d01ff3e505a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9e9cf78dfafbbddaa738e234c1c92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a381429f5d1c0d6656af2f18f95fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726e556aafb782c2ec66d51c31e67e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4fdd712f33e773566174c5385984a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e6021f2b67e6b37599e0dd81dae25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c028d78ac70ec5e449592ee3020a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd0f9bb877f8fab3e711dd336cf31b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734a8aba1beefa540b11c4269eada8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>