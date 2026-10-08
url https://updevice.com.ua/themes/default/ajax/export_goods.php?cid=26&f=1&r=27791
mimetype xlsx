--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfca2179d1e3801324c52d8e3b58c611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dca209e6a75e6c7d69bbec1ab7ae6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e4c696a4c6c4b3421687930092213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519924c6a239bd95fdc688d924110c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92e505cf60ab9d0cb726fbdc3162525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903350063742222f133c6fe229940896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aca8c39470a32dcb765683ea96ec4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41f904c12ef8b98196e41d810aba0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b111dcd608afed99b750f49a089599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61b6ef436115348cddb36e9d57112410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961c7fe06a141ff9bb6a8a50deaf8f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f747806871647da6ee10e5d5413d7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9920f7ff5aa2c3ef98086e0d41ff69f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cae4a8d959361e785116d10bb1eef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927d3177aee327f5e3ecf6fc2612d1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbed6ecc3f8165361243db8550d55f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec04bb264100658636ba1184ddce6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c321dac4c021efe1cd99f4b241ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a5aa33aeb03d2ac7eb15043f6c6d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d249a9c4d40edbf3d402659943f9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316a84332781c94650da8ef023a5c3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f5b7e7ba24c8838560204f7ca6ee822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d76af163db22be5b603189a25ad4c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efbf688040ba90f5f62f03105e611824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c440cd420ff33f17f28bebe06e907b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd864cd71b149e0a4af598b7df9fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d88b9672ec4bcf9fcae84cd2bd38b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eac98c90d454e0cc8751da07ec60428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283690139a39b7442858839dd8f2e2b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83f71c6c5bf37263e881349ce714a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaf163d94f063945ecfbcbbf6c78ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07bfbf0065c9934f5ef1a399b91b9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70741e19e682c0b93e184172fefd26333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f31b72d322e6b7b4db6fcbc1899a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea2208c3e2a2e9c355f0f11b0e74e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2bbff52302d173502f9b27e21eb2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df3b73f2be2a3941fc38f4e424713137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79894530914f4bf66b06b14c75e942838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbdb0caa790727da0399ca917f966739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823d43f46100e10bc249673fc3e128640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f63c9677132028b04eaf0eab23c37d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86bd6a205da19f78fb3dfde49b2d5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d276e3e7bf392af0e7f6af55a4cb28043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2dfe5ee868dbe6670c44e79cad6c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f18fe1af29486a51bd0c875e09dde445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1712d5d66bbc1a198571f8ee2ed93646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e49d9884bf8a83ad66f145e0f9d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814f1cc41571f56e43b5faedc6537cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e60ec6c2c4e4b8e56d59ca0c8b9f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275fe6a69f64a9accd4164bc6de55c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff75f9c7f419a471466c2eb10b1b25e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444f5a9634c0c248530451fa9328aa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a1fd2159a24f6d2de6f83ccbfc3d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec74648b81368e122236cddf35640de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d56d471853d04b7b1ab8227bb19c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a66058aa967ec70ff4c1a9d7dfb26956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44183029daa0e86174419123db3ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff53d56ba4c8d716c8eafba204923758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd8b3592a33ddf0a82306633ea2f7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d0b88a842e6b495c8fc8ade577b0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea424f1cbf10c61d49d686105a619661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af79584f4c77ce556feedc0267e45e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f276c35aa04746f6d8b8317ac7005d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e3a95de77d8fb78be004b550e792e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055780b5f3799fbe93beee6e3f7520f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88f771b27b0b55424e3fcc14b90b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bdf3016a0340e5508439a01c594d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d7bbc97d2e92efef8b9b74363b4b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a37f86d674aa0b4636ea03e6ca8de069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae85d947e632d17628fb3fa19fe45170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7158a564f9516425c85c7e161000dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0eb68bb48d4f81a527f60927a0fd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95063b6a37cbf48ffb69615bafc616dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aedba4240b006ff3d5af022ebd33a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c883ad493848dc668f99a762627375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c33f0118898ff2c0c8d604c85f4bfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d2bdadb07257ffec12aadeaf541777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48600e8e409b8dc20ea179a56b580e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f0f34b0ce300fb7ba300e90270f1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba171528247bbae17fcdb031559125f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a8f74466d403f66417f5a6dd3916181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d671235cf1d3bdfa92ba8c023a260982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3b23043428b55939fd3551d0ec6ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5932c9f53f63ac4d3ac760fbd5e8e8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d78ec3ff0924918596bd6ee24c10285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42cffb1f8aee22c632a735f078324b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbda91ad663e4b69b6b189719d3c1d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070bcb1b679ddac96f68a64b320f16588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7b4ff45ecd32a00efc48e1db94b3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d827ed2db47b26e725f26b640117590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837b26adfc935f2b0d6666f9ed1bdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfd9116934cfc96dc69a1a40b945f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5fd5218800ef9e3203ff1d99bfe9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97982e49bf6194259988fc32572a5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b2cf59a7f5ced956aeacd965fabbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e57ac04972a72fe6b929a1f9b715da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb328cd68b7d4a848d713a8fb03751ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d20ad7e4da92030c6a9787f7e5f5bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82afd9b282fcfac0ced1f5b9ebfcfeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90faf1efd5fe036a9aff10f62543a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2cc5897a55e16e9f01272e0c88bf8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fda9d1ece1753ac32dbb7ad963495102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1cfe610e7ec002bdcd76dbed5c6cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033547fcd9a1afd96ad52d8b205ac2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd11be38297cb7fab126f6ed587212a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad981b1c398bc588f08cab2f4a815a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b153f6221500e859a7057950fdebb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c866177fcfbccda325168cdaa41ce3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b23880ed86da06f9550712dfb48c79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec310eeb33ff3e5d7bbccdd282e8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ffef48e7ed3f802039c37e950f12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfc2af0bfd733cb0ccc1c7c61b77da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f112ddc9b047260bc10f91379f1cd87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298963c0308604409f97828d5ec116c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20c7e1f5becaba066cb4bf26cefe29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed61317eeaced6fde149c91072f8dca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb08d4399134b26038313edd82065117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272fd09b5241fdf49ee919f9fa851db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da0e9763305b120a1d0469ae3f5e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f22d0494a18d78f6831266701f445b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540112f9db9e7ab2cd2edd522734849121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2440fa3b8efcb55fd197ff88aa217d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ddc3d09a7c5d026e8a2497055797123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8468d641e7f2bc81bafaaefa902e7d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a1b2229462ad370976e60ec4fbe82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742166dc0fe7f7922c572595d4192bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68026e5f172e53dc38d4a7b3fe3391127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae933eeb3652d7c646847e6bc62bd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f081b80eaf51e6e5aae27a46052d36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c51e2c13d4b97dd280b99f8cea271130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e9a5f6ac5b1bf546b301a7d2842d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc04c5a31c4d31da2725c77e534d547132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727906093d1eef5721695da4c5d6b09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70219b4bd2ce3891901a254267feb4a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb4d8e8ce0e0605a50e8dc39fcdf26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fc800a4d2b850dadc35c0af433568136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5ae43cc11e7a4b741f71e00a2d6c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3700ade58c82bbc51848a6cb9e6188b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9adae1ef2174d37d88eb09c19d78e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb71d5bbe795f0e28960b9842e8a34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb356b9ef977e2a74303d9a5e9f58d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50b59bc1cd22d8fb3935b7d7401d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32480093f2ba15d13ca7782c9b44b2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e499b38adf634f50d51afb82ec3f8da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b328262cefd8efc3fc4bd0db3a684d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c90a8275cbb2b2601a731e66c0daf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3bc4f6ab03f7fb83253e37f9a8ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db68860388cc3e2a72ef04e6a40cd66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f7680329e99578abd72e6be403d4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658f02462de5fd42be892c8a1f28811150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb13cc2bddd4915e1a548af25c64f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edf6b42a4089ad0d5ac18dd2966d86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233aa5613732822203ba76724d69321153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62c2fd05471599b6b99c91b77ab5f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551c67928ab32e08efe830f49c7b040155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259ff8d45fa8c7f25b8c70025830e3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec27667590bdce8aecab8a64192ff21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c57aa7667e843d5be64c94c036750158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7de9607b24ca92a19a33017dd9eac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafaf073ce06382fe874db2b0e1c7e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccf250a2ac456b1fe10264daf2ee4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff9a33bc35b05756381d0f5b6856ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329121ee2578b1f7b62c3223bed8fb82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b8b2bbddedbe07b66bc6665bcfa00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006395b46fc570864155c46efaf97aeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792b55329c7600b0ae2064f0c6eea32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255b47fce58a06072378bda52923189167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2549258c7a8a5aecad90f76ed2c6d9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b75a5b0b1f33ec1f8f2e8abe3bbf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df83b39aae2d18488b6b350f81085c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259704d7a101c3df9f3f31602d1f8a00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122753e563125e36b97c0c505896d172172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0be9c7086db0ea712c9c48519b361b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38037550c299ce0d1fa056e232b18e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167cecc7e11ae351808396e714bc3b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde368e7737c2f60a8e4e628f8b5cc44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07c5d6c1956fe5c10187d94eeef818177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71353791ebad26f7ea4713c020b70398178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340726d9776ca2d341d0ec8ead39c7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6ee6955d8519e82fe6f3a8d34dbde180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c1d3ad7f0395acea434d9ac1510671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675e072514dd906bcf3eec61d11e2692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d6d2f3e706c344cfe919670775fa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc128e27c3da2b2f28fedd7d1cac5744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eb261c41cdc69cec2773d99e5d0da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa5b1259100bcd9b7fa11b90a9bea86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468558d83ef62ef932c95b4f029fe977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae8bbfde60c270381cd074ef94d9048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5de220af5e5467f809583e2755f519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797fb71bb8f53614fe81d9c232deef910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edf85be2739410943296ea2db19f1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca5643043bc55a687b6a9021ef9d3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab984b82c1ba84c6dc543f93e077dd7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b818b2383a05220981618597f96074f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d04ab7d6e4324db598b790f9f7d4f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be017a395705b67e3a1874d8e7d74e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82d5f0f891ad5f948c64d7512a17fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298c91e4302d79ae64836447a4d497918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b547cce70f0782867bed0852577b4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677d434850bc94ba2688be8feef00a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8a7279690d7bd0c24ffab86de307021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573006244cc375c182b6c76da51a3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bb0fdb7f10f0929766afe1ad1621e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1501c0b696db8a373726f5114d0039c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006fef6edff873245b94fc28133491625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dac0c4738b10c7ce080a450e7b38d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d341cce1749d643e770ab97e3f85627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6712819721c9b14e0bf20abbb4acef628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7521164299f2f903b201e5f34530a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6af8c93ab93a485de8868ff00125cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65409df3e4ab94bae6fe7a5a28196bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f131db114904073063ceeb697064a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200e3048a732164568bbb93a458c2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb463d9c513c2218b53323955d2f616534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83089086f5b71d93f226c6adc69d4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8891541ae27d570168dab3679a8f1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8490aa8ea064249ccf65336c3608a0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d695938f0063cc2058243f0218c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f560eb0a00f6aa9bca6b94bdfc1de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0979609ff9588bdb1c4f535136dfcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e02412fa1407ca53053ee1bc8af3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da759f379864ffcb8c6e2b62ecb5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c407228899f0d863de416527385e2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b1c07a471d92073c21a7ada2077e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9023b666a416c3836cd5260602388845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb04ee8c40c61944cfc30e12425eeec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019993ddc4eb8fa30cebecf10cc4829247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80856a1ab2ebf6a39fccb67536742648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc1947b7503f9198b3b44e5cc403db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0983e6c5801be730b8c249a51110ed250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c123e760641748f4206d56e12a48151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa1a8f7078c779082c3a0ce2f6580d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdfd437c674e0c4dec5b656614702953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819e369aab4cbf0c069342d20e9c6e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6cf7e38d3a26351029c0b1d083da655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f3a3d73cbf67313584e26c0c4f6b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25afd46d35edbb8efe0cf1175ae9f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36cc0955cf7dfed36b65622855681a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec0dedd158a9f8e0b7fb471b5db04f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fe400366b81b38a71071579eed93260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91a7379c4f8d397f5429557d9ced4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782a5f670ba1e07d3f58e5d018b873762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cdb9ff6cbdd4785a5c6a7d5994e5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa70656bca4fdb4e5a4763870ec31064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e82627451d5968c23986df103018e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190972b6e2802dda83c06d3720e87f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cb8381908c3b5b4c8c1d921db183f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008cc118764607b93bdf90d015fbd2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08082d41b4bcc5ca94414c2aaffa693569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef58130c2e9f1e70e576a6730ff2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70193ff5a11cfcd271d101b3180222f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35240c72c844fd9b50056fc27e995b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46c258afbc32706e90de60ada1ca573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23977424676ea41e22cc31fbfb0be7aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308f5bea9e45e8dc6a422f6a04b96175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e406dd9224e53760606fdde908ee576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca229f22c0470aa24cf59af960e352677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ddb122c8b737ed05c6b05a64d7e8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5987117026bec5fe2e48eab9856c8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554235ee86bcd8a545b844ae9fab5fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad1145b47288315ae96f90afbcb2fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd3b52f5d0012a47e5a6d133e2057482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218ddd1be4b42ef52d2c02a7761918283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c60c0e5a27dceda245f23f0eaf2ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da125b8b1dbe4292690638ede0c798185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caa86959b59ce23bee30909986fc9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d00dba38524eb97c614b1ebbae3bae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cedfa1a2ce06fe7604d2d1820c80f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b592395b461f7280b1a67947dc0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbbcac08545e452420f13cfeec790f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867256d988b7b3c0653503830f822591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7e43f88a16ef29dcbf490e87846692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db0ded6ab7004d05e65e9549187b1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63234f602473a46ae520bf69790b5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6dee2642910c4b8e03b7a439a83fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39931d3fd39c9799ced055cec31a3c3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760247c17592231018eb10cbeb4279a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935d678db140480e3041b35527f9ce398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123aebececceccbb50973cfbc63814299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f94c6add61ff4ab5c4c157897f429100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eb30a7b1ffd301ec0514c178af970101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b487c3d8a2b97c39ffeffb46aaca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5b9604bd48609563fc9f75a56b4bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabec589b54fe6ee3f5380802c5cf4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf710f1245ca6b7cc8e78a2c0bb2a737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e753cf0d4c99746fc3af65693647106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c8a0378ea9b9808f9d31b277ef625107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0483b0f9b55c78e8ecc285afc2073108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f695d3422abdfa104e41f56fec670109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fe5516aa1581385783aa2745cb321110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdb0189d836a25a5bbccc209e2683e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a3e71eb6109b0ab1a0f43f0289e22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811fe1522ae5d7fc0a6017d51d2dff3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7129227499fe7ce027c19f54f2885114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e8bd4c167f2c59157ee0faad0834a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754075c9c8e4ee0869bd1b3c8bf0a7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9c42b64d283cf3ec13ff5fc40fa73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f96d4aca58fb02e3a8f9c9f5efcd7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923d2479c3d47cce2b130287c766620119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4ade4b6ac13022c47cc6d9e4552b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d31594be122b9c22f060e122030586121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b1d7d4d4dfdb900c61948ade77399122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac0173b78f4f050745d2aee4561f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a856d2fed2447df375a005332eec3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485044336c4385e9b31f80906a82ef0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec895bca2f72d587197afd9ab167b9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1216bb241f047ead60a593acf86e84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b709b1101c2a4e271c851e70e408e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d9444975c81d18184fc9e65b9756c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581707a9a7be6d312035385f4bf2ffb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5792d3cb0699b0339c8193029d5f14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a123fb872eb4d2d14f9909546616132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dfbcf737c51d4fb7b0a312860403e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2c7118c2c8fcf718fca9738808e2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dfbdafc9bc5bf074e01a0e661d4df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1f44bded9015fe3ce302c3c91d785136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251cd72b94f134b28c8974c2b206bbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1e50986b97a96e4f43823e0b53329138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c281dc597c4ddd37107fc28623ffd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c22b7f83bb99ff57ff41110d31d37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06313fd4b71473bd58dd15245a01979e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627986b7d385a8fb2303549e3fb87dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d88c54b060ffde0dbb8707fddc3dcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffded7e5714d1454553193bb31c126144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651fed257fab2a9a50049079a7bdf1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b530a1c9b27d63dc48f1047e12cc13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386c0e807bd67550c67f5fdd0dbae1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907288973b1fabb4666c3fd928434fa5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b1fa137f12a3e65b990bd4cc86eb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eab7e1a9dd7dee49a2aefb7214c464150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24373c2b16bf557b918523d16600ff9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfda2511a284df33a77d67568e22a23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65681535b7ee34c68d7e8ce6c1202810153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d6c495575458dcf0daf71d996706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9a19062678f86a6e6ed0371991347155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777aa9ee403b321479c2a604b3dee6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6955a39ca946c9bc8a70fac370b4841157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de3b17d66f4bd2da436083b987be8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed7d392746392e3646e3226b7bea6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051f20db6f310ff3eaa5d1b8fda0917160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04420346dedcd67593ba7ffcd3414b00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b3e4431a851301bc4b34f95808e00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96d3d6368e56941ac27b271d2ab64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f5f22475f8dcf238636b396513d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdffcc3331b4901ab491c86b6bd248e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37df8094550c744b727b82bfd94e49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0d4b64d30f3665adb326850cca15b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f51c9a876cf3de490b632aae420758168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade8890e5db886fef063b4ac8a1d7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33e77f1695f834b039e2426d84796170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15646b98a7785b5bc934864bcb38c17d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5df6ee6adaad31dadc7b998bfe578172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a633657a314537dd08b84d02a8fc63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b240e71b6bec9e8a4846b2e564e6b6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>