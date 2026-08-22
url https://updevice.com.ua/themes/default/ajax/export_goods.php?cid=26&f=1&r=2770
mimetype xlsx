--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b1058ae273bae7faedb275ed11c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc729cc73999f875879354a5b2031b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fedcdb39ff8ae7bc5c7f9088d114d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff3f897432f977270003f2161a90524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac4d9643b747910a2f7cfd51cdc2ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84287c9a9fb5c576fd470fdbb491e5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef01b9cbdeabeac95bb1d308d2203c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406115e035d6af715bbbe1ff55d551d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a4c7f0edd9a47c7bd9ad196c5bcdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0345acfc53e582f5d9928a6d64e4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347ec52996b1483c70e12751a51ec011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d8aaeeefe888e3ca6a7aef3ac40eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b382caa4d1e504ac284b5423836ad413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e523b1848246a4c1d0f62b460f7bd8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa845709088c9627068b46c8af3b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c798784c9f0ee42dc6f9b2044581716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bddb9115faa03690742e867e511d0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433402e5689fdabc061c5665b0c897a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c933504f4dfe886e8df602551553a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab150a7a80c2a269e886932a89b4e5ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451703c834af00e9921ef39e00c136b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1322921ef8b70aee603d18d509ce11922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c553ab506418394e31c07fe519689023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f19c794a1cafe4e1b155dafaa0c1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95a4bfffb221382de2e6475c525cb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1477391510a351d05e23a5165976a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6f6e1e2733b0c92e9603c8565bc6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f06529f383f17daa39edc4d8eb8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81204a0b27cc4e32f998881d389fcf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c4f9557e316792d9490cb43a77b8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef10cc3237ff9577986aee14ec5293831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a8854fb1216ffe2e383377990a76f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572f80badbfb2ddff45658a96ff370833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045415b1f5f03ef83efe17940d34ecc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659915675f4037014765e0bed8342d5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f4aadb0a04b74437ac622906ab7d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23020d0a44ec347fe6baddd8272bbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bff6ac459a10d123217a1cb01d87a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64926bd932c2aa6dbec1a3201d5d42139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f9293e03333bcea2582125ffb62b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec6dc140b17d9c4d4474d4fc73416241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb72074c462eaadf4497bd19dbc3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e77363fcb71f557d43dd1be942ebb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70e5a74477052e87d0305a01a9629244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd42bcf6d746d4595f76b40d5d1f4e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d5e9459f13d87917560bef1f57ff046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d77da351399be564c189ffd8aeda7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2495942e635b797690978f939e94ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e1f4ff9218dc70ca2018c21082d0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f428f61f1505825cb6df3fe27b06850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd76bb642025739ecd55080e381aee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e4b6ff6c6237270dbf905efe425bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78295d34b716dc62e86d3331ef946b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b29df1ad8fa18db88726c191fad3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252174e5845b1d35b889c161ac9748955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5be3404e15e762172f0337548fbd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7c5bad4f40711abd31be9984d92cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c5d3082ca9abee58a876636c2f30f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106af9a4ead1a6f8ed88d0769a8eec2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2764f53b43c165a0fe7388a5891721f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ed6ea01c72a252540b6721b3dee5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89341247acc7a5ffb0869d2c4a2a6c9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f6b5fe12cf5d95257c6c1f21079a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c9f63d25b3ec1b36e34fc67c394d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8187b8ff12302e4448922bff55ee0fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a062adcd9533c5a138ae1b0a058498d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9bf5b370cacf78496eabf50d41baf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21044ba5e67424583702edc8382cda3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f74aaf6eb75bf7d87eefdca6503c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2857832ac5f49cfe3ff81696a00d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3082547e040d24dd83149846d351771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51996d115e80dd1b2064ebd9a07c104a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd6660427d76921321a9ee329b1e7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a77949e250e2618368f2dbfbc551b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d191cc9d2d1e25083b901548642475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43dc81a19220f99b4284075ceadfbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bce54deeb9fef61f8cb1abeacef2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f15b03fe7ab3f4d178378723d957aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e2cafe2f476b4476ca026bef7147e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528c32b5a4d2775e20524634847624f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebab42ba957e51110038c0103021d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6718933c97ba049469094a5a78a8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595355c829a1aa520d24ae57381203b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100f2db01faf289e20c476983f8175e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c4264a1e57b536c7b2ddff6c37a9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb894910f4af553d27d0b0f2fbef8b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190cac208bef96e7cf018ca40d262c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291867560c3e70cc4a405be896c367c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ff302efdc543f7da6706b5b19f01389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e2590a6782a11622b724630bfcf4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f224fb2f67fc69064b30bf5bbdbe5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da1c6ebce9442996db3184e33ffef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93797f4f02dadc597d2a9f7874661ace93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3072c4916ad1f6a828dfe8250c4ae3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227da5dd59f3883622c5f5a1308bff295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3c9a9f1b3a91a00e5abdf620c5e8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b7bc2bb43e3322dec4ac0e286863a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b1cfed563d1e386051c5aa7896dc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8042da13e5831b003a4816069f94799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff632dff3afc647f4395944d5f8f1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3aa699292f3adac149df3d9ad3d4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e688744401b457cf40a568a96e99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68ce1e2d0711db8bebd9f04a7073a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a77f877ac643bc3923f897d4d37de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378d8aa924b2d4e0db082091d6198a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e59742491a1121987e5bc97c5f724106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b741a06d03f7c02883748a9aed258107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02d1a1944901e261fc2b2c5d3466e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8e6d9314386b41bf67b8cf505fd78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccea448fe8e89a9d91525f5972c18c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340b0c04554455a2e72e81ef3c88b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eabf41e5e40525623898d97fd0a52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6ca9e62793fd0dd168787e7ca1f6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e8a200a7d71a371799bbdc4802a2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead99f73e65e53bce693fb156222f2be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60845053ce3590f791d909f57b731fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2e3033c8ef39a5c27c84d7b67621e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30138502733318c9ac9746cd1be7bfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622f0c581dcc36380db89014eb2665119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636e9c872d8259f76a71d93800e920f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd7570178c79a032e78c99cdd72959121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30761e799fd9135c9b076ea29efe72f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954709318947364f4c1730775c99827e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5970cb43fcdd260cf07da0ac98309e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336c3f96e60ad41cb76e93e71d70620125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e1142d939b86315b65457c5b64386126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac2410eeec913229712ddbd69181c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac35da4448a6f6bb2d9d07d88656eb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166777f194bcf01efb95bb2911eb8e29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222d1fbe8242074faa8ee0c03ba7748130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac06b16eccc22b4a2d0c4b0c167a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc27ec234d90ddc7d0295944d44683132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee136935ab3705ccefae0d2f3d5a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186a1ee2ae196f998d0547cd49244b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01797878dd656a8ab5d4b29aa164ef62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b470626785e877cf9c0c66c68fae262136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235513cb5eeca2d011ca7c3ed97a547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b1d080d8210281f8967c65921806138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108f75a3c27acc82dcb7d264f7c95ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72343f5dcc94ceba20c1c1deb4296de1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8f71e67d01425d5c5a75aaa4cd126141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a33add0323c7a73f6f0540010d9544142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aee0ecad856941e5a8ba11f6fde37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba8f1eb13f885d1f41439fdb8434c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a203f2cd38a8dfb5cd1cc81e71e7340145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030d0c9acc7292c67427ddce846a858146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad5931b76d3abc4bd5be2d074f025147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdab404a1f202129b6b298311a953d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f8878345d483f0394163364af3f75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b85b678ec68c7160ca9c4ed49ad578150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35469b353e44c82095fed08218688273151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec2fde6a823f0457183b7401beb2c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea963f6ca9e81db693634a75efbab5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed0de3a91c50b40198a1e8d51b2260154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e5c7f3f953b9bdbb782758dd044f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d6401377c87e700f9c072878bd1bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d797950a4a8801876196f3fa5feac4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22cc5b1122eb8c96d68ae126d227fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957add08679379e4f061914154c0e52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a603058ffc7dc5f704b274ef31ca7e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12611333115794b5c34a71ade10f37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e82e6bebe71d32991c34394432a8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1778ea9b05d74e5a12a236f900236163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb817006b6959bce9ec7236c4096e33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071566fdd04daaab019e0e297190e9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864aaf9178919a1c17d890a7a16f26a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4c742e99d661f0ce2ba5d5ccc958c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541c872509bc193cd484702bcef7278168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddca4e1572fd312ba11ae61e16986d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2dd5792ee30237c7867049636bb0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446cbf1079deb47318b55ec6861ffec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e81c0af94d66a778a3ed3f3ed35c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87557f45a15796b654a95b1b9df835a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c43c360f1926c52b3ff46ba3169e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3d129ca834a39beb3248d703ac346175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320c872b10d6f45a4b2baafddc8fcd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8375dd001eb1af185c0daa922375165177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee315ce24dbcc21d6eb2642372302cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138e3331c39edaa57cfd346ffd84f0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c034334dc79c8e2ad4d22f96a8f32180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62557d104bf94f2f98c22a8e739b7e911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd032fe06aee2057144593d972aa3bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3ee602b5f442dfd21f820f89598da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272af2391884dcdcdd58cdd49eaa7d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece00002f86cde9fbc729f976a76018e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b977f08858bff7a341e350c6c6b3c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda3074cc77cca8492162521c4cfa607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b619c31e3461cf444e05ecc9925ae828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2597d6e365b9e7bb2bba15cefd5df29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bac5c5459b4f34d9257db9e887947410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267a410629098d30bb8240252d5d9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60677a5dbd0afebfc51e72747d5530a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112d61632172ac03b79a53854cfe3c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd724db64b9f701afc9dfe2774e2165814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35c69fcabc014f5f54cf316ec73ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b1413105686cd66e8861153c896d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97161d50190568cf367f57a388177db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170dbe103f32448f928d0f07f5eccdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2f9085d1f89701de1dec92d445ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9125436932d36fad7896f255d6c3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c9edfe3e99745575d1508b28defb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2809e878b005fa5c227e8020cc28c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8184ce4b28fbd7f51fcc4d6723c75523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551886aa6f04a0330b459bcda89d6b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8163ee9bc432682fe9e6291f09ecd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a134ae6452839aba5036d9bd19dc8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351033b39bdf98136ff22abd4df909827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85140fa892a44dc6daf352e36fb9b4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325bad81eb014779284a6b44f23b6e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb99e07ad22d27c1d541a308c3de7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9d6c7d8edf355b1415db02a3950bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b89ec4d45f35fab5c3f523defc0b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4c5372c052a1a5f51bcd44e594ede33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f05d1ade1ec36cde79a0b11dba8d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fe3e83056db273ffe9c9d6aba60c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ede6c12175852121b0f9dd1529e3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07486705815a21a27bcad9d3aeafc11037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc41ded541a0c5113503a27e2121b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c48bcb5ff0d2ff7b4f57b6924c29939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d436b73e93363133f68f443720e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd52e3c87760b711551ca31a51564141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a98f15b695a248f68962a9adebb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec5047f1cccf5550c51ba525ed3d2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82458fad1abca701e794f9dccd6a86644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d963e2a48a9abb51604060bb6e27e1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd853d259751c2af62b2c482c01c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8ea05ae72aa5f90889bbcd7b21a9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629868d7cadc8957419f4aac00e754148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc2c7b10c070af57995fdf91ee191e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8ab33502fbeb90fa68052b1f2919150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd516fec782c0c2a979461d370d9e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc5c8dad129fd18e38986ec82fb4fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15f9510d1e1b7b539f4ec03389a32853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef4dbacd184f8a356eda611e92e5b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b00d5a89634d318d8892d8aab775255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4240d6f7f8c480d600433dfc957f4cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8671f1760a99cb1582994bc6311a2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2cfbc9468b779fed57a09ab8f8f6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2cc0442087045eededc77f571feeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692dace83ac032d418ac16d6cd2fc0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e9ee792760cbc95519a7f27e1ee9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec355519bb27b42137f1fe5fd2dd8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20856d9ee3c310f0b4f392524348d63763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b15c936d2f2c1ac3baa0761970817c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f850a96fa921520e2ab6345c5905d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e059d8e4d75965dc8397de9c8ee3c8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901fad8a00952d5637d90bd0b2eccd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a6acfe2b5602776754d76170f0abb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca31648f8a568f511ff9f41e4a9108969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea129741c44bb968379921da1b73fec170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a6bc4ea29260baf1a5732d6a047a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2945395f23b142bcf9901c47ecf8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab32378c6678c0b46781b1d78b1d3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a9058c376d840934c9cb1d2eeecc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820c339fa3cef56c0b26ab6a292a95a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f6df99abf056197466bf2224919d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c497ab4f4b8609c2116dd94b6779d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6e5a6f37ac23dbb38e10a14885cc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8252121f80d448fe953f852bdb5af979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dff058a326f4c1bca4de848b3b500580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b74b2f6ac0aefc21713f6d5b6bb28e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a2a35ea65f5597ddae939636e401f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba82d2a703ccc614542d7219e36d0fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f922f945e97ca72ae02f6a4db41435f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9362fd3aafaada46148e008815064e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291c42af065fbfd7ae9d0b91720a28586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad9906f6adafeefd165ed394d11e5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244862dcbfee83d3a80421029ff4f01388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1031f5bd56f458ff4c663ba905530ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a05cf744618998a016b7b7c57e686290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c3619f5f0939acf7f311ac279440b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1acebe7866738cb67353b97849a08b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a926a20b748e755366f5e813e6b87493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123078ba1d856cb44200805a9467abe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7901b4f64a86d5816911e6f67fa83995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d7b4861744d546e564b3f36e3c6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632279b775d91e3cdc69a7344c49e9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3881acb89de45acfd619936de3078898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67d06dd3516f2695c117943751b53999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6cf4ed96440edd196b1fd01f77fe2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8409f1b02155458f5a6e3d099f733101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d92bc35b731190b45914e82f85968102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a32fa78d934a5b679c273d8df1080103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1d63e194f2db5c2b07d530641f3ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633536409a21f0a267450263fc29ad4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69152f013d3b26508cccfd64c5045b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857ac3ca87fcfc2cf7c8a5d5a22e241107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73167acad62cddfcc20a6301a698eb22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c151f8d72f5a7b1fea62a2fea2840e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88852bda3b58745abe5df53180bfb0cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75fc78c01f75040b290d8ea4a9894111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78550159fe641b476c3a7ca30ad9f9b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd927da917330408066b60ba1140d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af2be0939641de6da836a6cd7ca3a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe26b9de48abae3c8bceca14acf46d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfb3efaf37533c0b998737ddde34c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628198171721b5e4b9bfae20f5f83541117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e301962cfdb0cd70d6d55c4ee1ce500118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad0c392ce1dbcc8e12e2d8dcf9b4c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24fd0620a7b2b38b6c1cc8ef5cbf80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b8972e2ada902db87ee6ed353fd45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf439a14dfb3b368796aab984a00a9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36694d6d47d2f08aabcaf658d2f2bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb895db35cbc796bc235f2b1623d277124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a184ccf6cf84233de7bf22981eebbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ab62a98330d54a548711c61848b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c86b48ed42b915eedae8dd486667e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909f7977fc7f1e48554a8ac9a59c8a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758069ad40db8499e6ad25c58f0b334129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dec9883723573b74fcb603f598fae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634385798a812743662b6ac45bd50ae9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d8a3dfc5201bdc9ef3434d9c39dc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f32bbc09916fd4f3ba6b3452a6aa79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6e085880cb68969ade968d7a7df29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44d5175b2f608b056cf9bfdae37a4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91374a9f70aaaa459938c1ae62adc999136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f1b90d65bfc816e1c38067817684a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5829583623f7a9bb823e631830a68e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b177ab236ed3212b0a1f32caa2587139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3fe287b440e9249c26acd9c060980140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d339352f291809893b5bc0d9e1d4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eb5a01d5359eb61e9053977b8244b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435342e5fa1373baa3940dc0d78216b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734060da39c534fbfd4d7ed687ebc5b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8d8b2e2637f9c497dfbaaeb887f76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f4051765ca1cfee26fa7024498b01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28426a84c909776407344cc8c2bf0ce6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48537e8b6677e1595bfb17257f2048ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362a523141eadc6ef24ce572f0c87b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b81ad28a9ff94817b16e83ab95b2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e166c5ffaf3e880daada54646e8732151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4f145284ef32b47e2eeffbe953b48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b714ce046db682639e551457769d887153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5568432463cec2992ccbf5dcfead5d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab9c06c4694c666dbba663026ccd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d742b4f25024b1944abdc808b8e128156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f0966139ff90659a52c6dc94021b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933cb6cdfceeb70ba6079fbeb4c8b80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af48b0f149c4c48bbd229be33ef325159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c34d99e64441aa89eeb7c1d415323a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb3dec84a7f6c62298e88a214f2664161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b488c7ea0dd73ca7b024c61f2bafa3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147f048e4c053fc779ae7ea9f3d2f9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9c665ea178b91bf26c5d3ced1f61c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c516eed681e3c3e0a5316f8eb1f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5e02db85d95c00ee06997d37e9c3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e371f19ad8b341bd57b85c0de65bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aff0211e279459bd4dacad7a1f501168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc137f082f63046e451ea916e46c43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a1df7629fba0bc4b519f9f70b9df4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63971c551c3136e147b5e6a877507f8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238b381bedddb046479968a242ed972172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fa585d47d566d26a1d488d356ac87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bff47aba1af38d348b56549165c423174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c8aaae73ec3cbcbd0710a4a11134c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92954c528f922199150267c0fe50e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb8517a0ee7531e5abbfa650ba6bba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656ea41bcc2405e97eb3bc434326d41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dad69a03c233b901bf16986186db3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b915bb51e7223c609ad899333c288180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>