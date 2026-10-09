--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959ae377a312f8f60fe4a85050735751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5195ce340885f3cccef9e3a7a939b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaf0f354a27a76446ca8756fdbdbe83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecbfd72c1e5826f967cfb5c7a00dfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607858cf74a77d5d24a0e8708b6a12f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec470b1b571ef34e45d22cd5cfd1206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e663166b6dc6e5c566aa8a6cd50da57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d52fb9be2f50aa36b6bc975dcbb0658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eae45df7bb3ef4e8e42a2f927e7dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbdece149b5c675f19a8a04615c2e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657dab28575e3a20157707e7ffe8c3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028b72c898428774c1cff697ecb6a5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462520373111814a04e8a208d68794da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42e865fb0c7698639c4c7d7e554bbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ca8f760dee2606a8f0f8b7d20a3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c6dd6d3573f30d0c29d8d570b32016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee9fabe2274b3e513056dd6fe5336317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adca2e480b43dc79506124af73db2ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b3011ea25361d5a53259b7dff570819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a03373cc62caa750c9878ad656b3e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fa9103a4a907473a8040c6fc9399d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b9251f592717b04142b675dfe4f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0edc5d1671cd9a3f8f2891f85eeab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d4f7d7b62c34ac00ff2d709c7c3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e5400b8f16a0894bd151f6f722aec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff747630028820a8a7698f257bdb67db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c7ab940c5309a5e459b76a929e19c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641bf1bb7013541f56aa4497ab5cb4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc81a4d5eee6d1ac7387d09243ab9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb529837e1d86bccc605da026a41c2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f362e8aac15c62f793831f156134a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ef5a3bc37f727781f3c9ae6e540832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f24a90c1ed7522e3da8eac8609b2be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f0bd50679ffd081b50880b5ed9b8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47325cb3db04b2e943622c3685327a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8a1923cf78074ad3d1d50f244289936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc61cfe62451c9ca550ad2c3f806b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c726877655c80a79a3ac78fd5d786238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1cab0b65fa58b08ac28deaf000a6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cecfdda297aa9d43fe01f43815092240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b6ac66baaebd9cb1646cb141e35de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c0102884ff686e80c5731ff2fc5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c784cde9741da0aac37142ea76b110143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92851a6f7519be2cbe2b1b736cc4c3d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342594fbec94b7cce2fcdb7ff5e13d5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d5d57ed9da9bd1f01927bbb432a0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f64c346ae85ca0749eae5ae5578fa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a73ae6eb0c1c99ecbafa6e00aa83b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895def366ea5c338ff40c0542ff738f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe87d86fa81ed3ff771d9f18853a71750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d6a5a94b8ee5d89152608b91644ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19ab25ed5743125e1ede48f9e525852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bb8043337c8c83a63533b9e9b89a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73bfbb58fa603aa13205d7138cb88454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac510e6112f4f18105c8c52d99df6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62715c67bba57cb0dd5db99d982bf3d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dbaf0d1cbb854123a0c1af49759ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba974ee2f8310f0f5cd747327e3a2b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef454e708a7841a32924d1624bcb6d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62fd75510ef75b2410f95fd5aeb5f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e4d23bad80200a49db3c4884713a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81ee2ac6cbdf43020332199a4d26f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5a64584aefa94d7795a11a795f51e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ad1b709cdf383a8bcdf4b29cf06f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d41b1abab373de628ffdfba4750cce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821d774a903441d560fe9d538f377ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23300866534233ae27841d57a8be792667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0f5641c764c384807649811c401d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc224331ba4eeb3261ac4a48c17fc8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90377f094525be9abf5fceb1074f677a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcbdaf1d7d25f8cffd72a92d22bea371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e81e0f4cc966cad5e396e09e9d3c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf05261f5fd23e49b8c157ab54e8e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb91b04896e79986f8d9191530055574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5d86c5843df32ce1df6ba1d1c5c8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d6d126d342b69054d97f42f2a5b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8130d761156c6b684b77322a9abe777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3665436033c337641ff922c42abd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269ecffc2489f6cf91e496c4c98666179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28eba33385753b11f4e6afad10b4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccda4e52be3f23a25b1156e3fa010381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6c6dfe35822600cac6f62da6cd91d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859d4d6049fe9b77fbad9741fc116e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5b6f5992f253c1373ce521ba04bee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34a37f58c11e3dae195f364e56e8e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9ead749d8f103b405b3d289b27bf986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8563f1ec49a72e2ae96dcb6d2ac6ac287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454223fdfcbcfdf065cd4ae8f49ed6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f01e667bac59f737974bc194dfa5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca85f4ebf6af792b076c4e6c64317390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b39510c1a2c8b86d395f5cd7b2704091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b349db55e3125faf579e635e09db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95510a81e147daea0a6b01a09c30215093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4e88e2dd062da7464170ca58e9aa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a37a8974dfb1844e5e578dc8e9f0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b76bceeb3429db4c7434dc3c9e4ae896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00234e7b2bc1a4ff594ff888553731f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd494ae9968a0bfbd8008e79a12efcd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382c8607b1fda88076a93c9e06e754d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d83a3914aeae54ac93a151a1721ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7335d47c7bccc753b7985200d8bac76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcc1c54b036f0f79a8b1d8f4d2ecb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618524addaca0807748ff347e9490eeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356a044463e8e52b54c9031c6cfe010104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea46422b940b16ac3ee7234eaea611105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db871f23db8c8c36662c7de7dd25451a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdf4a5ba2df55be1be8327829bd097107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1e9c697f5008c15901a79ccca18d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dafa1c1b8ccc9b743590baa8d04e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08faa85408eb7b985336ca1617f9d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffa4d7460abf6610153b654ed63703111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50e7a21b12e8ae92aebe84282da28c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861ef00da889487362a87c7828975bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32023abcc6122a117cbdf09c66173928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b29bcadc4392aeafea8d3b42c866d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b2cf8b182aaf8ea5bcde735a6c500116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0bdb31ed7cd6f1addf2e5fe0a1e47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0eec0fc330813ad9368f0cfc08419118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3aa59947c571d084d9a88f918aee4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7defa99c206b910a97e078696dd1e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e80bc2c400586c0526d3ceda09973b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928b6afee4cf627ad9f0a98c54d3742122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e1a2dc9d0574dd01a5cf17b2f7662123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc092479780fe62fa5b982023e8ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d041dc415e8e0386415eb39c27d12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be418d3d794fe5164a8abb5faa21dde0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce215339fb4610e46fb2f528b72e540127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03403338c0ddb559865165b03ea0310128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60159221fb5d4b6efd5d77baa4f2edd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0ceebda520ceed0c4f4dd8950f794130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c704e843d1c8b8759aa0be5e2eaee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea5a78611cef3d94a797608f905d15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622ecdfd5a2b45f6d085c13004c9d5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e5b473d741bfae7fb55111072233b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6dc4efa3c98941408146e72e1fc9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebe810cf7cdf31428e72b1ce215906136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afbc72b6b7dfd8ab00251f042aac80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb1274ae1d1888c7a942de7de45f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee8413cf1f0132c7d8ddc2532cc82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2aad8627ab665df3bf8d3fa74aba5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589503b0480dc2084abb84be9e7e64a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f426e7f85cd58a5e0749a2ad8ac912e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c940eb0b02b611404e59b5c440aae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa1e578b3b963a594bc2830d642975144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033c95ecf49be9823753f288af57a33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cedecd0bf60094b2732bdaaed4db0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c13fd2ebeb1b65a4932186d27f5407147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8539be3cae0be199ce77d8d47a6e68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05594321fc6c4ebc5a23a97130478703149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314add06c18ff7f1864e74420987421150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3311bfe313d52bc3ae5cd8ddff4b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff8d0264ae1b0d33f65ad711f3c423152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133c306fb065748762c1b33ca109e8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46fdd3c516ec489361413d380bb977154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970504fc235629e51b5d92911e27e20d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740860b0779ed884c34879244d8cfc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fcd92c9ff9769037ba941f18802db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3932301850affdc2f6c204a954ebf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdbd793e65a713fb7d87a56dc05606159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955deca3b4ac2f1305c13ef417f4a6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c814d58037eac0a464e36fbeb014d20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409ac322d6eed05181caaf14949b49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af178828a5a95827300b3e4e503440c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f8b31b9adfe99730f5fa4b8392149164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60135e5ec04c65081c742bf32afdd5af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b1b360b99c41766b707ea50e0e5b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c85394e9dc544c3e1d7cb3e1151dce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d128cc8c052cf6a76199f2158fbf43e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553bac3914c7140b291706e6fdbfbca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cebde3c3b3677841004b9ed88f237170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c623de2b913fa134b936012764acc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57297db36812093a1af116b840fb75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f88c9c2e23f75cd4d681846af185173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a570cd41fcd7ef40251136e04c90e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c37df0b69ed3a1bda7a7d0d357dc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5af227275d56e7e29021260fe79de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f9f2461fe45c15970364cecc614f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b390902cee209123ae63f5796635a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9f3461082f10ef0040504e597aef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4144f90746aa456c4c22bcf3aec85a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f8299208e5b6c82e6a0595f5f3bbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3385ffaf883ab8b54895f83b55f9dd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f03dbb09c91babf042e47f33772143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23d73cbf8f73aefd0fce270540c8f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc0f4e724e2fcc6272c99d28ce72315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d18f8822ecae1e3df579fc0005ba86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b517ad19602c3933bf52edb6548277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd07dd6166b18f71dcd01f079b666ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31630557c393d70183238ddca7d9282f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190696a1b3890d3db62cf410567952310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e8c0313f79acab8e41c77e3fd397511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde938520908971165ebb250270989412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fa4beb5b0cb3bfa6133fab6d3e62a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc536f1ae1f2c73d9adc8099053f4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dac41edd35f230019bd866f9bdd3ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5d7d7e0abc70de3d9dbfe19b6156616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe5fb1f5f93a97b2b4a3cb74fea88e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdffe7008393ce6af0397d2a9ea57bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d6b41eea7bcf85bfae0a060563f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831c9f37a2c77738436c06e37d49a5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee4d9d697260d5fe7e74d8a226f3a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3576b560871e3cb14c8e5fccf47f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e2d0a02c0921271c6bfd17878dc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4d9107701ee575ae2d6ffa4a1fe0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939be778d83587f9c6838cd132a6b60225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca17fe93c3831d952c4ddc646ffdf326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab49a523c829e7f60320e9a442a965627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce247b2800bab3b0c94277aa8fa602e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6056a576f258a523e89cafec46ea129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd6824e8c0135fdefd49e7a9e84fc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6772583e1566cd20c22b35ca5373b6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b9979e6737ab8ff0f00c890e52b2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a84de33b21bf881ce9d9beaffe2ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c149920d7512d5da960319b399896334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bce26f65754ba992e360d238343d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d0013550dafe2e5963276028ed9d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414195ec9655ce2d8f1d73cc32025237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cec49e0ecf7e1e7e00f3afa7ecf98438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf8e1a3150f06d79ce370a5beb6ed339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86934b8715dd975d51dcd6998794466140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d64fffc28bf8e095458643b2addeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5be25a990ed5b0c050dd6b446978442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ebcd9606db106cfa495391f768e2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee8538b3915647331814312d8f7d6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee6202939aa1b5787aa6d3d8ae8fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117f0eb3b3a13914b8faea04ca002fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7ebcbdd099ae20962e4a417dae20647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdb512a0c2786b2ea2457dc402044448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61032948b8d85cb948f384b9960ea5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d71523ee6cd6439a395e737df4d9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25111cf16f4eb15d614e9a34ce47d0ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f0d1f856ef82182e28b603a00df1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6732efc061bb25bae52fd3f25c8c7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b72f6558d9f26a63ebb04d781f92b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca82c19dcffda851ad1dbdb734b66855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822c3687b7889a702c28ac0b19fb75056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad274e9dd4d6c0fd4fdcaf68bd84357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bccb7252578bb1d9769c49f584ee158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b8f750bcbfa9d2c3944aa3530d5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efa6c843c969f140e0b44e933ace0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69651bc058f80967104b25e50fa90dc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c9e7214a32bc46abc9ec820d25ca962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1c95424f15ba3a0cbac513903956663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376893a91a8b25d839cf4ec444bb213964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ed63642d72be6f268b4b2665bb8f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f743103463df2714749dc9a6e2dd46666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eb8c389ef4298b0f58d628be546c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76289d1c5b2b5df62050e1b27f6748e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab9d611111d4afc98a79d4af633dd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc0cbcaec7e6a324f33b845525b7f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d62e9e17a8057ea381efb28d81d3e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e7ca2ace1a4bb443580ada90cdbfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d11c7fa14f33e152ee246d78cf7ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072b28fb4f38ba067e07c6533bb4c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e108b5294062687024066e24cbc0c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6754461d9997c010b6bb165dacaf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181436a0135ae2d04f667da6238044877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02918cff2e768eb361b28ae3e84c5b8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18469706255470619a91f0d92e840d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb395609542c2b3138111f5e08104080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f2c085b059225e63209d72fb5782d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fe052919470e8b8e4934b07d9764082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac24096e9228cd3318619f5ae9136e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53130cf073ec76d6549388e48e3cf9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a274f17e2a1929dd869ebf7f90edf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cfe7a4acd9de7541f60579419a17986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa571e614ee96d691b3f95a96f416ec787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cd08c9abf06428b0ca09084a4b98e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96525470b77efc2d3091d468a58dc36289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a48c6d15a6ae50284272b39a3780a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136786f5c15d84ef32b3f50c2472a74f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f174a055b3a16e3a0d153ccb0c3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00cd37a5657b419801f75e3278592d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2250dc8e26e3e8061ea7ce8eb861394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1611f7820810a92769b7c374045c9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4559331e394f849ef84b4089a118fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095d1b59fd8871cf4a32979729489cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc07dd1db18a8a254c7a38c091786498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b71689c56f6e0bb79b2e8dfd857bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e332aac0c552992909af860a3db79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a8533a1c14ee1948b9cc3988f0456101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5848dcd8305674c3a9fe55bfd8d6e67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d59637fdc15971e263534d9847ac09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5f24902ce7bc7eeef8d2da20b58a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9803bd4ac1dea2f2b8e1abd0e15243105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9aebb8b2dc5e646efbf89fafe3abe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5395d3056cb3b21bc70bd9aad6561107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddc0af124d40a39f4acd8fc696ce8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbb5db828f0c5dc7683c924a037eea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2ef388fbc1a404707f0d55d544a5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e246a5a17800c5988dc23cbf4da731111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d912e6a7de5b4ddf7181c07b8f1a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126f9862ce49ee170dde53ea12e6f83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0e412b4149aff90a74a936f5d991a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1875f082968ce23c20a73ce436dfd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d6c5185013b52ce550ad29d773513116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4671fac1130667c6012ab288fb141117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289fe8b02f8f38e768b0f6400e41829118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41838482c7bbb39fc2ad680c9dae1cf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20c296f6d426cc08228d7103c0243e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef51d4feeec84569243c6b28207b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460bdf6f38b6850c9540e97324a4b39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818d32ba7eec8a8d462f2bef3ef61a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104952425d0f731e365a76f6805dc07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998273d750951b5e73b89412a9104333125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3007389fef64d31b0a821c4c6b2277126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb118c8e0fbb2829cf3002b522316adc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ab73df19ee56b1c51f36aa38fe77c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974803058913a5183aa598c78b37d38e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eef06232dd2296b33474862d31f29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f5189b60c2a1f67afd03508ee8a1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233fa08c5f96b7e235d79d392f18b70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14583ca55967bd0d492fe85fd95916133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a6f06cf6ef1558787e647af684dc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81339ae8c82d16b8e68f2e05402234bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a10e3ee9b2f351678598429966a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dbb53302370e99161e7a53b2e430f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc23f83a02d4ecbbb17a93b8422d6a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c06224766056a163d9bc7cf7ce5843139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435c87b487f04540b4564b317bc0c20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708ff1786a6d8b483a4d8fe4d45951c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40733092d885df406bc20dd36852f54c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473755fa29ebe0cb033ba8d23a1203f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba3a00ba107af1009a920a3146991e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779188cdc67f4742dd6f1c03578e20da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15e3f47ce353ebfcd364bb536b93fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8622984471e708e0647fda6230a70f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1369e2f101a722651852ad9e6a0181148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa86c65b3ab4745a4751d90169cec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8302e7de6a814dac6bd307e0bdb34b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad280b880518ff06833e68c27f4de7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbdb4bc7cdc495fac8a977e233e9c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5303b16f5954674a2a88881de8db6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fc205a74796a243af1d2b1b28762b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57523ad20152a39cbe31d0f555eb5d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd602e1df8bb1f99ab24762981a803e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ef9ffb27fc9e5d5448eb0c634ea2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba034c28f6467370fba2651924957204158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ec6f0297a0adfc0f50ba0bcd5354a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cb72b14584c2c7c08c91ff57a9c02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d7ccfb703f61d300ad57c994641a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaab65549f7dea17e8494ece73e1c1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf691f0b9607c00c071186f622eff00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7e9de4b3d2bf7bc1ff1faeab421e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c34ee3abc11f7c17eedf2779951832165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3db3fbc47a067af7ad7c4718b78da0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af813a53ff8d3d9e39641ee66fb03e2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc21e3bd584bec21eb36f3262dbaa0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31719df687c07e2cdff32e718e50fd68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a527e18a08e44438c8afb7df45eb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad1306b07d6a1dfea363df9a918719171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9bb28706b553c243435368ba369bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d31037b365192b0431abb17550af9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dce839875f66eec2aa8961491f02f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>