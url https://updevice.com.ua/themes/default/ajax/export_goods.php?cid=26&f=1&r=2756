--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c90257dc0dd4a981bcf5544d23caf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26180cca619210b03ff54ec03931edf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46047eadf47dee884b33614eff1814ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f1645714e9e32a28026ee568251264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b13bed24e0bf3aea15ce0d26d4a7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd75d23887d2add755fd33275b48da46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561f6271121cf206f7766070f19d82c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53afef028d9d91e37e60e9ab63f9618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c656075d07962555ebb4635051de89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430c65fa6bc3407ccf43b78583d238810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db613e084a339f3e073ad2b3292caeb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f9aa30530ef00df8eb54eb78662a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d545eee8eca94aa3a8f4ef769c5cc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da236a6ebf6dbbe56726823255a45814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91c78358be330caed61dea48a0287215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ad8ee549125581dae499ad5bce28d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5582668824797bae4222027a484f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2440c2f48908586600b4d0705ee1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e41c32555ba0f78aac7d9d84c7d39219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad18001bff09fc86bc68c45849bef920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f3847a8994793ae9da19c1626709a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17bf21df48bb947b121843fa35560222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3330afc41618694ffc9f5c7b5054c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788476d01c13e9dd43f16dd5eb68825d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b6df0172ddcc6b3c6e688ee16f5a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8ebf782554ab1b2645920b06f475926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a12d1a1d36b7aaf8f8971be7c835a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dd09cd1813c761a119dfdff6248ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac9c821f025071044a4d773a1b9e3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1b733552520d69d1752455523831e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9b36b1697593bcc1cc776a30960d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8e65b143c3923fbaad5334825ffa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0418bc783477aaf005955651bcf7e7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c054e3e8a3787ecd3f1a4c9fcedc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1674772c07965265bd8a9aa439d8c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202501a5a09ebba1fd7842f0853084936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e85150e8e40d6ce8036630a3edaeac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38241799775b0232cd2eabb137648138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec03735b5451893864ec5af7fde56539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88203f50c85a8597d41e00b70cc6b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af90828b2de3142cb8322bd57c8393d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6040e1ff4b55358a98fa1a4baa37242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e63f71969f068002d9b66bf557062b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d28d6ba2ffb4093d5d00b567fff244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be9812cce72de882996283fc8801fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ada5284b212f4eeaf0e72ad304b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42e565125c061765409e713a380d9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758587a7b9cf6b83b0e6e318654b966748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b6495d1c0a4b8d470113188a6b7f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292201557e71d94b93b0362942f9ab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa32d48873502e9332a49bc44a3babc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19110c6f413d2facb003843e6517faeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec72682de22f84436257044a57de2d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8324506a0f6f82b27c53a0dae9335354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05979537d75d02050b506cc8863f2fb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567c85ce83cac11bade78d014c952756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4344d60ed30afcbe4966bc07ef5d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1e3fe3f0ef6e54b9b65d71e0739e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721be3a0bd4b1292aac2ab38a305c6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d148e05106680879120f94d364e7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7af7f154e3ee661c737a889042bbfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da09a8ea350c523e461ad50163c34c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9348e2db4ad77623b09e1a641902c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363ef68f24455ec5d27054d463e9c4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab853bdbf6ba17c5e6c41d4318be036265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e376fd094917380b36045a9f3678066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05a06802b44470b8bb99819b0880e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580fc2839340c25f5e1d12216cff7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fcdf706e2d5d458b51ac4725c267a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937c5bc8a6083504c3ffe9a7ad427fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1d7abf8292a464a738e4c0489da871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08307a3d618d42017a9f77d309098bba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa9e23324dc389a38028b57bef9fcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c809453183af533eec0c84c6cb4c2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d536fad37b3cda5112fbe54bdbddb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc432ce7e8eef9e6c87802c72d44d4df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8fad513c016821d045c0e6082fb3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5366d5738c5af9f8fd56bcbbe91aaec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aeb651f6f6089b76937e023f6b12579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b413d0dceed01c88b98e4876fc4dec480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9049314364a8b18741bdd35180f3ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c8e1e2e344c4bff766a141814fbd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c891cbb8129a572f1cd4dc2a0540a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176abc1a87e107e383d9d58d964fbf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f867de3cbebe3c7cc8380751fc296785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77799cfe41a2cdd52eafd0d4bb0e215086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178c5e1de7ad92251a755763ac99f0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a53a58072a6bd8c8db8f571a0a2e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a997e6692d4df3e6c4c90386c619f5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61831d91b3a1accf8a6e5aa0b625260e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e61e966dad9bec97c416eda3d4a48491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438644e0a6cb76afbfe295ef83d042ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1a4c36ab110c70c0d7a5d439d37a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2b6d5de6eb92d98585460a3aa620c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7556ac92201ccd5f9869f6272f363995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f565ac0970571619100dc545f1a086696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60076982b3e68e3edc511fc8079d2c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8bb8e09f18527701f5dbcc7378fce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29959d3d0c167e7d1d4d44610b7e892299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc719092c9dc2af946ed396e61f540d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38d02e10c72e3e94e4fb5d1ca1af44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197838de24141eb0ac7c41a23a232bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5519f7385d923c6936331048a054dc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5446945cb763dee49451112419e0e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c89e9b05eca68619a53e11dcec454105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee22542a57e9bb032b088638ae809f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77925407c336c7f5f71b6db4b7c7c945107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd213b30d3dc0aa8892c43092aea387b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6be8c211cb17b4a9bf5ebcba2d854e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5abdcf2d065a930328519ff86a5d31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc5276b69a33de7482cf69a8f14b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a6fbcf2e41fd49aa75f50197110e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5292642c851ffab9797546e429372113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1f877f1e588079383280301c6c3f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaffc62b250235cfb34beb47510ccd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4b358e8f1236f4413b557b857cf9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0878b25f7a78e2abc36a2d5bfbf083117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4c0dd47b2d183315515ef6c1bd5fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74bb0d9b44d33236ec2c4d0b42c17a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda6b3aa70fc7b781ae5b680c9d87c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8909551906c722f950158a7fe409c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4638e91c738be26e687bf39406e271a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83d08da637aaf41b94e58aec0494ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda4bfdb4d9ecead63cc9c038e98080124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab99e42811d9bcd1f2314ba186f74b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413876dedb64ddb1e54840b0688617a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b258478b81a6676dd7e8f1251b188a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c21b7dc3cf83903f727b2e081ce028128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcb6184bd761125c072551f4ac9e1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57db7823b5047a9551f1d1741bb03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e1337b472b284f2bfc5134db9196b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e0da7f7a02dbb915cd34587dcf3e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf90e14eb1c530b98b5bc6334e9d01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f1e8b5a027be2cfa67160a6c6222134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9972c0c6ec35b02dd717063d153b33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911718d1a7c68dec98cff46da97c190136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603896efbe6940037b324f85c151530137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a1bbd5ce09b4d06a7eb90bb7ab3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc89c776af53ca4e63afc1ffbf914139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d933c477f6ea8a49e3ef20a20b7e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d28774a067351b84772db53650fb09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ef366fb09e94fe9440e2090244512142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca8bc482f02944a8b5bbaf31ab6cef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da689e9907bd34f757ac62d8f612ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f5f0f999eb08531b79a3bfe159bbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841b13d52d1bfcdafe7d3c16795666b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1476379db44031a3955ee13919bcf7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f019e5fe35842810f0bdb90104b724148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190584b5c6d2b4bc782aff9f3d3e05b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24b16f72832f9c46b340bd4dc62b9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552ea168635593925ab3766f9cd137b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8945e3fe75e5e37705db4e05620b572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24549f0e727d0e00b8f83a37447448153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88576c3173a6d3de17c092b24366617f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5e8ec5e8bdc5e806db0de0d8b478155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6675c34884915998c428286d72ce6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de5780a3678d489778ec48eb83c2aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fda6efc4a9aa9f2bd112b6096ef0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea501e12b3f792ddd887b16a942d0ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96f7b42e9c89a4c3b9b135de31bfdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e4f20e92fd1634c34393e63918f43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e8cb2796a4c6ad32e9ebe8ef7175d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35c88cbf60d6fefa83f96edb3c2ae3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34924bc047ad5b068e87b8f6fd028423164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aa62550df6b0dd9627e7bd32bd45f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a6a08f73fc88aee308b6a5ca06793166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e9c39dc2a4dac930a4f17eb2b7cd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087dca8019631a295f15bed83bae220168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee3ceeea0767c649810fc812ce5c56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28fa08c01b0958025223d0a454e4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7e47d1276fa0bc4e2887bdbb9f154171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1dbe9a1a0837d1b67713bff2b41a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd4e235b56518fab71d7c138fb6375173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec29a68aecbf0a5a3ae4d2b7f6b7be1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a7e404549c1f4fe9d4adcdea01098175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c148a0d2d7cbb987ce0b0e0f60d800176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaa9d03427880cd97ae8e21a5afd27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267be59721b189cda53908bd20ae6a76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f229c666d1e8e3fd6662bc7b406a09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5eb82b34c4867841dc597f844e1b0180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd8ef5a9d8a2acefb8f5a29f027261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61a6389a57907119ab28b963cc89eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50e48fae5e8830603cefb526bb7033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b776efbd0bfe8078112c59e4d3dad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7fdb9f2c751eb094429430c8782925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4d2687f5acdb8601abe37de906aa96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ffc7f5ec28c104f9d5e54955872007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e527454b92e9f52510b520c6c0fea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3503fe218d463b0d93f2648a0de28f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21196294d645a16d7f0aed43b8fe5f2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf0c77d7b51062ecaad34a3474b51211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a8373b9b03298941fc65de5f098c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d32031bd97dab68f2ad15c28cfee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8f2891ac89ea468b7af01453af5dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e0c60aab3e65ba654830a667100515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3c905875679694c185d2f55f1b31e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cdad4da75aee52719bc584adc4bf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04efcf6f1fca3f3edf2f6f1821667c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae216fa876f2327fb63468843f31aa219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4074383048155e09e37c3d45ab1a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554f0d0e93211437f809248c11d24cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea57e2ecf4708a7fabaf5898f241e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85affb90a7e64de686d54ca4fbe6dce423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce57190619996ff0e8f30ef9f4961fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c91af26626360a511f39e30e4971f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb26812eae06c1c23e51b4aa4db0b6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b53346959ff36f448f9bb211268b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119600d4e502e889eb4b244a54d1df0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749f87618ef0520827b7f13d4ccc0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe956a79138e4a6c0033766b2db8779b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd55cd91ce3a3dea813c06f8ac644431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9c74e7d7cc44881f9370e407a8e9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3386ff76e43184f927df1706c06840a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ce11c594f5d35f999fec3556192e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee88e531eab075ddca4005c61043e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea8f90f5828c338f4126c059a082e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc77fc3906fa438f62c2232f8296ce137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcc4b2a79418fb4ae126cb2c56b9ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafee12400c8f753116129b85f744cdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66f942038a5393065edf86bdef705e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973b4440f2b1a3354504a5679b8de1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7f3353ca92e856dbaff680fff12ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c3dde13aee3a70802b5f760baf39e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38684c9023f1f42f38cea03747c0c29e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38bccaea0b4e1ebd91a21651bb8b7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bad65c47cba5da049d806e07a9e4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92800fad6edd8764967adaedfaf030c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac98e730b9dde9c99a8a44e6ba9089748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e2bae4562b370a8a2d7dc87924eb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567c820596eb15e410cc97a77b6982250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13524fc197e54ca935f5b26a6caa546b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13b1abcc98c5da45f62dfdd8b3828652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979031e661a5b9e9bcf4bf9e3275e9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f017263aedd91a9eaf40bcc0f05b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4e7bb270cf7385e445905bba9891655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fda4f96a8237693a46fc131ae14b6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed637fe24d90b5423ce8671ab7dc0dbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f21cf8b8d1e1d4f08fa5dfa5fa046a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4167497591288a46f73beb28b352f9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196aa23394fb0d17e67de945d99054660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43ac8def2e929f988a01019bcefd7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154bd0cc6234e18469f11b3f9a9873662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4628ddc64d22e772d2221bb08265da263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647850bbc0b330551bdc4df12e7e05a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb7640a6a98a5a67c243d1f88e4bc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a10fd98598d327e9cbc9300d54d04966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83bab17a2121ff6acf8e6227ad376267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3ffc16180beb3fe5e999ee2184b9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b833c7d8f5026a676840e870181dce469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544dac161c9afd338e2b9812d3e184670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d7f2057e59a163c5c1d65171e521b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc3325b381d8d8dfed3a556a6cccfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365b6bc75a1cbc8fba068f53bf4b1a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad5c948b2cf743458daa481e93ce2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921d6d3f03d4df24aaf32febab4eb1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbfc6b1ceb88216ce1548ce9ea21b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0602c521f43bbb3751cb2ba0b22177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a807b729891534766d54c012bafe3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44dc479e3f9cc19c560e642fd5425e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72673eaac76d4d815432403c7de24e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c3c4f06d7a835f1d0f820e2d96fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258f8328a916ac334aa5e3968a0ce8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d708a5d1a5ade2f569bc64b791e4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6f70e5ad2e5043436cd391b1e21db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025ea4df1877d38a59b02e9fc9b560385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3a3e15681c778b1f6a9b83d6da9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6a53fcb35cb7e4a627021a5c2581487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d0d533124d417059984359ca4c9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684f4bcc9dd3b57c2c60f30daf24e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ddb9739eff7c772e9417351b5413a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550269cf167df2d7dbaf9d132dd4026191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791ee1cab0bde02e59c0a4bf79f1ad792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63697c3e4bb6a14a9ce5e40c6bdfc2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533976122313c9f5823b5a64bb9c7d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae919e9512d0f8099d26416f7952d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7608dd8c67b05079a8f916eb5bdce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608df8fe46768391fe3c6fe2e35f7b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cea26ac1ef8cec4cc245638776b7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67f55a961c29bf9ddbae0e30c83c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add93005ec276279e9f7d9d4cbcc2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4e8b9470c367dbc75e2da46ab9ff8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923b2dfbfb0b636b3e1d765c3c23370102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ceb9838ab3d7ee90e6e49467babca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a3c415658f2e8009ca4c11b8ac88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c74a03b939b89889b6ec6fa8d5bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f27134f2594b02026d0c1ffc1b254106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2a48e3102b5beb40723aefa467624107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c4ef9595cc5190f682d6325df4441108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b243e3a2c1dee955acf7965115fd57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed85147f50564e48273c8e9b1e8b58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c3522ca62a676526bced99e0ff600111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b155a5344b33995e5780e66b646c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092b5f59d8cd6a03ef164ffc7b1cc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f6d13798705304a000cbc49e1191c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88079ad8a2e9769dc49d4a9128de9321115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf028b5abae3c2803c595feb6052f34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe109064ffa1ce4393607d2fe4b828c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c30cd4ebe305040e05937a1e9f7fb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be1bce8260f99e975f0b3b2f94befd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f56302fb31a82f65d58ef4ee69f4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9caa2754680288f7b6e7c3af51625b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e7ef30502fd560960b119fd212eb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42086f791cd836c4456aa3d6c6765123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502af0caa4fe2d56ce2b7492720b701f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6348cd2f1a01375bbd796b5e34aea11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de92c41eb926274b7be72ab95646b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482d5b37e13f9e6b3fd74e1545ed3fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415c503a256a50f880fb607a69b8a92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748eef3b5388c15a53dd947db094fc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cea6701e1faa88390c635e04a35bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb965db169bd029956ec1f50bd200ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5fdef442a69bae77c9d0603e96202132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fbbbb018f32f3da464df6d972964d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa4cc25398200695228524b74ac3e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12ae74349e4522fa8d868d3b693846135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a50cff3be9f3bd3ad2a1857314f751136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71fcda0dcdf32c67160d853bb377d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be014713a5899e6fec74e4e7753ebde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae06adb73861e9ada96ee029bbaa9d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1786087a4437d9021950cc00b5c371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abe85a2ba11c9517ac591bbc115b3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c0c156654d2ffcc8a9df7226c32e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888db9a7d7f8d3854fd42fe747baab3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef600d7038be00e1309adf938bc70342144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce9f1c1cc1485c0566928cfc45c216145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25c9518398c4f9434b380115bc6af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bfa492fc5b431d0dbfa3d3ec0e37d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183976c7811c203b425ce726eb21efdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa65df0294980e659072633b65bbca8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe59264cc62eaae98476b877e01b46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492e46dd9d50d5711240a7075b47442151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186377b89b75b470b4c8cc3cac8cbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f03803caa905810e6778f6286236b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3170541323ed61b421a77c545d65b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c581dfcaa7e68332b29413e105e04fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1a096f0782a0647b81518112efe89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb710c99036743a94a2f463faf9090f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a038bb7b16b7c4fa0898ff8af866a08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586287fcd2c271cc87eac3574d25c21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cbc147f82039e978ff82206c5d8f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bac53199796471d486a41a2de973e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeef4b97ee182ec7ea40c9d1c06523d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37623d736e7feff185dc88b32cc969163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21346b8cb256c33abbd283d941fc304164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccc0729b59d43280f1afb05037da63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef88f7546150d394555dbe52ff2e26b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55192fa41201a417ad210e1b75e8acb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209dd978f1461fcd58726384abacdec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6afecf480061e157e81d52fe9f37a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e6e6804cc2e347150dc403b6cd408170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca7ab8de39e35e0df091db636f24f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caa517a38b9afa5c231219734eae26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176ac72c889fadc15e7c8884de18227173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6ff119975a81b13305250cec4ee66174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>