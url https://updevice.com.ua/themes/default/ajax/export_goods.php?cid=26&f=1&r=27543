--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b221f09e67e4f69c439aec463bfd3301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293b27655c28bf178219e332553a2a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db6dc98a111a74900499ac0a017e293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6bce9e43ae0f5b0557b6941b1afa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727c9a11f03dd40b9531630ff9bb3495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb40c6343f736046bbf9a26dc488c2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e41d15e7f10c0a8b66a98fb9272ff17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6999db11eccd5342b8b3ffd6547492b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb12f027853c653d5c4df88e6344609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3461f800f4f635f8b346befaaaaad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da27e40d078a069cfc35e111d5a97b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb58cc58b01c729fe1bdfcd0a754f2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab736e4409ab1e73887334b192c94813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b8933819b2df555c7aceb4a990e7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ca491e2b063e94ca11ae46444ba5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176cf58826ccd5cd52223923aff3e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15682211cf0075d1b3b9ea8358d4bf2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b18973806e5a5b207298178d340b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d33980c2b2c662a06bab74d2693819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28767e692d861c5c1f22eddbe9e909920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809e98461be30eb4f64780ddd24e7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961abc493a459c806afef1bef8962bbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddb005aa1636743241ace7e9a7291e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432a0eb32c98e6cae9dfc48c31d97ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84690130dfadfb3c515b82f20f5d19d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c57549dba2da84253aa9fd4d9efc2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5786c8be57ea9c9c9d04b190c8e4d4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8f3812f47fd6729024e8c6d91d06128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ec22137d30e2a5fc85a5d3c3416f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1458f2c8d279f935c1576891a930a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb642eabad3123503d85a913b4871c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761718d668f6a76af2996574df7fa1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de0758c629fc89a8647ae2386553833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b62c25d3890b1e8674259d987b566f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d7cdb8e753629ef8e71c3233296c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10057c0365086c581fe201b5bee4e75836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0ab45259177a47f12738267973e4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712f79773f6687c4a5cfa8e236e2d5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08367e7857816579553b76739365bc0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357274fe6397a36d2d834dd6a0da3d9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ffd86b6e01613a6ab51894e4a2d7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0467e276a578153c9b921f722b40f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0e1fdcc11a61c604dd79eff369db243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db4a7c435c58780c118bf272af36c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094fd6bf0e44dda5a71d822b62fa4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54737a6156ec58fa0dbf1e8971e06a0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6b67cb4296bb053ceb59f01d1d73447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4c1c0b3dd9769e910e1840a6e132648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa9cdba10d669b5f5b380c82e1abed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707884445f1834cc3006832bf76fe6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37553d4aa53076b2b074568387290b2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa952b532f1309699a4a6c9fc953abe152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec299f354b217874237715302eda8eec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b7b2287aacc56fb93c247eaba93d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff92b6f40a37331d619dd2f02395dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324a6dfdf23982ac87b0bac3422f85a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47947eaaab5b0358855089039bddada57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf22259bf2822282ba14b0a337dfa958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9078480c7147f4f8fcbf59361f60859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d9f99c9c45c75d8c9e54ed9c319a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f9cc22007dac9884f82c5641404e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae85e6477b71b759a0d3b0868974daf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857d6c6fd5fa3c6bfa644f43756833763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a382c705ba7c57eaac5fcbc9f9e4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15567b2fa78cc99205734ad88f50621e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c707e03630df9e2a875b355ddb03466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872972f764ccacd23bd9e1b23b521b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886d4500102c226595441bd781d59c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcf359f31b9b64904b0ae21efafc1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6115042d5ab33065e4e4b1c5c7dcbd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45b216fb97210ba1ae1d8ff6440c9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4686b001e093ca473f7d88762593d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef417d49ce6305b0ead7123b3d390b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce68a159bd6d0a9cb54a8ad156778e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ef711bb743cb87fabeaba0634f78175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49623770a55acea040a646554794b91f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338463d7950e7c5e56faeb2422ab148477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70615d03d2722ac189d732fe326df4e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da6fb6df70009d61b9f7e817ab14d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93465e5bf0f43223058fbffa4e6bd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76612fdb9211a31183aebb6e6976ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab45d4c6ed708bfb105048af58f8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6326e8820cce688b988e74a7052008c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac54145291f8ce9afb93beb01d0f9af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbde9f4f86a8d2af05b2c42ad08759185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eb84f6334ac2d01ed821e28d7cae286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956df006273471fc383954764b93054d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889eeeafc6e8e9bb13f232e926014a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c42f2d8fa860a7c9f7860db8edb7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a993dfa287cdb3a1806962d74e32c9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6ce197432d1b75996bc8216dca33091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f789d0ceabb11a24b0a6cf8767f9b6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54cac7d5327bbf0d3a673665006dfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd4302f5471e20664c4abe611c19694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2732104f0035261805684cc8c2d60795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b847879974d366ba801aca2ad6ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912008e9e8e53c0d8668997f5c3ccf1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c96b686b1e9101458cb0e0f79390d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc174361ab9665dabceca57f1a30d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d5e7ce9f7da34f8e2f9171458f76b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b53ff600a974244a38aacddb4ac0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3079bc0dc2e8a82a8bb0e0a540b0a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cd8746f6a3d9c6befabab78f809b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfc63fdeb522bd61c718c9b12798f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91bf9a60b6255179c336ff0dcb987c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23128ecec8c37c21cfbd1e16fc18cb11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f0e186b1c04e426bf847123f2849a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040a58c951645487bccc34f5e9b307d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e5edc90cec9c49a16594510ff70b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295ec0ca66f3330803d57b20f2f9496110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89066cb53a4471eac16ac7f47f49aff6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d14158eb22662deb9a03d4d797b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d53e7dfc727eb58f9c9d7b66e75b7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af3c2a7e090cb90d09a2e27dbeabce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38661a3428755b1bfe10178e542eadb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a58c0f59bb40ca2eab93f4ec63664116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc18879f697dc1dc09c26855b6600117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd4130612318258d050e8b632f114f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074090f2539805c3d2bf6c5313b6dd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9e83ca211f4f02e0982bae0dd189c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3f593af12aaa03e74a3081809596a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822843b4498af42ddbfefa811dfa03fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39eed7964b7fe7367185d2a484cfe9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e27ca872d7e91fcb8fc5b005ecbc7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db68a576a65cc5f9a2c27ddd36841f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53768aee956eda723c08cb1321062d18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65a5f3e2dd13953b4ffaf4612459a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6ac851b529988abc02e972266a072128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428c806ab1a4e25d8c38d704e98b5f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69789bb5e446a4eedee8d294aee02fb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a533f1cf2857ff5174b884b4f90779131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5891360a84bef2a6643852417e808132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8494685d9569176fc0ca5b3de744b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56775f0dbc09b52a2486c35e6ee720cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f8f009058267fd62c9010c75f5c40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54579207716af1ea14cd6c4a108421aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b60b92a655a9a5fae3fbb11b180e77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcae573a860760bfd3cd14508cc8ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b850dcbae017ee6941cfe3b35ae30a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042361c8ede066dcc8f5c56bde7d8cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1717f5a92c9eaa4d6d48c8263313c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560838551592898a90bd09d5bc07ed40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5cae4661d8ef076f16897ed3f846c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae378674971f0bebe497b917e0c14a5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e3a5ebfec6869b6c65c264f5b74d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b457c3ebcd2b9984f5b8fa431829d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1ddda81322951f2d3c91ac9a817bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4723ca6894af48d58bb51f137aff20c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668262aec6e00330afc338eb4345570149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74c8cdf9a4448744f22b5b06c0b03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae011313065961f2d45305e83bb7d854151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd397e924abfe520e4e0ff86bf681d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee371f3c352c0e4ae4a2de97fb89a87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3e75edc1ed08a0599a22cf6bf7fef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ac7a042abf111262fa0dc4cf2e1f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a65174c091552c1882115c1cd53ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25060e1c9b0d13fcbcd7936b5d5a1544157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e06f62e15f68e3ee94ecac94416d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01c481509d4b86c2d7cfd88a266298159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff826afa85ae93821898bab105c8c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71e05d435dc6f6d750b0390176c943161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0caa4fa244d83639ec6bc045815917162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe53d990e50e7e791e7e3ccca321b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68e2c6635593c21147acc384e44e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2e0773882f830d3f772bd8409035b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecce5e4ebb8681836e13b2090f1bcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a079bf53f2ddfa6c001d61a76f8d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a69d2c3a1993b42f336ee90dfe96c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c767dcd9288a5a8c86a3dbbf08ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56614cdf2c494680f0406b70611a1a85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a7cca4e571ac78bab17d03f17f553171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4242b397245f90b05c5ef7d42c9b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a73ec751647c7f5bc64754d7307d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b125ae134618a404651bd8fa66459f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3922319a38379ae1e5979fb106cf847175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4bebfd01e72d180ea15984e784a1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce8a54a096e08221cc79a249424d77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb7dc5b793addf0b30d99aa424901d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559731a95a15d28fe1b025e7abe75df9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e3af1dffdb0ec08d150e8a535e1f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa6cf723b4fad39b85e1187a74e9861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9bafbc60477635fd9d6b2e4877e4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4e263130281592f6be0e72fbcb8423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e12f3db782d4f54e8d9a200fcf2104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621efea03580fb7510e4dbf910ed0ba75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd088301805c46d030474b7b61c8882e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ce0d1fd515a22a377dec65bdd7e177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e43e6e9539d0624050fc2e9b66e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c97637ab446b6fbe7ba1f56e2b3f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8f013ff5f06510e3b03e4c6ef362f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796162e72949519756837b2921343d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ff6e3dbe783059ef4cba390112de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d21a85e96b7dd6f080c12c837ed0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698709fb287cdc85f552ba3e9b33db3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58493bcbd1982ad6f70ca2989aecc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae37a0092087feae52b2fc7e8a02316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efe924a774c1190e3bd42ec62dcd5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7ee8c72809bbcfcc608b3ceb25fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f361c7f78a256c02190e23c8a484cda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2fd02e3ce3735f77aa3860be5b70720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6e7edfd1fe4c129594d021802c21121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030cf64600f3169d9f34a0a79292ada22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b45cd6c89001867510db871d52bbcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada7fa59921e9c314571f2b157b5c7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d680ca3f14129a7ed984fa9239979eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44317a71d3acc47ae6011577148332f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef264bb41a2b85ec9feeccdf524701027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8b8a07f452d86ebf4eca52821ef6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc8b3dcc51e3d2257e8fcdbb4f7a6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff0d09880530457679e08ddd4d61830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea735217a9fdea34c32f8fccd8670d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe416dd78183c6acb053e01e126e1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2e185208ec2e85d9428c9f7835e1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc284bf2a88dafff382c02280e0548f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e57f133150233823fa566c8c77b67135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f02b10c42b7bc81f39d51ecfaf2bc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b69fe44f71d34575facb531258f1e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb4998a2e7594d1d5621eb90dd70938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1d070cf40fa4fe09dbf02cced71b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89ffbe2258d6c84d8747307b7bace640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ecf2d18f16e95693b95404d4769d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb63dd177323d6eb185a7fb3d98b3f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbbd556810399a91aa415cdfc084fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2600b26416ab301306e6ce36e44dce344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10934b8806c62029a6996e27493600145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f0a696806b72b2e1edae24db5986a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95611fd185f9e34b1b9812d7f5ae108347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b02bf453bb6b94aa500da0a3ef7d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323880e87091571fc1b7c028f5bdafa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad510dc93a9a927bdae5cc82bcf4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879714369494f0f7f2d9dce0b41949751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746fa9d1a79770779fd06088fa65e5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a1f517309c07da999dcfaf44ae74b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33245235f9be9930ab027f3f26f733ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21758d0355aace85cc749d54e4bc69b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68df393f624e836a85fcad71bdbfde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376f92880b4b6afcc28a7c29be7458957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f760db6133f6615a1d6e7801bd6ce9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4ef34777e681f89b25451c3d2290359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47235bd0f3052c789d0ab4de52d3f7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d50557f1a866a1ae14892132c558161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09f745a4f64b3fc092ad606e7ea94462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6a1da02fc4c63bbf4ae03093ea1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891b8064c07f01a12073439cd6cc1d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde743e658a6f560d58b92a1e07f3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982d04ec8ad770e0ee4ad155c7c1ad766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66147f95a3eda23fbe5dabc81cb76e7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a904e2a4e383d19e77738a0ae7082868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b227571e43e81637521e7ac00c55169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66fb25de3df0373fe55d7316e74c6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff0252bbd0562e61fcc5ddd7f5387671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519d24aef99bf9c8b0f1ff02d69f38f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c69b911d59aea9f31905a7bc94e3bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0b7128c51a375c34e7b3b0e995ded74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9ade602b61f12a93d16d0cd0e734675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0defb38a6135c3d17ddf1475b2b200876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5d8d57675f7bbe9e26b32a32314b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168a0212bf754f8b43712a216f56d4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c3eabddd00d6468d6683afa8de89d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670713b5a054649aa9e18fb640aec04480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282cb44614938d1b3dd80c780e30a0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c20b3fe26d77b38a0f03f4d78b2a5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ace7470580e3acdc95fc0deeecc6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f648972986b69a1c7147237e3fecf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba244a6dfb6768000fa5ad9e8fb6bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f7d6581860a52db0a782193081c3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5bf8bb077777bd0e4072abecdadd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb8fed8b81539699914969939c811d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cbcd32934915f5408906865f07a7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32f88a2a407e18d9ad6e465b162a2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e56b75acbc8fa672274ac05db92ccb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadadab9b8056e57a65512f311c6c0c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5383e699227065f8fcc032f4828dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef42cd5f853bf49f21a45a35996b2ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8571b1e4ae5f1112be05de022a8d67295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fb7379ffb7a08fa504f8ea92ca40f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc6269148880ca94e1338a09496ac197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4498d7e197dfbee80aa527bb47ba57098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5002fdd586787dfe06ca79dba5b86399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf73234f4441dbc0dc9a2e4c190d861100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb63390e21ff526bc2da2512f9b5a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c76c700cc74236193867f1c29565bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e154efe26e5864ca44248748223d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49626d614a9bd11900cbdf58a47342b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb31a96f399d30b0ba4efa23344c85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054b56f03a3249b893d2885ad951620106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf930cec4f9445b65977e347ca0c1d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1632ef6ebeb13a18ff19eefd27a4fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ccd8ad650ac0333b8344442a4a0d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75632fcd04864954953075f877d87bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fa2ce05af1bed8c352bfaaf0be560111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd866bce8e92554ba20e88bb640b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d8eaf82024765abd61c9b7d1a4777113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf13fb2c846d46f71fda0a5ef28a20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8139e943b177fe4e8c4c5647ecf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ed7f04759939fbb17d831d3eecdb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375943eccd27f586e906eb3c2246f21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad801cb3ee095c821c50d00546890c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5196dcca27760952a29249d7ecd30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce761c646f92b84a21c30f1784f809120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9de8c2f6939cf847b09faa5ac051e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024af4b9f4a3770937cf1ae717ef3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2093a64c9cc694c1aa215d17e48d04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96f81248229989a8852f99a7463f0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8cb73299f1eefe251bc6bee920837125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241d28f923fe1ec06269b1a7847680c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d43d2a01f35fa30504094338d6df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f445ea93f782ab6f3771d228ca46d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa81d1b724636ae1efc3d6c3be8ee0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38ac863ce13f020ac6b73e602a2f74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c22e6868d1a2e8e90140e9fa7c7a43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acfdd8057fd0d2f5e9d9d16f39f185132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d8e7294db65ae73791dd9809baa8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cbfe78840e1b8d2b827133945968c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac627f84515d73c39643c34da2cd0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d17a13b10aa6ae766a0c189a036a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e09d069c1695ce27f60422213cdd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17828a30efb4cf0398a4b2c04b310bc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199345086d50dc2988f2e479b2ee09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eedde183ed758739d41117af7933b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086fc147c0aa5c93b419305af101d10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b15d4d1a0034c619f374ae97e5e1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785101a43318e0c5464e75c719d9737143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec596eda583821a7f22c77545ed5cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0a071b2c7c9f5443d7718ee8032bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9cb87014eceff0a2bcb2c257314cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc5a6f0d0b42fd6f6e45c1bd5e9c92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ff786f7717d2cb65cd43834d99f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b4a2a9f0ec335cde0784ec3f14b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4a7464ba0c122ef741fc63f07691150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb7e8dc56cb640669339e79d7b68cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fee466df92cd8dd2af3661c13981b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990fd45f9f7228d7642ef8970d5a182153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df65058c97c3b33b0ad4757cc16a73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b25d6ab325b5938f5149cf99a8a396155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf99029d7cbc4c0cea510f78348bfe5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d89aad388aaf55e8b24a1bea4c3f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595836da62382dd01dea5beae6eabf01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457e98b3cf06bc2d68d1abdc89186a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679c26c54b579376848d67980731e76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48399abca850957ffeccd70bf9ee4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14debb3f6770630b100669754cefc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfaa89a4386998a5b50f991111576e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753a3174420729d4aa404c746092151164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686100e5e95aced5d25ecff6220bafb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102cb681799046a741c4a60c7eee38f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5896254daeee0fc773e2f064e8f92d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f943e94d723e5edf40892de1cb73d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a8733d00054c795f87639f3f8378169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025f1a6f90fe7e74b35d7544f5abce6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed108ce246c8a7dd549d16f105b449171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea4efba59ab558d0bb7fcbe67f492172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f915f5b1c456a462e0fcfe04b0c295173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa10dbe445676ae89b6b33c3becd11174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>