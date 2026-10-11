--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f84b265eefe27d22e4e64469ab34fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52514ea605834d69bc2232c7d3d3ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9f3ec6a5cf475acfc000b4e2660a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12b4d94da316f7e19bcebce1f59d4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3e7745ca68391e857405cb19853b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378758ce84f317534474ecf9de1bfee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943da26fb252b2b7ba34e39ea98d5e487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbe578d1d7f48fceecae1c35e469fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1757a01fe95af506d7293a7c20575f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2bda3f253ce856ffac80aa7dcaef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e03a7be0ea2d53e69073f1d7266e7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631165bcd9f532b00b6c62cd4ea3b8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8609334cbcd899deefaa2da3c8babe813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655e7c8b771476e9be0762f5be7743014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faa4def08db3ccdb891909b1b896b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080d5ef7fefde85dad9107e60ed7c5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d9e054bd090ff4ddd66d34e4c4a1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423c846fef8af5385bc4feb9fe97c9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55566c588e9977295903f9bd4190a4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60884102d3668935a936daae8e1f434420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d135484c2e0f45fc90204e1498a4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9c427fce1432241012596f597113c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7a0ebd5f07440cf5aab0903061dda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703376ead36558566907c9de3d030cdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b37751e51e46b6d17ceb82d0b0a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fed75a02d6156fb5f43359dcbbf31826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e419eacdb5a5f2872276b8eee5d3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac80278e45533e1b91c2ebb19386c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eee5e522b5cb4fd6fbbeabd33660329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32fb628cee9f6b5c39c5c72e8903a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e584f817a0ae13c4108c0088045fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ba4c2c11e33240c06401415ce4a6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34da67f1845519ae69d696e6db4ac5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1709d7af40959852c60fdcf0361fcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b3d8c09188ad96b0bd3b3fd8d86d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6e716c62161f32f5dfc569f3ccd2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f8315623b30c93888854a360f005937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031e364d369d4a5a22cd1f08234b17738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975dad129e275e21e45637f18501d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c84bfd04ecbe99f396f1754189170d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b97cc56c52ac3a9f3ac4a60b33ae841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0634adf95eaa97476466059eded613442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b4abb57ded20b5a20a3afc9a4d0c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b6e8bbcbc562050b907c5795806a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318585260c1d2c7afcf28483d1f93f3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a455506cefdf9129355a7fcc91583b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f39d7c82499c19eba889cc91f3dafc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5927f1a78e9866338882fdadc1106048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9b3aec867831b38a57ba6753f99b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c750ce7150330e6efc7c988e759743850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d65619224630385d8080807f98411e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f0e1e798bf812c49f17ec67a25cdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538678e4a11b7b24c199426aef53d3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfddacc91f16ebc6b58d97a4e14ccc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b417d87e528f77d8cfcfe044ce70355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bcda1adcb360ef07e8a54982455f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892802af8991fe54e97afc9e98a1762e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e76646648e5d83aef2394cd36a962058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfd50aeeb0423b44a5a86d4451b4d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de371c0051fb379432459bb9f80958060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9be1f20e84df7c2529a1d16ad38aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c0463e9fa760b99eb3f2c5afb635362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c09d3793558eb0fbfab64bfd753063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8abd8b1c8ee4d577a8f14101663e6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5160bde3d9af4d83857576735f613865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2ba584e451e619a3db28d54945deb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e6abbcae01e4f72b1b114e560a96367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489a09695355b2ed6948134bf55686168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14cf674d5b97f9f7ea7e01461ea37b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0148cdacddc644371b71b88116e4c4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be68a98a4ae7db9ae4cf73bbb8720471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd692115a1f6ee6c452e6566b8509972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ebdb442803551e9bc8d8e4866ec7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93266416d7bf32d90d48e39457db4dd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e87be4b0c1cfa2b0cbc6ea9bf076c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a8d5e879fb54d63185cbc8dd9f29876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c82dad8442dcaf6d237ff32ee855d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe5c7719c83304e759582c338782ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01da24efcd1d99392e7e29be83cb1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad67e928dbb1f880a712c7f77b0f9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597543e94c1254b254374eb5eae00b4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa6e524df80336a510718e43f2dd5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0023771562992bf57e9efd280ab79283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eae656d9145e1a3864f2eb7f1b81684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b8289583fbff44a12aa98154f18685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c45d0a61c97fff5a264dbc11a662786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c23cd04675822b45d98f613a7b4be787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e468b9ed049f9b75025686cd78f69288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bd9f375f38444b504d57855b01d3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b66eab87f95c74c3e06e2854038a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14e8a41e18e6d774c5acd551dcec091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d78213789e3ca8783ae6cdcc6a100392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a8734dd601ab723b32286f075b57693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749959c62163a04ff8115b7a270959194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d40488f44a74a73be62826d300a5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad81f31f7719eb7d67f47768269bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dbf00240361b5d7cee2aba19b0abe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68973bac38d6fbd7224bdd25c1a9aa4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcba095c9947ff4740a74247a26307199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40305a66853b5a5fad59d34c56d9cb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe4426a4411a5508e2c431e572c22d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29fbbc414ae5000185848e4aae6563102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc0307693f341b64fb2f668f1c8029103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c727ebeaa2c70226bcfe7d897bb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2a012c31ec04cc4ef516a547239ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab45a09f55506ebb7d7b8c191098136106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247e9df22e05e48c009a365534b7b94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f63ab269fba3d599fd6a1c411ece2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c4a05346160a9cc4e0f6264b86702109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd6c7799f812ff46973e7eeb84fef0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb7f534ab5522d3287574b34002527111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e6433bacd09e2db3fccabc2f5a150112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9f3b2c0dcccb54c3e0270b127a535113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cfbac4f65a0e7339b949d5358433f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f6c2012e94b52f9c217146bff8d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3ae90d3f67200cfbff863283fd900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c2ca27a2b787403ca761e754c8092117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd91735448f5386a3d9ab801c8b046118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b09a832827f85ea659001abd1bff93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36809b951758ac76c9973a3a9c98a65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379f6d621b5872431299bc0a82d8351121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cc86836cc76689464d7fa1a423a02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6617ed9428fa3d050aee34f9e5b57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df84d1a468191a275eca25d511d5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9afde7ecf249cacebac23604dae749125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1248e300e8475879557d44d1b6582126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9835df8b766b4803f3fa25e0d115d1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e87441fe10fc476be9913ed324952128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4627126ff5de3a08037482339b4a22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963166f59d7a594b7eea61022e0ce64d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b00ce444a0a1d577ffe76477ceeaa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be32d7fc6ea47906eadbcf00aaeeee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e88dbe57902fe9592b800ed59ac38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfbdc4d0d8def5a1e888a053b260ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4058d955c3a8a623fa7622e7015bd18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122c4bb92c7f1c42de764e7b627277c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deadeceb24a03a64e1585bfa7bcf21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e57a96d783c375d8f969b18e4df8f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905c2567e41baee5e8afdb0591a59a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b08ed64e3077c9857de85c20d056f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d780e245b940f2a1bfc4bd0e08b7833141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65d074f54179a2e5e70d14c432135f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e9a6173a12de4479b0df9f53e1336143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd83ee6cede0c7958080de4ab9410bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d505a7c7aa83da1ba7f10babc6c47b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276153315172ba01ca3018add2e498c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03a4a04be8689ea524fe105d8aa84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526e70a0d96141278a433ef20033ef7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aefa072f4f4aacb84a4fb4e23c3f0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1753faf636b5924fa9c55a4d44078a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121d1cd26cdbd7062b27a97c2430c6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00105745adb8b8b705160afa9d772e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f16169b38e7aff284a19115b3909b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f96ca1326fe852ad0f7c2d8b583322154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc0e948c5a26f94a28d0fe22c4d5ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663e54d87ac478b589cbf01721273a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e1374055facb344a7d76a5bd6666c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c76bf2b35eb32bba80df12318efea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e26f57a7c6eb34d99c30193e56897d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5aad8433d80aea276fc0f874d1a69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f3034cf47a8fd6dfb66d2f1430a95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e5f73efff418ab0e5eea9e81f2a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d21dbb7a25ccab6a31dcaa2f31c905163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49b8eb0dea1fa53d32cf320e3be0f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d26ad9b9d6cd41fbd91331e307e5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd866362299d6c919649d1de4c13bab5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883240d5e8eb10f72b78e9fbb5cec8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b178d1a0771865c839e17cce098d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668972556e89ad2a491fa44541f094e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b14bb832f103649022394ab43bd65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf51098fa6a0ca389d85115e26ac1d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d06902fd089983548054109ab1d663172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66bb2a56ea67c9606ea8ecaf1727ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae0dd967cc98a475bee3899bd653d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cedd04560f29ccd6a14f95671db22c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55059dbab5a8c9517f6d66e5ea2390176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209f8dcd690e8881cd96c49e2003182177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057171a096955ab41f5fbe07c4cd1ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cece0244d90a5f8913e8b8585bf73b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4ee6b12f69ba70fe5c20e405967f9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10833a3bd7943bff5794770a78af42a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f978fe21bb48d1448cd0fbeeb71e9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d6eb6165c274fe0360fe27ffe741d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281ec8792bf2d6f9d8c02da0f6465bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117918736f98f1982fbcb702c2ade8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bcfe8fcd0a34a7d19675872443c816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ec23003747978043b3c1fc0f392647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aead8f84d4fc633439c93c243a2078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dac29ce8c384a3e406ba4f8fa4c989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726101396946f07dfaba247e806497210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257c661e0bc0abc71c8b0225a73071611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103943a0d4ab33765b88ae704f428b3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a60607d4db73669abca8130624947b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643c698845fdaa4d80afe2d5e276aba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051afae661cb7becba8b3a0e9917616c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c6bb9acafd910b17418c5bd0704a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b262caa878a94250cc9bbc82ecff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809cdb0a5c95f298beccb38a994183318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c918541725f44d004acbafb9f222d1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798d80c9f684f72809fad6b3cc93c8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9ba97bc477d385b91007a9d5a40e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfb22a64a69ec6ffd5e7125867929722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52fa95285934d8423dc81e11de280a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcd1a5069a2ce90bc784fb73e2390b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51f3941fa33c62d4d6d271b55fa9ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1d583515b4c7f3c741f22a837f1bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a242cd0c999e8d71755e9cf6c929c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc6fc70282dd8a4f30f733ec0288828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad56d270e1d861afe88b3054bd7d4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc90832607c99663996a76564d39c2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e48e4f26d891ea7dc465ec4c5652f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4d5c63d2b8ea9d19bf861568a954332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16957e09380263e48b55f795f021a8f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2f2b47c1027579149dbe572c166234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0bea61f4ea696d24620b0a3a4f2cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2a7b993fa0fc46685e689372e4a0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120001f6dd4abaf8ca9c3dd24417999937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a09912fbf50b0a6ddfc94c3d61c8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb4f6ea72558520b5128caf32f62d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968566cb7cb400a7b768693d27bbbb1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9bc2f27c7b5654afcccd80b90152841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2403b9804005b408a0e91393604da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0301a9d0626d68a8728ceba9e442d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d52a85482da6e8a369f5aeee148744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b0767fefd5c49468c1b1f357244c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df6aac16f4abb7a8958ac5f1b53b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9486d74242837640a8bc19163a5f9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108330496412e588bad30568feea6ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fa3dbbb44fe3d21c284913f0b931149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3f43d6c62979a8c13dc999c1c070150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce2e9d058bfb89219abf59d08025ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e6f6936cf48f9c565ce2e9dcc29952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780425955fa9ed72c55bb1d05c4d20c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306403dcf2738e203eee49a68c168d0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dba6eeebf68f4243922489c0b5f6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed7f4bee949a99729f1f681002cd7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f97e7fe249606828f8ddf8efe901f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d3e767f31a1f1a400a7bcad18f11158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5902e70cb59fd9b2e22cd6fa9a09f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222716a1f43eb109d0786122708f5c2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa7374b81e4a8b03559c9f835876961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215a7905e93084c25c7a467772628bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593aedf76625840a62e180ab7ec89dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0ba8db0f2aa830620247d7913d3fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ee6359edbb2109db085a347dc8b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49640df9a45a1d5f52dc0354210dc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07306873b1c4bccc9dbc011b553892467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3851db9909c2e1a97dd3cebd589d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409128a544a2e40bdfd047ba03c907369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8039c1b33ccb295bf808a3907021570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696115749f1a8d2ad20051c5b1077e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad304a36c7b95b3e084c92f34e073472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aebd49ff6ffc96077d2afaa7a052a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047f32c50cd53ff98b1ada81279b4a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db752fed28d46426a1eef7d638cba775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa57c7347d5c414167c5404e9f36576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb16cd9bbcfd7828a90ea2e395affe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018454ce5db018f952db8070b14f1a7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cafa76617ec9352cc0c3b20304e4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bdea5d6bf1486c29a471a17e03d7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73c39474066efc1b19a3e0b5296ca681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78171290375448a92678f44fac05b4aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf5b298d1e642d3a591560a6b41e3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f838c74d37c1978924980583bac993e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8bd778ce9aad0595051c0f4b0c09f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0742c66e012a33652d03e07cf43a4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e710fd4fa5be26e457f253c58da5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08667ea62fb317bff3eeb531a60ea75f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02309c8a8e2d0cda2f46d224103b73789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6981db4b436d60687807d5bdc0d9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604e18258449a2a2b4d45c85cf9860591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8135c81afad77b0de5cf497090b0c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763350593158207ccb3c3c9a135b74e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682acf72e1270d231c8f7595cd28678e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471abe69b7c2dfaf4fe6f1a42fe0af295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d2becbc58c296f17de91593c6f8d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625af574b13ab94f64b386429303e9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fca996fa3401e935e40c20f28d66a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3331d62a32a6e458fba8c61f5613299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d3bf8037984306582d09b2397aeb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6686557597197399ad32b7b44012f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a560846605c78898fde38a17b61a2f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f20cdcc67e3bddc429be6a30d44f61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaebc75e0a641bfc971ce502f4287f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2cd69e07bce13a4aaef07c6e791ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556c9a4b5073e41615679e8a54b1544106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afbc7f1224809ca8d49cb47383a6bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f11a84ac0dbeedbb7cc21e75898cc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aae37f29b3d6a84d5f0cf1c678a70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad4fad839500042a3fdff065688243110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d50b97cdcd0d81cd62dcd3d03b9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2240f9d1f79e8b2ddb88150f9946be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfbab0334fdb3a7f43a9210110d503113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800998bd828c778f0471f16c3d89124114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4fc784f2562817c3e3eebb0b879b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7145317ffb0aa624ae551d0ec8e77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ad489ada4b594b74a0924811e5922117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771660f30331ffbec8f849c80d9474b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984057af5b7169ae72999fe48bbc5d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3478f04afb627c8eceb92d959c6ec8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aa0d68927901cb437507173f12bc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54e35ba1712f4a46c63516df519168122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d7e6ea632ea21bf8cdbc5c66aafa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214862d09a7ecdda97e66498377ed87d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3ad92b33230e82bb817d70f6754f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7627d93891f6f9583e40c4042612e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7045a782bb9152662be960f1ccc9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d12730fdde52479887655e39b7b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e5392f5f994e4374108cd51f7ae10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed037eca4991de54d65582603280cbb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb30ad2b1de2a52343ce600a1b3f6a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c4f3a4e1bae03657b8330a8fd486e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9be776a5d4e8155a6b51b5098e012133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d889137b82f59396628e0db390c25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2444467bc558999e8f6c14a916b46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0ad4e30a6c97a17cbff730d3a4a30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce220e34c77605e198c39454068d2fcf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47f473f777510cea454c1aa959b2ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118e93690d90fa8aec1a4016b7b0ea3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b833b4a861ec588c638cc6031bc44a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bbe2186b1bbe3481d50a88c8d9a09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b946fef1ec3e9e84788836fcc181142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad51b728deabfc2746aae35bd6318bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ad2a48dab7c74e3ff09ccde75248144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b58d5647c7c4a66b1fd76d8e208c7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb674ba464a539bb2a211089f87103146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c112b2c21205d0f1f9afb43d96e3a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed5918b03987ca86a7baa30113d35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74dc494ce735093631ccc56a213f18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceae0d3db416e9b28c819b9862631e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23781610207eb47994dc63671a19e422151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdffe8fb4e142d31b1f3c3f3026021b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172552acbc0875a708e9dead3dcdccc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f0b8dce633ce0ea2de2f2b1b0bac6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6b0e1adda897ecfddfc7ebc5d5e06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61810f52f77e4888983597a887cffe7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906fd04b34dbe8e323d9f8d38e7b11b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e4d6f93ff3740ad816c726b8b76e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99402fbb39f892c146803b792bef3cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ffde811ac360968afadf0d6207adb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f2c369dde7e3f68e798428aa762d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead02da9ca96f1c54941bcc08bafd83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c243267d94a697784ec0106f35110163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef187cc73813db9f8eddefedaa489c6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab5be1bf161a49f785b5c135b6e102165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f48a6b1feb5070c1ad12c182504d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd946e4586bac46cab8f6a4b193cc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85847b434ffd7589f34942aab7e124ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd5a9ed893e2b1eda4e84a174dd4e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1826e21883e357c94d1a408ef0dd597170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e5b2ef61adb832b2bcd8d3df43a68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9fe033770171da498926636c43e33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650e07854de6d1c68fb2e52af4ce78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f9315f2c5196a79966efca51600b2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>