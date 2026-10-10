--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96173851dab0db11a5b0bd2de5ca401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30a80e6084ef6140d016259aea4262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b07b33db9a432cf6e8533ea445e0f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f36b85f19dfe2cb689c822b0f3a5794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51758b4f9ecaa4786dadb259557378ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea79fe371d862156aff6efe84d60b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1601edd0c5b7eeed22d9489902af6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5dce62ec777bad9b52fb7ae5508f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a70fea1082992d0f0af38cb20d151b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28466d80e77fb5738a6692713b5dc2e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de8bee8379ee4b53d41ea26d2922a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c50c89e927cd4e6cb551e440c4a27112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef02bf582cb87841d607b31009b86113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bee9da6da11ab2c51befff675ef6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b819d23ef84c0e52b3780076a0db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c2a4e7ceca6c39c299b1aeaf08e8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291740a6647108185336a13cadf61e6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2f09b5bbd1b1ca974780dbc7ff0fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859ecb49fe65e1525d1d80c24e3ade419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05326b20803a2ed7a76358f2ec58320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf88ac0de3c3de006056b07548cd27f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847735d5c70b113dff3c5b85b81d8a4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccf5c3872409a4500d0e3cbcd47b8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce666a26b196616be591e7481f4282e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761095b899f4ae598de9e5feba905a5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b6d6bdac891ca538feebbeb149dba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da6e848587c522b6a2966b68d7b47d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216a2267bfb9d37ca00ef0929dd1f3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0434526fc4ad4205aad45ad895feb2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6058b9d55b37477b8827d6179581930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607699c1cd5a15d4e3e8389b1e3167e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234f85dd1737eb400439d36ce8b20aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f716b55bbc99820042c6c28c4b56ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d014bd0fd7e0535cc838d30ca4e896f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663a8ec8f7787687f9a081b7a5d013635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f82b5242b4fb9710f87098759f69b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b456fb49b88646c42fe0e9cdfb8fd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428889803a9a1776f458ee73eac14b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627304e16f62823eb0d235eb1387a4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85367b3a74a85fd3d963a77333c6cf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae073a219c80eada86a62b9f13a8e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec18f1bf45f4be89b60744893d646842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102f8309383640044dc2f02819f324a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaa33e3a5f212c1d4806665950cd2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801a7f868d13dd6e3239849050732c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f1f2793ba33d3d935f8d8cd71517946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568cad02c29610cc0caf9d79d04f85447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db0893efd8c5a1f3a6738adf9b1cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3f43895a5a1bb28e5bdab986686149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837ae234061a958e3b0de78026de85850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51750f2486c7a2eb3cdafa589eea515d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c99a990409d248546ba369881cc0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886554188c0d7e6811e81628a591e0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f754ad6898a91852a7330df2d3eb1db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2f8dc18d20203edf2fcabf17a22a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eba0a4c25da46c09ad2ce72b70d8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae13c1ae795933323d633ca07ed1a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316400a8be9ded29c1cd6809ef86ba9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fd068650b6aab5a023135deb8abac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03615ec3eecb827f084694ab9b2e4b9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3f43ce5a0beb716efd22adb8db53a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f6e58a7a8e2a15cd0c9bf93d27f1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25e71de3f57706cf12f61dda82166a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22cbd72f8801c044ece6f4dd9a73dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed69ff9013a18f51b66c169211dadf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f24469fc322254632efdf7594f98166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8efc8c0fd40be76db5163525bec3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abbdcddeb225d6dfe1da215acaafed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4a32b5a2eed120f0f850801e2053169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce526b7a7c8bf03dd426fa5b7a52722470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33808b4bea331732b2249b8b85f16071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7852811cc445c20e994b582fad299c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e72af474931bf8d7274dd77e3e01073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd067ef871321845dac9edc44149c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0a5109ffdbd50c8d2da728f79eea775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131db64905d666da40f62011bd16b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410593a3f3b4470a156ef592b33ce7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9be7076dc4918ae8219489b747abc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de251a86a05a6e9db272cb33290477b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abf6c95754fa11bef56c2d793fab4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f0cabe079f36c9f1fd4e9fcdc4c7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088719fcbcd2649f59026c068a25710782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8b594d9e4a4a130feeb0c4a71565183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772cf56b21548d7ef5ab7ce659a1e9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130aecc048a9f6f6ec87741747ad36b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ad68821879bb6189d23374c37fdf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadae8c0a8c6c3f644c6950af116c1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5ce15c19820ceba9ca7a71ea48fbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e6df1943fe66087a89fe2411c12689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ea189848d16dbc4a46890412135190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716f3ab249df919e8b703bb34e8510891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95e407481a458758fe5d7c43d00c6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5aac10f596c83b57883f84032b58893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607da20cce748b6572c2627177a7c7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9ebd4482aa6a0b220b6fc7c60ec2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a35b47d5049ee35948238631d16d7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7909b038343904df345e930fd6882e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6fcb67ef996b39b709b517879248b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca85abf696a2f7bcb4f42163a29275e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15618e3ffaf805a5ba12426f5f5ace45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bcae29d8dfd2101368ac7c22a1acc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7f25ae6d028e3b0337b69eb2164b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e14e1f7bfec8fe3c31da7f780cd3b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527804ed13e6108da7e900d16914c35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542be072ecb45e8d2565b57366868c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bdcc323dbcb85878ae9c9c10326d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66986ab8be27ea831ca50f9ce4d4542a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae664f708dd19e88ac600721f0d2bdb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbed94bd8e7e3d971e89e47276496e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579fc511dedb657f58d3ea6028d8386110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e11904b19d2b8372799cb13b8a02dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b141513d1608381bba41c6b3c5cf8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc748d3a3828d0191c0e14aee82f861a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28135022cc1553a08e42f2c0dc0a6275114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8be34efd1a7de1a39b9e119e7997e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc05a85a91d74b775b28cda27724e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cee7064bd853abdcbf1de88b53dc47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac1098f9cddc8fd0d503a51e3c3a21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdca68c644393312acb4c6e0596bc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e24c8c7232d57abea18b7b3f307be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a761493cfdf32765d14bd70ba323121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f453a885c38674c885886a7e0819d4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54f6e2763b071870c82230489ce9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe87dbdb9d266eaacbb0a7e4b0739d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4750fa103849221a7aa372af2b32bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dab00279ccb36f9c73a559d7fc121126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1331381ec6f3cc38e389c1232a252c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec914364f7e3f2f971f47f4f9d564af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae4d5c1aae9db13d4ae28f2675991129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae08cc5cd26826297e5033c80ea177130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695adb19f9fbb1ea1f2cc2d4c399563131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffac07402f85c39d447b0f9854ac5ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d19233cb330fa24a9a9c589499971133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425167a769ceb83e8b939173f2ddf4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671bc4202e213063d30f0dfde4b12cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b66f92028bda9cb934c7b6634c09a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c691a86b5c6accbb5330742380a5508137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998e350872c9b276f2b1a9fec17c085138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386a548c4eddabfa702ed7e15df2f11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056736fec18a282edc51125b4fbd0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a0b1d3aa24aa984eca1803b29de8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd5ad7867234db49ec6a3e99dad8de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d2c9bc3f46e8e5144316acb088bb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18d93b2a02bfccb7eea85fadb1fa19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbab14ac92f59552225aa86bf17e97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805211f491a58498ab369ccb5d7d1d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9a0e1bcaaae649ff690cd8d9ed3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45272b11e114a41ece8992458d162148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2e38965db8b8201c50a44453d64d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed588ae3ec60dd14eaf2eb59e9286d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6950e00f6046c20957bc8fbd61333cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217cbc1c4477cbf3a15ee8978c49565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49554ffe84fb0454ee295c7c3299409153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3aec359fec38f52fd7245bbf17c39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24026b295fa4d3a554583fe1a81fb449155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264828b302ce2cb4d85d93f86231a864156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105e7b3e7e8690b6a57d1eefc37d9f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963726560af052c11d6212f2891e5b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33bbd164a7adb44e570fb8f71f3a78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80346821610ee65e46f918666ae4b734160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845887090319853a9c9bfd902c907ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3878d8f990ed2e26588fb0a1160a460162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de830e6ec2d344671159b51ed7e529163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef3fa24048ce66651c5a432e79ebe7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e461c5284fce6719f47d2ea5e0ad39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe5710422f1ab9b85e058d6b3c7242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85404a1b1d57988af7e8ff3281c5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23d648ad9f41f5ea70f08a951ee893168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fee2afe4d8e1349350da1c4485721169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1de3cd78a6031d760d034e1776224170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511e8e33a75e302900cbcdbe730d106171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384242b96b20c132f554e8328608ab60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6e1704cc2c876f2e5497521244f52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c3caef50169e5ce8eccad4be63a64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2676bff2155d957f6b2571d3de13917175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560138d34331099d274cddaeef4cf62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47605c77dfbcb72139b32ac516debb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79f5cf475a0c0afcfc618d6ca2f256178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcbcc014ecd1c7f7fafb9f6ad55ef3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf354afecade6930fe4b1633c7b28a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8084c1d0d83d8a1b2c62320cc94e561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77d5bd450915c2ffd8fdfe6eca47bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4109a42f28d7634a516f08868d3fbb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c82ce29d788197e5b01acf617654e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec870f67cb69f5574cb326af64dfbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfbd74c9e77b3e60b01c72f1fd85616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de423b26a841e7e559bacd6ad097db8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f388762983e84b39285348b267b498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c26d1cb1b2dba12923a34dd90e09a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51285c7566cb2f2ff3f1e6617fc2f88710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6783edcd0742e84a498bf310e57d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45f2dbc5ab24d9b08a3ff1932bc90712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b68d1c9e53bf0ffca6348fd61ff8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c5d3b108c6641bca4319f4c792dd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f181ff641be3b4f1ec4b4add277cd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b4c03d4df4f81bc37fe45bdfda90416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05e0a4855f15e9f2ba85b45d5e59417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213402142f095d6dafc0b02c27d3ae418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03778748afff2639847de4003796941919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b2869554036a978c2ffbbee52f66520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec577b3b6432660a70c13e6f3b7fd9ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03f640d4816f6658bd830f4db38aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc7731242b2f3e484a7ffc831a0a9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e200a542a5b59d8a35861afcb795824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbcbcce4a2c72a4a36971799c7781525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53212c3902fe4294cece6c97369a236e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca6525aaa7f62252fa2582688ec00227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120dd1a9b60cb18db7a98c492489bfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b051cf8dd896dfeb23f560c05214e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22a116298d32594d549a0c20a1031430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd7d98efd473762ff307406043968d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522c7d31a4c9e57f5f0e9c2bdd3ec332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10bfe5d6c28c9f2f81542728d703a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e73b5f63b7ce49cbee863b9e7d35f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04227a45e05c72f000939e36195eb2de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e0c79f7b0d02e1b0e3fc9102602436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e3a41acee0a3bf9e58c0a1d1d5f9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd96edaff25332ba05dcc984f9a89238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1e589409c954f732fb1e6d62598f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f049d7f14692c15289c1635a8b73240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20938508e2d9681c62602cbbf76978e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802600734b43b9ad923e24bf538a96b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc4f57e7c27ad508df5dd45e04415d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8491422b559a2062fc4292b988461644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962cb99d68aeaa478c8a9264af3e8df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ee3a8d593d2d3f0c42c5bb67232f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f83b8ff652954c42e796061a8c8ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946a4b213b1d3555f001aade76b706548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca2ba60e5c1612e086f0616d58372849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba57d81201b91ef027d44061d204c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e87cf47434dde3687e5b6e68f5a70751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f678ebbb5ff09e0dd91ead917beac1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015a1b0d6d50c71e012484a1618e2b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a3543e52b70a6efb9914a18a7e51f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4a00adf39f9957d3e4d8fb514525a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a894d56bbd533f3ecf0ed3e914af3bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55f94496b1c1b3430d0130eee8badb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d58916b3b67355510a11e4ddf389358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a39631ecc70d158a4d496bff8807059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0308bc7962ade490c999c8bdc8a1f4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babd695f9135bbb37a32bd4154e311261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baea3571bd9a9d59b933036efa010a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ffe8d2061c11ac6e82016499535663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e31407443218941ae8054ab7aa023564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae5ed5d5e1a4b6103d7e35d13f75c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e73f5ef29e6ba0cca30d0e9f0a020266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d86fbb8d7926f73f177e32915bc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da275675a0a69c8f2a4502cabaf498b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba1ddb7b89ba199b4c3544a311c54869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027280bcb09d3e9352f8152c80b0623470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c9837d669c3424fdbe0a81c380a5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53248f278f1c207032874680cb6a619172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b090a3166a8ce868ab006eb018304773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438c1b36ab77d0e24024fb9fb09c8f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250700d63b8609b7cbf5f8129d4f080f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c476d6000ee7abf8f13cd4b82e59976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab59bf2fad2cd9fb94000c3e9df2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ede41753fd550b2dacb8f1bb3334cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604f19ec414496650b19febd2eddf4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e547b984a59932df20d906c881fcd8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e01a843254d0b4a72e12c34ee5d5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeef14594691a64a840ba6877db8e9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d52c6b85f73694d28707828edccb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec70b965a5a2fc3bdd9fb7951fe6da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4e2fc761023148dc7de3eec0c6f1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323449beec12bec1344fd7c65a48ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0b5d3ccdde5d15c9ad877cd438f9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752165bb6deef91fa678a653546cb8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed4602947e3b15884f29ddf85ece3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcb3bc7ad42887bfd03ca8c6f23b8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc826b821ab5ea243bf2c0b9c134ae891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb4017ec0912d76261daa40b9158c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831bbe2b8214410227d000b7fe606693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3986e5d6dfb3129f3e2cbd7b2c3479b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aacbff2140ed1d775d65e1710870e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf923dde6452044f484154e4aaa8f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25480ff7cb7fdce8e23894932043ce0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2a4c116175ba4811757d3d7145e9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f297e9d25427bff3aba3aaf7af08dfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad12872eac54aba3f26a02499839d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568263c8abaaf153afc8b0614eb066b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cfd7559b95e8118253edeef1acc9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb77d2cc3073fd3c835ec4c7d7f28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b9cc41572bcff75f8802aeaee3fca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131960064cf5aa59ed594da9ddb7bd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09371b5f56647d5d2438f660da81506106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016beda3acf2ca1ad13a55f6fdbf24e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47799c25e0e72a5c07ab0e1f4d9ff3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd22ca7eec4fc28a67427aed33e71a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077359ea286813b52d5494302db5e3ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b181db27e43d60f848abad56e16dfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8a33c2ce6d2609c261c2b4162c5df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72282a2787a7e9552d99ff0f131fb58b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd008355eb3872ac8e3ae138d40798114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e8026a77dc2120dd2ad1befb045f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2243328f2fbf4bce255eace8d15189116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728ba7b81121cad0b4f1639209f22c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9fd3b2a5d8cadb6aeed3ddd5d072a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8df5b4258e95b80153a4240eb62cfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95227e8388cc3b2b58a09b84ead0d512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a337ba359afb4e59ee681f9f1ac3a79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c27a2208a5d59629f43b68b5730785122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9e86be551262fa68d08419b2049e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea960a3ca911ed050383c5ffb50f80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5705ce62395335978e5df0dbc64af1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1952993b411bce69186e3bc8aa8f74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c92c6f8130ce674b5c1f596128fff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c7851896f3022fd9d2d8cce224eaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdf7f2d3807a78f8650e9d634a990a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56f128696e7b220a848f9540ddfcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd6b6390cec8f6c809bd6f4f1f0d23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb8000ad191a5df4a6053aa3c24e41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc656a53345f91f83f852be5ca1a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f0899b70ada7251798a47901c94f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fc74441a2e67df4d735f7f7b84d6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2b7521de92168403fb5ed85b7e312136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c31aba0b79183652f89abb1656f013137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94a257a63c7c2289ebdcd3cb76b762138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445189628f3450558954ae1d5122861e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695facf8aa8eee0008ce6465b1aec95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8be6c6719858fddfcc532ad2d36c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11916b359aa0be6593b6ebb57b73c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8ba34d2e77e422017384790d69e05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543802a8b3bbb130e5d7d2d1a3cc5500144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33475d88eb8fc7115c7e8a5709db71cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e2e72fbaebeef02650f47e9bf51b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56b4272bce032d3ee25f299eadb9f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d98da1b6a22d23e67dc474651d7c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef34c2c222a4be023f9a2557a7390c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740702cfb3e26847d3f1bb2b0a55aafb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d24300b8e95942521e36bfd217f99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb083747638fb0a40d21ec315cb3cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe16b534a0fe2d2831cee867cd7fcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f6ee2907bd274a0ef524090e7f2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f6d27ae5098fcf74c665186280d7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b314fd6e38c8461a3be0d5e9650c09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8b0e185216964614c03192d7eed60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e503c77fe29ad73235d1889d5d9f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b4f1a2b8c25ef1adc68c30a196d8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc542f06100f5fead025e3ae65fea6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d80eaf02a39f5f0c96ddbc94bcf60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833534daca40a63e38f661aab71711b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4dc9e6d7c66409c396ba785384909163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5803c74937d588dfe58c7988ff05e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e0c428758fbd773cada79e2ec6376165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6997a9f89d4dd1288ff1a5f10300da2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b81ff3774d5839db3665becb7feff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf7e064d3748125fd7ed986708eb8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77c75eca23e645bd885cd87ecef709169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b917492cff36cae073dda112c8256f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5436d27745a9184474a0225de97c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6fe774df7361827b3ed3007cf881f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171b3088dc7a7fcad61f706e8e0704173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a63980219de2cfae723a04d6f4094174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>