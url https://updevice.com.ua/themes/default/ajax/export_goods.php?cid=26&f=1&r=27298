--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f474bfeef2d94650a001d27bf5f43f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdecfc0b70694d4c033a6a5f495be5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363262cb1ff2d95da97ec0b6ea423c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a6795a775be16ff484afbb8f91854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d83747bdb1a208b0e7426544b71edc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f3a6877a07e4dd3fce12e6439eace6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0b51e81491a5703c804c9ba2661bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450574118239c53062208b79416322c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad3f9c51e8f0b2785bb51a721ee8749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d37ec4d576f031255cf777a619411e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba144f22fff443629eba02e95eb3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b0f8f18723a23df16466b0a80225a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf7e2a90118b0d2ee80a8120f204c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a7bd90fa3cb9376c15f36fc93489814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2844a27a9ec2666a360cf4b6592e2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f37cbcb9a13c2c15aa8054998acaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570e1a294583ddd75cd1e4785d7add717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b8a632c453e73d3459313f3753a2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a184c1a7380816daf4b9a8557999319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb549cdf0e69401d8d4f8cb7ff087120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f0e783ed52cc7c4b659b52a3a52721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a8e815ca81d63659d9e317bed1b4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f204cc18d481cce4ad2c4e8fb1cef123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa36cba9565a706fb4aa35aa3c2fbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a14f35b9c793f85fe4a979d81045725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738f64d4d75a5670e97df1a0822478726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4c28ee07258ccd4513c9a9509e5a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab85202e9afb5363646cc3c0ae1c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77437ec0b5c9303348cd9aaa8baf32729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6553ffdaf83b29a080180d80e4decc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ba5c75b45bcbac6a60ff0687bd2c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a67d125c5997222537979410defa432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4e31015869cd013adf3472f6ca7e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d95cc415314630d1c9cfdedd78ea334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e1754743026250fd5cb846fb546235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c24ff67a39926502a428ebba409b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c20bc063127547444b9ad8f4a9991737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a6fa0fd8113df7b108a2428bd3a6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa281e194ea1bfe031d3da8c91523539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cc6089e7bca4e254a8f582e0f01fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b35cc75057fb6d3539bd36dba87ac441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a229aa64d349a147bacfc7254eb6a1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22832f22e8c37a58796dd4864d553a8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f8e26ca6a1ba587ffa701bfb6a1e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58821e1a578fd264aeacfcdfca85cd7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144022676280091f79e1e25fd1e91f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca12679d242bc293540f1b8dc9adeae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb802b0999aacfb68d7e617aadab22b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ec8c30977e68c93b0698b02bf66e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2562dc5ecf2ca2245bcdc2b83b5d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62facbfd3f9a54b33a1d52e97ee099251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555bf3d40186e224d64e327fff6260352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945caa9d7277d91fc902ee542cf0117453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acdaa0ac598aafd31fb98a6141f23154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fa5b0a2936ad877892581f94741f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b64ab19bbe1d7647cec89deb5791156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bdbec16d5c93496d09c16a3b6feeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0fc469cf5caded033b70646e93dfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa425bca7ebb506754ccd030723e08359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add65c576c619d0f4a02c4be805be8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b6f7008b20b7994646eb11fbaedc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e27a29cd18e0cacfecb26e4aa2985662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ffb4bc09dcdef1b9c886730f6fb8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b13602860f842f3d87d6ff16837564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ad9f689dad7cc6c1f6ea948b83cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1752d7dac159cabb9066ac9d400db0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cd9992ed2cc63a1eee947cce27b5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85a923075ee624516ca612e8e3f5c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec14d3d4cbe7adc628dc204bd1ed92669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f8c8f1cfe6c068b1bd86004bb1a4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82667f284e14138b43b01ebdb1cf2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6e67f99ca53e2ed1473cd7ebdd9c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069133ba1dff727d70759f1d33cf6bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db847b169ffb62fc58dfc7e019a06ccd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cbf1839609af4d5fdaa8109f5365d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0a8aa22e810048ab07edbaa401d9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76045bba4c538d7aabd86a72072cf2d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c47e8136a8fb29df9d5341d0a29a2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5791b76a3f1827f22b8adbae1b0ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e77e0002193fa77641ac519e083c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cccc7899c1a7999155e91b6a91025381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d66b3e1c7a5174775ed9c76e9c981282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ca68be9ee22a8524a9b8bb68ea35183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bcfdf4d3565e149c18a13ce2d93f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b9c62e4e2fb06255d02bd5727c8d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46514aa3717e29bfea10d2f1c614c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062a3114c9107a45e79ea51b2f464dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b18370dc8301f37ec3e077577f985388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d470302963a4a64b0ae227245f361389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cf2de9d5c9e6629b7ade7594c342b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e309ddc25943712c57683b62cfc23f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894cc88a7a806464ac64ee247247b5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d757f33574f5ed36ed0ce6fc2d47a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525258cc748c7648899f6d3b8268ac494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba477cd65f0daafef9e08ab057dc56df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5914c57b46a858391887f6082c6dd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3de0837d17124b3e48f3872f585a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594ec790e52db01858167e1a0aeb34298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ca5b842ba1120c980ccadf5a8b7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5c6f42a55a85975754dd7f430460d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478aae0560dceb344cc43aa1139c8f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249687c63ea8f7a60be7e3873c3d24d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e42b501f50b235447aec459b638c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461f77d8e4e7e6e6a41786008a2f398104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34c2102013bde7db8010d98cde430105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fa81c52f2ec931b1c77b1f1c6d4cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc09b99c89987e55bb33f12a7ac66e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ad6e21dce49f067fc8db134e506d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1bb3ecfcc2b92a906db3d91194764109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee6e15ada4fa1b64731ba456d58d41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479809b19db4b08378c7ac754fc4505111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae37636bec6ec8520a1f0726c51b7df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a39fb0d0967f5e0fe18e88c578ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e478be337e2336a655125093c39bac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe85cc6928ee7c774141b90cfae15b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320acf55eceaf0cb00ffbef360f1f517116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5463c2c71bdc3402156223d29e0bdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b1e172d6e386ba78adc7d6a20e6e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d967cc746c0efbaf1af64bcfae61b3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991703dea0fe2dd8de12c7f40c38852b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005073510a4fc561ad6cced205af955121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32639c44ce780da5667eb193b360caa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a28501bf6297e809f9ff39550e806123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a78eb077b869e1b8ba52271ad9ac5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a381ec7a2237944781d5f07aa3fd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b2fcc2c61d87aa7985be442b1f578126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5491a3c6e9379eb00fa2747e2d2fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee7507dd94f22e2dfb2538f7866960128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffef01521908f88ae526f94df5346d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2b2cf16d968a4281169e4ab5a1173130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fe9692798c4844370b232c77bbe3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae86211f94c7729aec2290a9b08717132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b73b0688bfc33f34a515a1b8dc64e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dda98e1f1c656a5be20353a4795f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817ba7fa5044b1e0ff7c0854ff700bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93644f7d60ed3e4c97b43646062cf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f253aaa5053ae7b0ed11d4553aa180137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffcd1a367408bf65fa10526a380fd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbafd18b9e6ed1317af881e1b1b1a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9356191680fc2b8f414db9e28938ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903d61a72f46cc5a2efc80f13aa3786141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0066e45241553083345cd4b93d4cd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8165de743add0ef06d8bf37966b3f17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d6c2e64e801e67f7ab78de223e88f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d625a8f0de449a095a4abe9babd501c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfb93fded09a0f7897f2f9c69f8fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39994cb920ee0240502c8e87cd0aee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da705119619dfcef4be870d87f97ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94653b7cb966ff77bcb871353e4ab08f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab81fcb5918d5bfb57d00cb7f60e717150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd259fe703ecb1e5085a4babbec8ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa206479b9141262f35e32abe4e92604152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e193b622e80ec5a1c356d062171006153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00c6321d9c7c9ec8725672e49b3ba8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda05f1cc275ee756dd013e1efd8f296155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab8c137fd446a8b74f4290e5459ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55d92c5a314405329f201eb9311b74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c2dafaffc9a368fbc7e222ab7efcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732749c932bec6f3f60c542a5ae53ac3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60594c64dcd45d51413802605404deab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba8907c61a2a44c7766a73b3bc1ab6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52939fd2e386d8e1caeefccf0495aab9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4a51f4145f8719474fab90d5fabc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdf02a4311f3210f15578f39326c32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c92ce3dab01bc83e7fb1335dbcd120165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b7d53830f94add1f3a04a9b551245166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404349d8a8166d5a6926a8a773dadc26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c42b991a3a07c4b2d12ea8d2a36bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc363b89e3838dc2d64f72acde5e56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8102b2b82f3e21e57bfe058f0e54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400482fa8f711110f19cb95bd952a852171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f434d3d1909310b17e5284a208d0046172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0a02abe70819bca79ba7e9784726c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b8a116d57fcc6d663696f0932277174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790c1a951f15930407b62280cd3264175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2e595e3dd8440f68c0da68322c0f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954c5ae25fdc91e977624e46b1ebbde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bae0a6fd5098b5a2db23a8ca8891d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234c3097612482a5aa9d16dd061a1db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab462020077acca5ecae1d326b000180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4b919c32f9e314d0763e39371bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e29bdbcfa3ffb70ff0872b8e9c54132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422b9bc6dbd7469499addb371e838643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db144cb5ed7059d6067b70212b509a484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb32139f4d8d776bd5e5b85be2b0f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e664a373203419557991d53fd53cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6570a237ab0aada4b643e41e94762b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3718b7e7c6986940380c465bb6a59138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616415e95a4b455d95febf277d642b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000e2cc59c2685f83b3a28c3c5e9b6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd591c35825384f23a05dca2bea19a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f9f725fe86d9fa0cb2fc84e6ee1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732f16e6b79ef8de7ec5497156972d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955a97c213221cce61aa17d488bb0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea830320a7b40d0a4dfa76f514745af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219125bcae5c1ed80541b6184e2eb57116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b718653be917c2924ad07483aeff817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a687a177b69af0c6b8d209df59820518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b47adb7b79d2a25feb45d742d5d68519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80659e84564e946cd5405a52b44a2bae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc4a3064c48e453645ad58d3c557a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ba3d1d10592eaa848d500375992bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89350202dd14e64091a1fd04700c3ba023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec54ddfe6ba2541ccc74977960cb1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd10b4ee06c1833eec601cc8b868bef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6001cf4faaeab36ade3899372830d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867639dfdc45226e5b3fe558f5de9bf327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c8074e55f9362cf8748523aee1a2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece92887e9a46d7e8530ca67e848a42b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064273f2199f7383f22a1a7a181974bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12bbe8def97742ebca4ce42d4fa1f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d68884929b95b0c88b3c3a9b52cf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fdfde229270e92627c69251f2e50d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865284fb1ca5ee1dd283928b0648c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2156cc8c586da7a6f977d0dbf69e50a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610969bcff8b7240724a80e95c9b6fa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f552b268c07b0e176224d6e4d56a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f43a9522ae54ef00810f838b8dda738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a2b04275f322d14787e221c15f01a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376857521af627d4209e9e2c0cb4b24840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660fb4d272d419b5560e9a35d6756e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee67576a03f89e07a9934349f77dbdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d30ba876f729f2323e358abd45946243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a726a38bdc30838a871f1ee79ece444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a3611eaff3109d3ec2080c9cc83e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3ca874223816ae4f426bc26776dd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fa6eb5b17321f89a1e08d42a01b2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d70476a8c89cf5fc83686b46f4be7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d22481a3b33ee0f87bb7dd135c0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be049863004235ab44af440f35a086a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d3e739a52c5a7841ad72fa6fee9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bbb2c05ccfb0ccf507c00cb1bf55452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a6d318f1ecce8790b3a40c65e5d4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe9ad45c8161191ea7b2177679913454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f02ffe7eb41ea97a7343fe122400255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62267e98c20d3e6f868c79381c6e90456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d65fa9c6abbff8a0935806a0a79f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3520df91d457a72f095d43f838a59158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa154d59ad955d0f79d2a857d16c2d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5e5b9b996491b44d42c28733e153560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7403ea1540e30fcb35421a087ef5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e447bdb5f71ee3772081007481c46362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdda0f41d7ca522d90c71b0710ea1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521ed6e3a1d35c31ac060af1db978a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b38637a6a6cd3955cf0347a7d8037b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f6850293145154c9651fd925989c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea99c3ed9b9c476e239f7bd98046e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0ecb70ce9b65d83494a16e7ba751568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d24551407a8b808bd16d5b2487ab269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754eaa5d92fe06b9f364c2f5cf66bec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86494c287ed91dbd5aa2562f2cc35e1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e197d9bde3b42ed6be3b107030b0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc845324b4233a8405931b58ca1fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351733f5ccf65921f4c7f72cf20284e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280fc5ec9733b4eb67fca48d4419c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87809217bb36532730c12c35c662c0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd3723909707e86cdf471ef9da51c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145188a183e7ebb7d89f3e6acd1289078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5583a60d92a0f1a24d2289be6f2afd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bdc4c621136270d95db96f803ec2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201e6d31ec9493b682e47efe4cf5c5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510175b67ff0b913ecdb72561c520cb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b815df5733ed8d8cf4c4bf2706ca5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62901d2e3028ca22c701eaa5ec46a82e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28295067c82a40880436359261effd9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79841cd3db2332cff0167d95ad2cfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde65bf873d79ed14548dcf2aab409e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9e45a78b572d229d0daed66f2a55d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab691b4ac4ed9be4f04c7cc562b0333e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be697c601ef4aaf8804f949b0e064490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec366c7406f4fa85dccc21bb8e30fb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b694f58cb983626dc7bc37c527d8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdd49896a70c4d843c4e3f6d4b5ebf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fbe30ac10b39a30ff476bab83c71094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9913884b9ef9e685d81d971b72f715e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b638a85dfa641994034a1615395e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80827d9211f90fdff99eac40e5907297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66463321f95d3e4c850ce64345affbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497eb6c968db3ea25abf55cc19baaab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f17988db0744e44e7b8bdc33ae90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4552e17546ccbb397d7a41bce5ce58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66010bf8977ce4a0abb9eb4b2a0acdc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154adec931a72901877262d1d518a6d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25cdd1220f5a6993091cd1e11bb20d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01208cd07e46a5831a2c3b0f4a027ef4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c973ddef35c8f62ca78eed0c09da918106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05df331159c66dfd6bce0ae0da44a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ba591cda7988847a59f886f72bc40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628a410a44a0148110e1a18bda3b036109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274e4a54fbe0c6fd2b0418a74cc85b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4e721b4347fe4e36250528411353a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52752dcd8200cd044a266cddea037b51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee99d08be8ad4f778d6e62b466de968113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d512e8993782f24d72c45ce179430114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0fab69b99d76ce36e5f6a340f1e58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5566926f8cc2d7d86738296328448116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccc85b9e1a10cdb69f7ceebb55ba69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68fd2fa77eeb8a7ae36f62da8aa0d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b11f47b6d0299d758df88c7b5fb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547249355d35a1cb8d9b0a2c79009ce4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a03c3989ecb4cdf29cf92956ecc66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300fdf15891e7df8d07ddbb52b6acb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bc6ae55654f6cd62fc7a414fa8e1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b40ba4553383f16402cdac8717a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c4dc4f43992dd9512f66af81a963125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6086f3c12d5d62897d426a0624076f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9428de3842885a860defdfd319d827127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa690d57d7960e25f478072ab7dff558128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f236c4e993a8279437b48beb24127d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555223893ba7227e325dfbfc3c60d959130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e458c407324e4e12f96a590e76c7e71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87bfe299c7d9c1e5297ee1d25913d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2d47afef61e363c98349c02ab65ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc4c91842ff276da32890569356a39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435fcf152d77122eabf143f7306c951135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f4e06faf7fb46b2781651c71ea499136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160f840c047d87aaa38aaa4dda98b8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb21679d5a2af5a9c36e435e1aad6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bd5bc60511c9183dc1015864ff700139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d1f5378de4beb7a33a2b59284eb02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121dbde27cc61f7f47ac933ee03ade0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0469a1be2126d6e7d4ed60e4cda656142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c949c69d49d388975486c75f6e37ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade76df310ff69f729b3c5139c64f401144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5be0379c5a95929b1de457d2dbfca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c0cf2643bb4ea96e9d590f3a94d60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879afb3c3e3a146843c06cb923c21b02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c498b44d460bb91a649facb0f8c47f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728189cd41cf994dfb9a82b6a97c1d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b69b5ae7d482d367372cd349b514150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aefe2864643620ad70f3a5a2260ddd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572db8d70206a4674712e0fee7ce5cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196046f7098825d4c0be5c0b3fd0ee3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475bf941c1dc4010daf7950c920ccd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992c9f6ad2afc970c311633d73d9332155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac1051ee176debea08872b06005f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161068e5965fb7183cfb87951a7619c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b0241b9eb086c3573628dd4318940158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d793435182ba6d52d8de9dd7752ff0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513d36cd87b7cc18cc26c745b684b38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a8242138d8d18a3254cc507b0324f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f204a055e552efc4a2a86a87e7bd161162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b5ad2a12086fa5e39e0a58d7d121b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735c3328caca3fb2cf1336b9b87d67a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ae29bc96edcb2cb84edbbe758a703165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb51abe00dde768fd7a560f6c11db85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d79a2e847874023d76295451bc16d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c678b1bd8a790ccae4a8e87bdc39ac2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e9cc71ac6dda332f1afa72bda5fca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a1288fa3f5bae1bb15a2292253f03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488f5f4fc3a8b9f16743445cea1cd2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33698ca4afeeecd847905600c707600172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f3eaf20c820d7df090769ab46a94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fcaf3732137c65e2f4eb598120e21174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>