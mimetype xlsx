--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41938240b3d38480b71945453275e4da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb5931a1bee921834a156b36326fc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b3418f658c11f2540b897abd559fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f29c9b053733543c2735abe5bcfb524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970a43be69ece3379c2f88e3e9094e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee287b9fb58ff9ba0122d0e8190169056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1083b5320a29b7f92e061c2655113617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bca1af13e450205bb2b931141fd6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3cd5f24a17088b33d2f316f847759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187452faf1600583f71af3400019752210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25effd457d2127abb6d5314045cf4e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a3326da17e44f433c3ae5c5b9148e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdcd2b3e76ffa14d83a7547e1e604413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabca2542e246655bd1bd2fd2d5df6fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42717ed44ae3ae2bba376e4bbb045615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00342d81d4975110daad5c53a0f43816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059c3b98ab694d578e14e491cd4102c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df835d35806809581305fb175d01898b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da7fbbb88c13727b645b094f47fa6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7948634664daba5ae40572835dffc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b04be337d7d1803fb74ff1768f0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351596b771fe10fbcb74ddd12d61366122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00d95ee737d8c898e87f8504edfcf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94859e18f60824404f51b908336eb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e8c99898aad6e38b713df88987aaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db14648ad806f1d006b7eca5fb84a6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fb88b5fe92bda475cd6f15388a9ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074170b90c1069e516975126176efed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3940ad958ccf57fd30e316b2d94e1c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde0e6108e30b9c490d96e7a851ba430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed7b9e101c89603e8c6af6990278531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b580a3eb7f4b628877069142045432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596c604994bf8876a23ff2a6e69ee0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d0617d08617e570e3b9f9c01f433534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d50ef0830a5ecdce0c4b048f1c54635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152796d82f965983c4e21c30fd1e067136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025437598ba4bcfa634254d346811d6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a2fd4b4ec1edf03318d1ae6f0585f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dea3667dca0126128ba2eabf74526a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff2ba3c581315f7ad299a072355a3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae0d0afaf5b27b702acd9f4eee75f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c3dc584c02bf56c7481a136fc1ad442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a3a421c2d34677829e490a9e09d3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb56dec04314edb5f2757f92e320fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2600a6d8b968928a25e7f14f576d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c06c1a758cf6ef5f2135b84cc674d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbdb0bcae7809e233f4bc7cc242de747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243846abad7d21db3edb27147092762c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d355395e61008026a4247d231c9aeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40edbf87f0ad2848d4a453be09d76d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c934990085614439ae37cb0b4b7cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba858f9ddd92511e321ef0423f09c7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a020f6328068885d0e57baa57642b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea824472cbb1fab4a1f3aada78d30e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c45573aecaa37644034dfd4ee8bcf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420401f6612bdee8ef262ed943556b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc23fd5406a1311315b5623a473e1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e06dd04e8c6e6171792c9877e108458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f814269679f329a194bf8d8a37b47559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58b96b0b3fef9cfd577ec741e562b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bcb3ca47c7c6ce0288a30e5f201d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf539d1700e4dc4bf818a051ea39cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ea5a0f3f189b5aa52223b76f4e1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84516b5d2d735123e0b84db2a96e6cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e9afc10cc088309078da5c4a9084a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397a8e6c595284a373a1e25defcc0f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dae2a0f83b303e6c33238adfeb93567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583753c2f1f559687205940f914ce34868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e17175b523fa4321b4abf52cf64769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd1487a4776a8cfacb53f3aa82a02470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d21be304df845cfb16cad8dcb7541371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3108b29dd27771fe6cc4a02b95f3cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067177c792c86dd6bdb1a344d55e77cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5723d910c247057e9e0c74b337429374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac701204372546b0b0504f4407e1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702244a5a5d10682471e7339f63e173676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e24bb9233ec81da9f50193ebe97de377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da91c47e86c65b875662deece0e61378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e1b481176ab9fc4beb9f46cb38a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3929f78fa27a0291929f15f2e737e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df11aed5ad332927682b3bc16ca94f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e86e07ff9f1c1247969fabde4d8b6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36944fece64b2e77f8256028d5e6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cad6ca2f16d77caea909ad4bdb35d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e532413da354d02b0e826475ca6be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed0f22d624da93f581a7621b949dee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f43383c8c9e6139d0dafbfea1fca087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e05c652ece26de1d0af65f0ff6d0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81a8c1d7a7712b0f1a64cb72935d6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea3a95823907e8f687bd2e9708aa3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf76350f73a504c431379f4f4c947991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a1d3467e25f41fd10419b76729b9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acff220328e09ac2e50da759e2085b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fee3bc0bb8a066a4ba9785b78ce45394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd5475a0e291eacb217c2e8d298ba195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278e37fc0f89a4826f3aa9e2f002e1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfcc02862c6dd20c01b695950e1c2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eedda0239145696f040cb9161e159a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5ea23996fed57497ae4bc0eaa7fe699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc0017394fa033604f89da20779fa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ebf8fb13f9c5a56eaf42cfb98c991101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d5b83e5afd5e239a0023900666f14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772bea9a591c791c320cb36bbee7876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46647e38cbed863a7df4bc0bfd1fc51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac235a380245adab6e27a5c346efbebe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07344b66830b361a289a7537fbfdce2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25195fb9271588551eadae1843a46fda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af1e91cec30dbfe43b23ecc795816108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c9355ac2c16d6e9f1a06ecadfb2d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b530d0858a944fdb8769bce5b79329a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294bfceb201ee0f0b372c7e345a8290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc0ef0b58aac8920618af1f92b3aec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498aab17d44fe5c83ca5c126d00314f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780997cead4aad5dfa60121eca6efe3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411eb1032870779514614bc6859e1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e182e18f77a10feb15bbd0983fd845116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dd0274a73a5672646c016257ee928117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df218593e858e634ad5b379404dbca6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dec8c82c00b32da90806abb5cbd4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa80c1ba183267c38a3568c6a2d704e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed90fb8b8fcf55b4178742cf2deeb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0690a1aa4201adc0ddcc1303c0ba0e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ce1c353d139755c3ac03e9e41311e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ecdf86a074d583ce9dea72fb799e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af644ab44ea64aea97460a5885606125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b72a4e404797677d03d3145bd31e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cfcc81913f189e3f2f0e037ea5848127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e40a3d5909efe6657dcebea6bdf48a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c181a1a9c51ef38dcb44cd4bf110d99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde49aabf21fc8fa49bd0c531e0300130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c9c4e9fa8fc015a897e7cfa41c7e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e2cf7441648f4d781dd5ce2a76e95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6632ade802977bd076af7aaceb0f526133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82e2fe87d1adf6a65e3d426b60625134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf672a1c28b6c86cedbd0cf82ce462135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55afd455b797516d85246c79ffe670136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0550736a8a1aa1cf63e6ba707ccc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d084670b0245fbfbcc5c5ff98fe999138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdebc5ee7719575e071b5e1e70ae09c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf9b2bdc81d94155aa21cbdb4a8a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c783be200e8f4f6a0f33950fddf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dfcd87ac51519c428401c5d501f68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee8adcee7e86d89ba8482585d29272143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188b2d0766d045e0c92e07ae6e53450144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d321a0dd03b1a174395288078c6426145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173971b17da8006a7a937c7efa9fbc6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2de297e766e5db1870d478259b87d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc0190ff955d18e49130bd4bfa2c6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e96cef72e5160e23ebdbe94156e02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50521249edb7f206b6b196a557a71da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9fbb87fa1a2ca4884d391770ac068151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a656acea4b8e8cfdab832cddaf7fc5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114885eedaaa4fccff807a2784db940e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0095733f5a8b74203084457b87f9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b9c1da6c9643c1b9ca5ce6e89ada155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcc10d56167b3200e8b264ef0fe648156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a79f8e342835d1ae8b7ab8ec9c2ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fddc92c947ca0ec6ff97c54ed51ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff780986cb782af1169a1cd39a3e6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd793bbe1c1f9d3b06e915f0e1e117160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909959e413dc1043f6f5b6e4f6cf605161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5082dc6d262bc6a2681ce0e879c27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23166f2ff901de69e2752fb488020c1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121c88a757a5e29957ee9c9ffe3c57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb9ba72c11f1f14f143a370defca2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a1b204b49e30ec37c1e673745e0fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f038694af82985ec32814c95ca4c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fd9a0139083a000e0ca79e9dcce3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c13c397d3811eadfeac4fb394b2785169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941fc6191e8fdf957e51ac6dd4f81c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f6ae138e1cdc4d7b70fc64b668f09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed109583b8522d7b7035568daf2fb5ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea63350c1b059aa229814aaef9422173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ee2957e8e1a2b3ac861ed4a586874174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2c063102776199edf28f69cb2e261175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029b607747c7d4006d790bc1183b633176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c7906482bd81b0cad789d2fe6d4c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88040bc3ef4ffcff50c29902df0c519178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ae6561cb787a9cb2630712eaed13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad983963538037f9c93542b16a179180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddea4a411fbca119030a30b8709b8471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbf36672f29bd6888ae152688247b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2142b39827019a6d7f0fcc6715a3f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c893dda3013cc82a77c1d775405fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76bf60a34a0334c906b84661fa02bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd7d6d1e53be7ab59b988d3a14bc646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f15b080690f19fe422244d8a28e4e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359156e3abea1911dca9857979f57d918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce42562017e31accfa7708ceac1259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a32e7b1c78c486a538da729734a2a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692b9e919c703b8a801dbf016f4090911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132b0f946922a2c1ff890c2572c371912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365c609244f74f33183b2d757232c7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47c65698ba31e6b825d3d6685d2b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58539f7ce3f54960080c1fe6f736507c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9f56a964d7939c019cbea8301b2ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313611f966b2aa23f3036521c970778017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546546f0c4c53b4660ec33f24ceca3ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167a57568ea96df90bdd0527bf149a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112defe32833e5fdd5223f0736aa93020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd745807e2a99106aece5b32ab082d8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd1c8e60706bbd16148aabbe28700f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9dee68c65c5af0e77dfa4c38df0d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbbc1b16046c3484c88a1960c04e1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea4776b674ac41208ca683bcffd6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493bd8cadaae6bdfa4baf9d7c4fdb5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97660b873d7cf001b9b7f598bfa29d1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef166d0b1eb3b132f8a6e2401d1cf29b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44de4d34cf34445785c1ca8391eaebd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d807cc85fbb8d881cb101889a0b9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9aa626afbbea73cc35473c4eb833431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a1fc71cc81149b7dd8d40460e5df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a807967bfe3516a59f9c14f7db4c9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77308dfe871c374bf8d64d53b69ccca434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702eed648a13d13c008b9f3ee0566d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738a7aa2351be23430216e5856016b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b61d52e411951cc7e9b6051b15e9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a3596c3030383799d0ecb1d9495aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6b0ec421f26cb40440eced83a222d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64678b1341607bb28bcd8439f293da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bfe5111364225577e03f5bc79762641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f15b76f0f575438c278bc2d248c0a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9c9d7bee9c1b29d3933e540498a2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb053500c494a249561899fc6a65a3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07417a5e003ec2d1ca666b7b6196cfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf2f0a74b99c420298f6a9fd381b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d7ac0ecda07f079111e3aa9942ec147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3a7a56695efac8a8a17ec2e16558548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c71c0339094cc7f0627ac9497d8be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56518886b4623b4516c12312d4e5f6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0549e9a59f62fe5df188cc58b843b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a8f5e26840064fed1f18f0acf52552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5db012ee08d0bf9f3b755a9544bca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509b5debd4ab386b95c33fe69b3e21854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225076ec207cb9a70e2420d609d83ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2243f6ea2c922514514e5249cff8ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f123af673d426c11734559e2ce416d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4506f4bb9a2ba6e785f8508e7ca02558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9cc68ce909766bce2602be4d86eb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92253d90896e13af4fad738267b289e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eb7fc32b61070fcb94a1fbd9626a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abcfb5af091c32dc102044e34bcc8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66f63b56ce302fd7dbdb38fc06235b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6723b884654883f345c7a11ceb22f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6800958d6697114a850f8141fed6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02434fd418a5a40d2cd9391946f97d5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16707bafbb6a4651ca6fdec3750d9ab367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfbec51ffb42bd9c54ec575d6a8b3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8193bd2f3beb23d840d27109b42c48b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d879ab42ceeb1f14cc923e213dc64b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d0c7825410aa81258e587fcdd08f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a602a2aa209cc752541b3961061f58372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86381a2b50f0ad85a5e59dd3226984c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ba7e62161872b40161053a47621ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de71fff3b9442d30c2c4303367349575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87116e6816dc512a44103e0173749c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf643c635e386b5649950aff7597fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed48a8949f74a256e8fe49ba781702978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292447f1402f525ea8081c94500da2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da600f7c4edec89052a4b37172c16d3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f48310ddc3d92c294debbd9d9222181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e64cfb61c89839dcbd5b51c6e972882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e72b8dff2d420cb324080c9ab0fcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699cb401929f7c8ce8c0af612c248684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc04a799342955a9c182c0150ff86085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc820804b065c1018b94c8906506f34b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692edf627589a45abfe354098e2cdb8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d53160bd7f3f8c4227ac268d16fb2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105675dcdca2cbcb31ab04418bbe720c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5f2325566ec733b6aab7c2c9c4da990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cabf92ee6e089ef1b5143e60dc6ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9557a88d947dbb086137dc9be85f7a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a72ccad07d676846f31e1063733bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa264c7da18a0148e2e04260474e9dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab05b3934d8afd02e74bd5f330eac895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686529e65563e0948d1347ae8c3ef28a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f83cdccf8fe546b0701e74b3e5e2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bf3de414d11a98f6fe5f47a3bf94d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3df573aaec5e0d98707baa7a31c1b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a7d6afd54b453c0c9b9c44a197a8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42606db401215e30b4d8bed424aeb723101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804ab7897cf3cd627da43b52ff82de4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb36ab9d11603b2d4d8326a639690d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cd1855d34d1a31f0250d71bf2148b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6cf2bf35db221e13f2d0524a51a98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2273273d690fe2956f06268884ca6da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434bb9a1cac20307658f6175b504543107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d37e7e77170c37416e3185fd32ee5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8640fbc2df560c9681f7ae6555bc8af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70340e23f65ad7e9dca9ad392764a558110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db075e5926fc7f8b778facadfd5cce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c48b0fcff1fd0928f95e94333402112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17105508d11555939a93540bc8cadeb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60c18504bf812bfe07912bbda4d6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3a126898b4cd600ebca886173bca6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9820cc76ffec53d99b059644999b67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400654f4a9fe12c118edc15d175131a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af7c93f825799c740584c69d3363e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5921b73da3a2b6945753daddec9dea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13bd5384bb78135f96014bdb7c7e8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717e0c03c8ea13636305dac8577114c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c66e948e0998f0fb55968563f56e19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c57f13970d19d1777ede341debae3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64038d545389602d5b3c62413a158064124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dc8f3cfb09904a2736a156c251180125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f93d4f2be32ebb6ce1dc18cbb1d0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26dfa72efea736e0ebd96f23d1110a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104487c44da73c2aaca23918eb19bba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804173d83fe5b0a7f2fa81ba36d3575129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f89fa9dd6ed27f636879e23e5e8ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f251d9dd56bcfb7e2bb0d67ec57dc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1f6b68abc4f2f6650a6902c99346132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d707e9c946b466710bcf568ed178be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88397a4b9961e5a2c649063133100d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a15424a82fd094fffa6b5cff1ecf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74a7e3c9a4cad83800e2048176bd82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd76f94dffe5b80b0e0330c1c69eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01508f24725745ac6c45411ff105ae12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaabae1017e0275b0b8f5ed29da51d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed0617fd3807fbe96cbaba3d084d1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce2e0f66a3fec3d55062f2d70bcf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203b383ae53c0d50e2c6f018a996a49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfc1af3d3a77eae6ab9931cf501492143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afa63729b12098a6208db561e452fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cbfe8eadbe1a6c967d379fe92b330145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35c01bdc13e7dcb70d99f568c84157146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b46917a4cf88eee2bc4f085cfa8ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87e5531378e2e83e38f61533fd6ebd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a8043de1659e32047732ea6074820149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb907634d2776fab34523cf26221e543150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd192f3930acf3d2d3b4e75246288c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2658db357e102ebe1abe6984ad9607152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440bd59b760562a90d5bb83e79f243153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b70d82f6f026bd51a827465376c6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e62dd42e0ef09b39e5c5e3aa61bb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b3ed4726637cff56397987081da9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839dc1ed6f23e2941e8b61e7566ad58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766127f4c46212cb8ce0cdcbd4bb61c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3779f146a60ab743894de9de0d43c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38dc2a4cfd7a7eac0eb046a6d9cad7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c111414edb47180c86344df550dde13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd58d42df40153cced8cd7861f9190162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e7430267ed487b3e716d27952e9bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd131c46fe514a8cce991a1791e20d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efd87889123e4bbe3e38165a25be29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f3fb0dfbc3861050844f393753330166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453854b57e64c65453047023265bb5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11a51e4b727f1ec9a6744ac41ec5a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d0a52a4f4fd642c3f79e87a94aa3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f145e66c1a436f0ba84dd20588959170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507711064f0775951050165d692eea3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c9c797a1619b83d23463098682a33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71224506c4a7c1dd665abb5914f1b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe44caf81b8296b0b48fabcdae0709174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>