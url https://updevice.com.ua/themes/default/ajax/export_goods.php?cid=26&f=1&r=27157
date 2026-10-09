--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ebbba0cd56376eb503990081991e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1738d55f3f3d3716bccb87c0b4ebae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaecf4ec7996d245d5f7253cd474593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e6dd8fa11729f7ccf634c66381ac04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8c2bca9d4f9292d3ffd7a35f1ac065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce90edcf66d8960f08be5eb63cbf8216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766de810ac6ba29b26e196d771e59867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c31582292954ef21ad8c8986b8744e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1792632c6ce224bc1e793022da245ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c2eaef2c29817b217b0155bdb5b0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb234e7c0a59f712d50aab5df17d89f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391db03f9c76e5ab8fc08a9a54d017f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a7d987d4a3fd8ad5cb03d5681358213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cdfa6301a86528b203abeb0a0f40514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d173ab273af6eb73ceb4544cfbfc53815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82917d67df1556dde3b49f4e302f620316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c80de34c6d285350b72d21fd9e2ecc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1483b3650ba3b7dcc2f6e8d50a6b1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26960ecad57c5d65682204a4d4ff555d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449924e77c0120c3e9319fb918a580a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893ee0d5c6326db28ef5dea32d2255121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd6a7e0467aad8dc44d6c85a80f42822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e6eaf62c7f634e0de91c8a59ba2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e055c8e246d1df34406c8d804550624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4b9715e4ce22983602758bd8cc0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507d918f0ed816d5784a04b0c661abe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a179a92c594ef107aa293c2117227927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100fd903d40a4674971df7f17f351cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23935c14f6ccffe950bcd32d85f55929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3437bc3e063db26a7b1fabf02e8e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e3a526da3902afb87d85699e7ef5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a531b18e0286fa3f29a65412a62fa532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc426eb6d5968bbd17b848fddac0a0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1a01f3bdc52b7b2cca1dbeb44bcf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df12dd2b43eedaab5d67b12bbcd26ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659510589f863df9fcc3ab20542d66536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b642335660b313d15bc90723e27e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34c2e8505d30dfea1b2e07702d9d3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6106a66abe2f93511b05f07b58b4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57773b4810022f805d50c0bf30aff540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f3b8292ad8991e6d2d8a18dbbeeb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf5c595b623987b44da9dcad83edb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e81035ceaf18a6e1367ec3e8cc78e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec155ae4cefcd7db0711ea85ba2bae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae59b74bb719d623b521bbb53f7b3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f431744344208c308918f627e32138246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6f2ba032c579da8a4f37f967ea6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df927ccf523f4c3d92edcf2069f8e8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ece030e4f129ec3369b53d1c74d2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d31a46e280f01c3090b5e36fb623b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58044dae0d68466606b95ca0533012f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339229e7ae1a7dc8b84f1e757118d24a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ecca577462c66fbcd150586771f5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972bdf5e4e854b1578e43553563192154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89d9f91fb6817779c3b8643171532055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f393186ae763bf0be33747ed415c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531196d7f07c1e14d3a81896f09a3cae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e89fa78f7fbe8393bc81fe4b98a72c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ccf4270d4dd7b1b0950cfcc1b62d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a421118c384d96e03daa5c495480f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e170b5ce6035a6748fc2840ac23ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b47b607e18ef084f0cfa7908fe13562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572adaba953d8b8e66dc7d9e54ca18163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f1c210ebb99b3f7a5870973b1609064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18f3c55e598c180699ec5a6862006665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbe1c69fc5d6d8cf7e7e9003714c8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35034689b60d2d5472fd2d6ebece867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffaa11f3448900a78bf73a44e143e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c16430b87ddb603ff12cc5e37e718269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ab76bd1470e45703026d7312545f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2098f0ba79b76882fb80572e6f49071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b3250f194486721fe9da69ef6777672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838dd0c47e0917f62d69870c364f19673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8056cfd7b27e6371deeb024c809c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e77a7398dc57c0c4f0ea46d6d6e5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63b571d4e083efc934d94851c526a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296e8d7cf969bab03ae0da1bed078d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88069ef5c95b56196bdf3cbbf3e26f5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a7249017258d5cad82723b7009f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1873bac8cc6ebfb0210e791cb042b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c834e2509a94e160b6bbfc263085d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f3fd96278c8bd96fae4a1d1a2aedd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e41636babba36c00f4d7d56c52aed183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf727f6f3d8fa53c48cd1d90b5dce0fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a08b412802ba3274f756bd5fd2cd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836ddaf28b7c44e0b638fe29fdbaa6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d2d069dc9dff1fcd02a63097d8d4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0164293407925a44bd444c3d0e979e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4735bca26d58528c251800b0451e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb873438fdd5b8dade2985ce808f46490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c5984016eacba522d702c4d7037891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e65568ac624921409466285651b0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f36b37573f06aecbc998f6a48e24793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f65f074ccd72534692d0b9e3df51594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5e30bb991003b6c1fc421f936a2b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0181fdf83711a1958f0631e2738a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f795fcffaa010806535a28e36df99e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3776952634b9c05dd10fb42919614f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5623fc2892f3000cfbd4568daac294299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519df5dab7feed6be0db6656318e3497100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4eccfbebecf65b132539f2d3b4d29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903c021d375fe7a02410754dd7ed3db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c98096280d3565640f738f65b1e8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9775d27744244a7c2760c88aa7c64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fdec841288c879844724ca369eec5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff178116ab13b2f68fbfbad16b3a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574573a1b4377b31656cfe010722bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d6cf24e21f97a05f0d43bcaae67c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef966923168c0cc6a8bac65a9a893ced109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a83372ab87e7e977910a5bccb09208110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d9125399f71c48d990a8e59aac8c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19980977271184f119c6fbae2ae00d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6646e955aa02db88c058c39bf409fe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928ee3801a4201285dee178cec8b8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdfb137088692a88a45372c66492ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f23906bd515e1646e97c3e3d2d8a50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c41f9cb05e947df8a936e335ddf6b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f09b83c78689b30f2391e7480e317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d9bda186d646a736e4046ba37f048119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524685da331f4dcd49fa3d01024fde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb91049401b40d321ed37428f853f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec0e09d676479943e1c264d068c2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58d782168af7ac00f15e3fd1cc07f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4110399d0d6798685278427cf2b04f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84afe718b812870866d7adc9e07fb2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf1cf16c19a10ad1293ad16830505e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260782b895f7b407a6b4c71ffef7a51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79515bb803e980f17faa442a6b1088cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39fcac1ecb27a699cbeb89621946d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cfe8f0042d175c7bf906938f636e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec719e87094d67ae7a36c381e0be3c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876170e9ac9e7286e93e6a39a5cf258132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b05412c94b8b7b74ae717a2e2d42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d903d8cd011701d763ca826173c57c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aca659fe518b532ac135460799705135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cf860a2a73265fb138ea111243925136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cce5a2270a592049eafaf4e6a70a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60810c2775d698d951abe35a5c8ec0e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5c40c64923c1d398d1f15854f1744139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0027246b9b3ae0e4a49ff739a813f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90329c091355be7d1005e84983774c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391db313f020570851d959806613f8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e88363ad1a8dc7afb57bc36979033143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7543097ca6209804b008edfdbc17fc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc6024314b36eccdce0d27bd9cdff4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389b8a39d928a50dc851fb01e6d18c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931433d8e75f3b253f94b610f241a2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3913bb83cdf4ae2adc6cc2d9011ba3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d05b585d4602950a219bc450bc9f94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54633547f468dcf6a37df2a25d5f33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64640f38f32a7b9f9f808e0212eec81b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37aa1f9119f841fb3a14e3df8f119152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf5f5d212ae964cf74c4a6719e9eef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9644d629be32e5d067bdcc58eff43e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83f75d5f57a677366562a6208456a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63281eb0d51f14ebbc5b4174b2ea9c92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f932f148f1f32b8a4a60ae3c521ecc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a60661e7a4763733eebf91e51bdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d753eeac716455bd578b68650ba44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8856480fa14246e238eff9113662e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3e4a023f1941508bd354fa4978cb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb304eb0c3d1cefc5e7e83aeb7074162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3907ac85e29e8aa65a57dfffece8801163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705296175e04fc4894de4fc56d99128164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78649aba4fa210f1361fa73d08129dc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c7502564f595c3e6fdc055dbeec53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03114cd88912fe701cd90aed1e98425167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc6d33afc7f4a09c0f2bc735dcae9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb932ca65050e5d0d65820f9825d14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4051df7f5d1c9e89e834aa66c4f093170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540450dc1dce6214ba3136ee8b82c02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33417b813738ab2a80ddb17144c4eb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec7d8ed778b48e321c296a77cf1636173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5814173487a24f7350cde4c1463a347174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ef8f0660f9589e4bfe9dc0373a352175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bd165412cde1b55ffdb93a5235117176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefd3561c6046d0ce6ebebf521698fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60aaa225d163d24ebe42d1eeb06b2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e22c27f27b6a7b19927b9cbc2ffe2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97746a61a0ffec31e59de2f010ae3c5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867102082c987dc8e809ab27bb70ee631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44039d3375a1fb7c049b06c2dcda31f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce64461e3b2090508fa4bb778ca03273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d70065152b6c55b4c140b40c52ace4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85595680b7113f60ff760b5ff10affe35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580311dcb29b32a7d6aeba3df6b1ca36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3b3aad1631de0ff7a2f988fe655c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873bbda14b08429c39f6a68f1e239cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352bfb30b8082e04833f2a9e0cd52d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381d285178d17be3976fc07aa31457c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ae772d9ddac415d9f8fc3d1b870f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778465f1a380a25ea760e39691131d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079cc289017733247f285610517817e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578092ea81897ed81feff97eea6bcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca1563760625c97e7ab5485a7f53715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f3af1a7880f40bb5fb23fc3d5593e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a926f27e8eb1331138b9aa8c20a19517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e7ccc3b6e328497fd382c68019c3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32f70791929eb9f6beb5a42154648a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bed60e69c62318654633457c8d0d1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d4a7cc0608ebe12ed9e5ba69222a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06797b8dc4c686bab5f065f6031b568d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b32a0538073a60725ac33b2725d3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d90d52e856b099cacd8dc0c25fc3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a883224f4c9cfaa2f55ca06bdba76725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debc33b4bf590d6b34226273d238eb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32589b8c8c10cad2b2cb16f55757644c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086c6bfcd125ac984c5230fe91ce4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a1e5cecca0daad4f5e973711cbec629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4ae2ffd2511495881c6dcb001e1d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eda38ba3d56e37197b7d84f7124fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d745b0e8ac8a3222930402a288b85c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5212760c123b53fbb30f0cf37a170f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de98df4f1bfc753ba1b14f2750916d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134731fb6679574fd6b3be089844cb3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89898c5115e91efaf387862103dd45d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9776310756e5ab86e2c89bd76bbd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36f95af41dcd1dc7ffad8dac61843838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1f3d768b9d72812b418d203b5327339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde647ef01e55fc02926b27afa573140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b4bcf8b68dad4ed723cf4445fe6ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee035dbe10a59c889a13a78aafeba742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4088a7c232ddd521c0cfefdf06e0cf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc485bf90895357ad71bc63f935c48e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df743e3f1c56b076a0d3bb9d2715b9a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62abc8a15432f360e954d824ff2747946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049acc066f64eaa12908bd29ec0db28a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd7292bdf4bb6d42ae022c1ffbfb6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4bbac16d644cd902ed0d98f0db0d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8174ab233f6fd68052bd5136eb35e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd819a0a77e51c204a4f200ca3047fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f215edc9f089bccd82002d3efcfa89d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaf13c438148ddf808c9154dc939f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6fe3258f693e6c86373ca43a27e3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7055016af022c26cebae00240a8b62555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06f108cf0243d858e248443a7462d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1e3b8a2f69528d0a75d7477f4781957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc7f1607932a960e0c67e890021a4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc4ac0c762fafb4a7f15efbd4e3f1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa6696697f3c80cfdcfdc5ca2583c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ba8031cc545327e1307f1cabcf8bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f438110a25f0d38b4f6c198b7a4602162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eedec2f99e70144cca2b2c7c2a25fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00641a9b9aeecc7ab8e768e33e8d437c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13396fa4adbe5bdc484333010d6883665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a0ef8baa35270795afc1d23acba866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bf4c24042dc56f5e084f490149b0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da23ed816409150459fa9847c4138868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e8dd6d8468e3f41224c3407bdc84869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a31551f0fe8b89d1f27c7fa58adfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f98c0f57bcdebd16f00c162774b09571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567403f609b91c76ca6e8a962e88499472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59130f8267b98a8dbda2f1e6bed2686673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cf822157b30e37a28753ba24bf29d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63f426670adfc1af5e0857131029a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22688115ec77f636c837a1837b7cad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e652c56e467b333afc22175f5d6a0d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68931d949a8982465f25c21a06e54178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bff5bfd2df6aa081626aa7bce328e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a451f69596a046cd2f90fa34d6f2eed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb2889286f2dded1c3359022d0c83181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed3192b7b25f2f2ccf73295a91d9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b95f73c6e70aa48d6ce6c27ecc88b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86783a57d2b3242e85a196f239ff3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412a9587fce46fa3f80626f526def1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc635738d65a8b9f037f5300a0d1a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9883d02bcaa4e1223daa325fac643c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0458e9582f2a285fdcaa53b77e71688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d41d2df51ed43f89eebbf27a24316b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c584e2c88704107798270a556c11fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc92b0650ef33c3e9d1184e76612c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984af4e30f005be134964cfb9309071592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0598b5463f4a40035f410218565df6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043b2c49ab7c63331944f9abb5071d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26a56a232b48f7543554d9cfdb469395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f59f792af1b231244f0e1e1a21a1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b496cb6e67701de307164a125a19e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a4df0ffe63ce81aafde4b697e74bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8c0a3ae961ce778560c0b81df389f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c48e39f866e19676b791b5fb14d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba72bad93240c18ed2439d3508a9520101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851232eb444bbfd224291603a32ac61d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a634b6207b248e8ebc8cb0c34aa31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d909d6b9cc331ece25ac7aa73041a4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e868e838b079c02263cec5855cd1be7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe9d9fe11579acf6c1d1b06874cf28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf467d9242277e012e5de482dcea6e41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6aca920fcf78be952d4beedf8bf29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49c9701174359f00defceaa1e61b37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964b4328a17cb9c2dbc8b91e7c074a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c23eef3c785751da7ccc660f3e783b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b583d923764f44e9b3848f0ffe88974112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9a36afddba7b552446d1fda280739113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba925c1e63e38d8679130032533b53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec7dcc13de9014d5cf33b3bc512db9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db423f0c05de8abe0cd1004156e78c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f310559321f8b80ca5909125aa424f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaf07e59a9894a23293fd21a005687118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364be14c1c0e6c28bcd65ab2abcc397119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6fd2d686f06514125b4be9223a24b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33298d2427bc2c5b4ba8503cef515e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cb7f088f80daa58fe29530e2e7e46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075feb85bbf7ac6068e823fb7c00072b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead561fa7954a1c750854fcc3fc23470124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f74e8c61043f0b1f5e857f326c77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bea507199a29241ea2e94dad7014b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd47ff7b48deaca036387b50781c85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7c9e9e790b5dc8601a5be70e96c89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fae270a80ac2fb775369a13c77a07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67b7feaffd70ae150278c6445434de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf474d36d4b9f3a995d7874d12dfb113131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcf9e2c16e9def4bd30b6853dfae8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b235994e8ade9f2371f3b705288f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510046f1d4b36872004d07292a3e74d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3539cded86319c7c8447bb0f530ee5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302ab7c0f2ea9c9f540de7aaef56dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419749c9f09ab47db5794ca44aa0c136137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669e48ff2109f731da05de1a84bc39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22280240f8682e211fc211de2c052a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac9113ddc7bc1a67f1507d6864e13b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b401d7603b15f172bb0f61d9c6bdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ee68db77f3280c1fde8f205c4826f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba1c1316c81cf7ef8d342ab4a3cbb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9861297ed2f97a6d758f885418a869144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab67c35eb7f3caf71c9a85e1f50b4f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a285f3a277b8e73a291412213b80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cb3b7d166934c325daaae2913821b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900ff986f1833fd87c75a4d9402c77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d8185cb99279644ec99a786c60464149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd3ad193e81e45832d9fb78947b79e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9144b21aa1cdaa337ba969cf04c6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a16de24a099e1b4152239e896af45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966300d4f80c58d3de467226b5932d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c29fc1306247f40c217e71d7d9487e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bf46bd9227f5b81e186532d589f76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea50e69d337a3699d041a820667096156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035eb93d91dcfd4592859577c9563fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b28554cf135992e01b11011f2bd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca94ff7c5094ca77dfa1f31de259916159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4aa8464c95afa476722c71bc5d4bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933594a20dcf2429eff87d38ae385f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d600c89864db669c143c595f49ca5a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220489a2b09bdd82e6b7bc7f71f5942163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c702353f70588b5309a4b08c5de36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895fd5052ce0c33cc9b6d0f3e791d6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8335dae37f69ea2f310d103e3526c67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeefe1b89a60df8cbf39bf73082a0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f03b06a574d6dbaeb6514ccc50ed2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d66514679de4b0a3ac145da50bede169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940c7b49a6a33764d47c83fcb0ec409170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75396ff36adae49615087ae5230f3557171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68562b3ed0c3671c212e35b236a7fab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daafded1c8c1e4aa97dd182693f1483173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3f358747e71cbc3925e29a825b514174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>