--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b11e1ed1366efcd8847d202e00c6f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a6c05e55a58acae0f4afebc28628f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783621ccf907dd641de19b1429e09933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244916ebbad7facdbd4620297fe126e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f34bc3dbc40dcae29e743f0733ab55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce6423633b50077532baf91fa3dce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dac89829a9a24ebe54592ce4750c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75dd47a7907008b67e20dc7ee3267a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c58068c3c5421d02c3fdbc20100ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37904ad32a7ada568ee0b1857904e78b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853752775a0996185736d98d944513711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a8d3953e1277f8e57e8c718a0574512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21237aafb37de805bdd100acd6c8b6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1412a48f141ede916b480ed6b522dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b16340da63fd46dfb781760ad9c42f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a273c62f37b641408073a5f9e10d0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a968e752bed5933d2f6f3d6db140217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7437b6279b63f4cfd04759a06621b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf392fc76f68f8d4e7059c6693ed253719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b226cf172fd6cda0147db5fa3936ccd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28def79c689f3c6635b453d0bcf66e7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef0d164bc2e4bd7ad20da8b42bd0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b8d4d98db3dd1e0b3417fe9ff6cdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71204e621c00e0e27bbede0dc462da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94905d43e4974a941aa8c4de775734a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55624cec1c74957eb777e26f71b5c7ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66799a736118bfebf7a11f411c688c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9688517844f71a6ebceba4ab97354428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c41d5f85cdc0fae3fad3ce18ef265c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307c35d01fc29a4ec037ef489966ca830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86852bca72e4b33091f0ff6fe6e19c2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d901504043e25c5b636f8219a086a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fdb1a1cc0ac1d8003faecd999667633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0b03b29d68439a6980555e0781e3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b34d60e593a8160d3a79a40393d2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d319a17cec732df16eae14c25d0489c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477829e3d57e32f2c80eefc7c59ea137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80e8a1366a7641a31843e1e71ee91038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b745ebf2a2194ebf8b1e5c496dace39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e658121d0a47c829ed0b6ddaf8421e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c8790d00afe5a0391d913282c367641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573cea81892a14ffaca8b5cc8ec2aff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066f06aaa30612a9f0fa316b2dc2d5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55c61290b9a71a1426b0c3db4299b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42557640fd1ab3dca79a65e391837145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54f9788be07d18a588c39040e2b6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39bcb5257df6bee7b771d66593787d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4049b328d2d445dfe2e9e536dff1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f00559723e9ccf39d261160a32cc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec185d8d31bbddd67a5444bc87d4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449301a0869b25b36030e9d7d34900151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b969e50ff426fddd5bb871190f6f7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c3dcef81df1aa0aa9f2464fce1f0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661de1909eb3b5eb0c7847448b059654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9d9f15122d8219fe4a396373aa25c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38e855109d6602936f9547aba243b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6304d5f752170218564bcc4d5ec2fc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc268489c61309c2629514e8841b7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad348c908c5bd3774fe8bf1504aee659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0fcb43d29b38b9af1fada02e85f4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169ea7581f5f1ba97c6eb137e18cbd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552194f0bfa1f7a3bd5324b9040bbf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d42a7cfa371c94c13798e38a8a742563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae39183550736972197a5deaeafff7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10d2a928f7a2bf3bd94ca8130e9d7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9871f24701977f851b7ecd1a6316a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfec26ce0e523ad0dac499cf091e5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b126b28a0315ae6611f06efa67c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438f2d187c7dcf0a021153f8cd86d0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1585009abd65c6f0ebb61e26c37cd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e2d183d0c3c8940d866f471ed917a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b94a789986ff4fdc1e4256fe1a37a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed17c3a7abbcc426cc14f75299e26773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ee86e972abf3aa6afb19de303b16a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1678024e912de05c9edf27382084075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e9844e7be37f3d4d3832ed909ada576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bcbb6caa581f918e4cb3bb710783377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e03bc74e0f80541db1a5575f6307c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e741a57ab74691e7d42c78ba19a7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba99a2adeb987fbe108eba20db4152c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac4c41fc9b5a35d8c48ea3945fb2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fe8209897b447e541ecdd72c5c71682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5859319c92dd100fe7dbbf21aa54be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc41ebb0421dcc9affed3595ce958c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715adc789ce2a2a177f8793065b8258b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c7bec4686c774c4aa3ac56f068dcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba96edc86019d6e5200616a10cbedb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf0c2a39c622d90fcd78d376745d8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad20ec627d9babcd2dfb8219838ea389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492df4dc2a196d552ab587dcee55864290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a59be79ebb2cc732b7d87e8f391a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9b1cb56589276ff411bf94dc93cb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec887225490ae96050461e4c90a0005093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519da6f375be7aa184a3cc3b4cf162d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76f8849c71c55183210f09f850c3ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df6ed8db3ffd167f3c6bc85e21fcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0e7d203de7a5c6c2b0cc14a3638a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a4a2536ffb4b7251714cc4ed39d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818fbb7a23efe9b06a8f47ec4bcef4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937cf945584722c51283ca33e0cb6b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ff0e4bd4ba2404e21e5c32669129101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e28e1bb22af8839f7c38e5633002b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94cde8c8e55b00a36c21d49800186b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c5814ff1b360f68fee9cc17d3b262104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8d90451a2ba1187138fbfd8ae2c62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba934e89a98307777491668f2f1fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbced21a13429ffc17d1b169e64d3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcc8f3964b5b34ba712082839e5681108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a049096dc35aa6f72b616d2d7c60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c694f708730ab54bf06e0dd620b89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e34c78348157c9fbbf51f99db80b3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59806c2634f16da968291b41f78f2e5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb17aa082bb0997651c95b9a6fe365113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f27361d30d587879bf01731aa10103114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2984c598518e574a41dc1cc9b344543115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215e8009e652914267767557780f6a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c82bfcb08b6462560a9ddc6bdfbf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096ee882509b75ae6eef3a58070a3c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b49e3c05613aeab3d2797f441e5e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e2668170675e19a54d0b0698546b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72923d7bf76fd5a53984b76d30c1cfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0751773924586785c2e67083f7fc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b18efc981fe820a4be0db4f16d1b0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61d7d2f4d8f0ef9f53a45bc79dc763124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b717ac2f7a0c1efedb0c6b457aa894125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6381f4e5d2ad43a9b3d1556d3e9ad6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4f9cbf28014c8b391b68243dd32ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34f3d0e81ba9b90a5f91c181955c9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5417939c7fed26b04d4e6226b807ef1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d400c759b07dc35c98106709992f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4069e9a3273e2e3928c5cae956b7376131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d53da93ce3ef4fabad17e0d1392f34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ad75c3075e195f945a59345a7c5ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c526d119c615261e894d42c38171b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f99eec8de53ce6b3b012db5d25de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d12d9cd24e2776a88fb0fbede0ae4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac460919dac7ca14b6560b72f78c74a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d976222fdd62942b118dcc54b466919138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299b727ee5937d9663986f433fa1fbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f445da2c00dade3085b9d84a59686c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efff162b8a61915dbcaa899d1cdb992141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e45ebd64566fd44ee9c8d9e4906c0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291469c1aed9714923083907b7fbec8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3c596dff81d727eb4bf97c94ad096144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413e4a0a1c026dbed0e70631520ab9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c4ac320dbdbf97e7d4db406d188ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db8fc257e4f9175c748a9329aca7c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342621c524da4df4fd8122ee7a9fb3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb53cf20b4bdd6263337e4efb7a0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c8b30dfcd472a2fab21a5366f075150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c337c9dd5a6aeda197fbbd9189fdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5b10f9ec6c01577dae082e50c1f19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e994a7a018c1571a9373b8a08b934153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1d0153b434d13bb757ad4a3d74155154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2586e88e02d45252b5e32e667dcf69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f495452fad210d3aa44d8aaa0482156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e9e9c8438aef25a62e8dc8a1ca1f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f628252e6355655c823fa7ef6082b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b9e60b9e1b720fd8bac5aac98f46a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd640d36c4ca5dd2d2e37b8dd11b63c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcb046d70bde9fe4f88e750579a308161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fdb60467e52e6abe493719c2bce36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816d69ca3964d7d0f2e78440386f06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3faa273a1f28435a3ab2cf58e2f718164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b97a069804ec01be4aed1d337317165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b676ea419cdeca8c52571a2439375e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff81f043636857f11a0f36c59213d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d080e6404cd4bae638c8bcf8fa2e34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc76c62519cbdc0bc093bb1997e714169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e34782d0e133f9a9f176225c4fffa4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387148f8029f437068994d61eb0ef4de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca6878adf741aadd9506753110cf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc9cf40427dd465d2d84ba64384d8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c60807aaae6a091a48fb36faca283174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e811194992130d8cb9d306e5bcc306f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa736311a656a1856edcaf90ed695f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba76a42117af8c314a3cbc7dcf7bc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146985b19b25dbefd86982f1099f7dda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735a65bd502f8cfce6bcc59b3b607db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad8579664eb5fcba0ddbf38b6a8cfe180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e9a4aa4e7a3e67092de4a1dcf44fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c444e33c1ba955a6c977fa450cb98352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcac2345505ac136b3f2946615929b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60484e8f217f21dbeb6e7a807dbb6af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e471730709c40e7aa1869a47b251f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef1cc10a6e4cf51e3b79b76e593e786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fe14a34eb0b0604b91bbd807ef1527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3258dfc9912e14d6089d712a2d8bec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d2696496090e11b3e99f4501d3259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3c47a3166305bbd84262fe587cec710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a9b8dcf5e466f18a6700799da8d5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1282eb403273d4b0c74bcabcd74d2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde56e4719d103a8ca20b6a430cf2ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f4b5acd5fa154a15c3684a50f4e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e680e4246de4a2e8e3ce86c3e3adefe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a671fc8147dd6bf0516bd92952475a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0de2af8a6c2aaafd9647c20d22593d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768bd10c6ecf783e7543aa837f5e35718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e569ad8fa87658cc39ec45b7ddaa219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef6f8ad4bf15cb4e299119baad42920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca61dbe6993b28e0d7a7d5e7bc4b1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fbd1a3a1760e362ff281142f4b3d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a7db90cb49b103ffb18205f152fe623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50ceccb90ac82c1128cabeeed89a4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce325946d2f82e67de3291beeac436d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2b2e1dbf71f1765e4865fd16999d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf11f544bb27c15acf29621391f364e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee20b78d032427b5256ea3b621edb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b622ea7c4cf8a5e26c33d5ac4e33f6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52545b39e42012f5741909ce73751df730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176153c87b161a46895b22d326ce95ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e729aae8abfa3b73001a980c53aaec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51055fe4be9fd9cc7e6ff97c8f750333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61e85695495c20fc4abae1f931a20434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883166707ed8c9767a6fd04f03aa8e3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd278e7bb834b9b028deff27b1b5ab636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f785aaa0948319f309180f91a5eef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007046cc4274ad0538dfc9d7d4a649a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8b3002168f0029bc9d21b7a420e2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69479a0a4ab3dc52bc9312e6c50de08b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb124f425b6c0d5828bd4c88b796a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42cabeb400914c0afd6cb83f534bce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856747fa2f41f984a7976748754e1ac843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1068797ab466450715fbbdbfd2bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535350adfc144a717b04df7d4ecd6ce545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685324613f2af9825e643b790a4976646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa96662f1ef06184ea5b26a1c5f450347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac584fcbd058aebe21046da38cd2f61748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c9cc430506170418510dcc1c0854749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63e8efe6eec1717a3de4ad973bccd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c8e238ad74ad84d9358a6cc4d07bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ee3786ef3b80882299c0144838c0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af051746cc1300d3c4d50c62b67a3cbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f521f7f2934ccfae2639fa7399c6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd312998a87c30c79235ff6fff606c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494eedad371db2508e95a53c9cd526e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c1610d19fd1f947996f4655a3960b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12356326baa0975cd1eb27ceeaa7d34158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f80d23d07a1deb22a4f912631a20659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c15cd8f7e845e5455a072f04318f1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab51ad1678ca6eac50a1f3cefe5f18061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43090420f9e5247614223babf0c83c8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab0b63905bd17095bc03ee16855f9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750717d693e0e120a637491b1f076b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4532f07e366a2bc77667f782e96ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1507dffb0f0885a12b056067749b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739b340a1caccff1c00e03db9c9e80267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52eb9e3eaff8835277f4dd946c89da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea4ba1decdfee612c68d30543a69b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a4185bbf43af7e734f4a4af09015470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb9254a64a46266cef1844bb48081671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015d4806d15c0631c56e5241c51044e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fc232dff9af34aae6d19fb5577a9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edb60f80d08f7ba9118618d3c1ec5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8f67ce224dd03aa6c1ac883ed927e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432af0a0c52ac342b1f18738e7afd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e080296303e73319433a2c4da270277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466cd33241a605929f6d779d7d2330578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f757bc78dbf8e3b79eea40815e534979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7486a31c323e3759c00196d1111d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c3d08b86ebdb4844f4c230cd549e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29f58d6844ae90fa39bde4781e104a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de35a6d34126f11f574b35b521b68283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff23f8cbac8eec889a67742ccf30f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186a9bce13a08e1d065e69c72116f0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3856e0df269581d410b625eeeff7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bb811093442e512a09284c7bf27e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ae89bfa7364b212e76dcf760ceaa588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b025db3d4401b8fe2db92f3ca1ed289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bfa9b3db8400a8e072e54b5c328c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdbf08e886d32e9d26887475f9e48591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff368484eaff067699eb2cdc8e63998392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c92abd5e65caf9d07cdc6ee1d9bfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529b6b8025003c5b93919011385f09d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f1d8c5852920c25fbe1497d7f85395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f5b6161a39ba9939e924e63a7a48896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e313c64d9ad250ce188bfaf43a18a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc9d7b0230eb510eec7360b40db8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab19cbdfd3309f4558d644c80b626f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32079da7443f76052e7ab94f81d0cf51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322c03f070cf90ade07079e7b4e1890101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca64be6082ce06c36fb9484f61d5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4f0ffbb7d98a32bb0d0990e402250103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd811ac25580a51cd710f251b4f60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60830dfa89b2ad8702f037016e70a89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739f56682cc18430aa1e4ff96993d1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b67aa1d8ddf9e98e30c72b85a1df2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c701444f53bdb5c1cafc08586ecbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37a240ab68aea5544c62c2ebf6b6be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7880b0838a2fbd900ec5a5f4169938110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c30a4944f6966828c29969a190a029111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24fa3939be70ab276addbf7be360b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096d2bbcec2ac5195157aa7d05c2cec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d68ecb8ed13d78fc36aea05bc1b3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3421a6564be88338b8819d52a00a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6d71abfd085c02754a6ad3a26ff33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d47f922751ac1c1d8355e98c9eb6a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292566d4c9deb2d2086cf15be230e62b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc8897dcfc883fc9493573368ee1cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26525c6842b2d1370af1df54cb1242120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa648e901c1b5579e8ed1836f97d56bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e60d51e5f81f96fc9a90623c7617122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec65c10b70780138108fbfdff1aca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce964028e7da2ac20e1a901279f487124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a24c185f174c14599dfa12c3708c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dd827b1a9c3a2ecaf8cc09b0e505d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314588cfa0add7134bc488dc04adebb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b1cc739440c37dfcbe3eae12128b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288580cac7c3f35e61b10e1488abfd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c77ab64797c2072cb1949d2cfbed7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f9c4892a5607c2cd5a97f4a63642131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080a5cc65bf29bae16463202635b9e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c77d3bfcb50af5be2934cce4d54e83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1f226ebeacaf930051076b1ab77dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df494d3510504c48995edd9356ffaeaf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970332acd608c500a86599caa57a1fb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602c11907a5475b6aac074a076343ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1b93040d530a3eb6c2b7f938868d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53e5afcf2e4be3b3e521ecf2e0dc9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47505ef3b2acc2af2c044913fb19d682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ca87ef6fdd663639a359877158996141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a198299e375863552f64f99f15fcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977af02c20346965aab2983c6ec9e82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7ea61a698899901af8374d916bab3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c47c84b69034f380d370c8dd371ec2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64eee6b7e2f496a48bdbb9faf11362146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef01b1ae32b910d8738f0ae9c1fdf69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0ead07436cba0413b147333cbb7d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0da6eda4d919924f0ed47f990b9a8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4b49e0494452d30e495ba2024c1b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9cdef2e4cea75144e48c5c0e3191e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5394b8d0014a1d7a17626f9c20e0df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a59dc4aa8fcd7283d04c674ec0298153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16507927e32b183926bd4e710c2948f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631b808aaf0f23b78c4d60de6dbd344155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6fe111f2436a34d4ccbf936a9086c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834379195e6b1ee5cadf38e1c6f887a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1088ac0d933a1f742b34a881b49835158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e73caf3b9fefd7fa1a59f6128f721159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddbe30ed06e91d5ef9823b21037f3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4dd8836b40820004428e2c7aec72b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b062c3f164d8ba8e2c0078e3cf216d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e1e44ab5ec45291ad073150a6d15d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a8098035d9b63a5e4ce494ee27e93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62647f4374ef1790f69234158da4062b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3906cd983294e124c78f44e4d01eb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414feb43cc4cae24040efe67d8f32229167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed234dfdfd1d5f0fd55e953810b06b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3d79e891bbd05d32be50a6cf0bbc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ad1f1072b75cf36b91af2849bb80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c714bfc5b738331d546e27f6365eb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c7acf2662e06b595aae5632241082172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a063ab8c0d75de96047b811bce30f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bc14bf1c069db073fad645964416b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>