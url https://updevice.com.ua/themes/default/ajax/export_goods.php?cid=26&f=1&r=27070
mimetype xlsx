--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f60f6bc314473cd5b88f5fd6ce73e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195b3c79f3127293e63600d6202f102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f4a4c3cee06dab2c6f0afa4bd47723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd4ba21f06db1343d67e0bd8535a774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72877a86a39ec5f403800cbf5a3ecb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39dc1bea8a074578fd41d8f33f18a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0095801e1da8ace2c05d4ab15b5b1e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510db5a092b651b762b3fc93fcc2e128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840dbc36df9c6a1af3b0574b7510ec99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e64aef7ff85a737c245d49df39784810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6203ee8f6e5b2aec276cdefe48d44e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03da96e37497a9bdff3193f90323d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf228a18a4e928191ff910db741e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d431e8d3cc7e0b673ed79cab57bb5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e16e6981435c61dca6c314df11709e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c28432733218f44324de0aa27c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28468d3e6969737e859090d4baf283b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737679e30c30e495b9532275d5c865ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e310fadcaf5890e1ead16aab4e0fb7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f981b9e30be03942108a85946bd2f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31e57a4f9cecae932ab57c3a700dc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0ff61175d11e2302155e585b63faa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dceb35cef279e902516918e204fc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b278c192163dbb20b2886dfb243a2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0baf9fdea93c1d61a4daa209a4bb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b778480c735961d0255fca78de67c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca13a85789ede4e5e67edfa3b8787f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587835b50d0a89c3ba686b715af6f35728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3997f8af8b75ac7c0b2965ce0569bb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a62ba85ca8da132c6ed29f2235b6d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108352e76d680c16461fe63c4056e9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59e7b69cb2ae7b61b43e839b2993a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b9a2bbac4ca96a65526466d706f2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b86aa1b1e8af92524df967004d5c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a54f6234eab712cf2b32bc1d5b8ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f28d616a816fb336440424e0f5384036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd1bf205b7c4febe167e364bc8a0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40a2141d4207b8a69fee16ba5e2e2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d42ce525027ca1013e0a9462961a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45900ea2120c0636116f454066209840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317bbe0c035c75a8e9c9ab6b939091741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf2874dcd395f8f05d1ab2b8f0cd9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6da5b7808af942b0de2a9484d4bf3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb3191dcd94b6dd156808800bd4d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a7fc51f8be75bea296624fa5e0e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd834640b4fa8e1be59cdd0d1f50591b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a825cb1f4d95464192673c83d02f6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683b77dfdeba4cbfd679d471b84476848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb43dafe46fb6a1055d6af21ec8a93149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145fe979f06db8a0464d039df313ff950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1762425bca832cd1cf4f0e21de1dfc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5233aadcaa661122bd175c014e0d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5439428cbb48243b0bd0c536eecf9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6cbeb0bc38a1c5b9fe66fd7e352a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af18c4616d7a060ab6e741515230755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb6408d54a7fc2e7071f5ddad1c0bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c3bf22dc97add6d702c7077a374bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0a57d9197f8e7d1197254a9be4a0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53c3407d6e2b10dea504506f566d8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4028dc89a9adee619716679dd2f5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba626721c291910c519e5c80105d095361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041ccfd423bcc3ad1272fe586bae31d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7456778baf9841bb06bcc1243c44dd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af527fd96b9f956af8243fafa8d676e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1f2a5f9fb14d51b48b6e80557a4fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de281364b65108814d94c42c7f5bbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babdf74ec0237aed10630f77b4dec0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfa22dbc8fba3cb638df521e0078d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0b35d496bc81afd1cbcb1a463871d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758ca109879e2ace2de5e8ca46f4eea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8afd57ee6f62312e135e4e8fd9dffe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd14eb2e87761127dc9d8e913c98e7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded2f728ee3d5377690f51433e619473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7435826d7ff0062ae57c939d6cf4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5501ec7664c08caa20e2a85543f2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b118102303a0624674408f6f8dd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f26d703ad3438b0b8f285e33e8049077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3d9eb17fe83fda0dd96984b657bb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ead790623d6d1e4a6ce223bb1183af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c49e3c5322023c804d629690544d0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca83b82303ca4ca37b64a7e4578027a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c792521b6e6c6c6517468d28230b44a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29344a1d268781d55ca4c39521298d5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a56221b565cb72835984b0a6e2e1c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf160503e4d5279a05ce62d0b0c81b1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829595f448752f1ea3109732c20cfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc73f10a0c37c06bf7939c86f215987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f8dd86f4b55622c0782853210e67c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc372832f6a39a0c12457cb5e289ddc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcc806a7c9ceb6579068378eea11e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6484d12df4ada0de80fbee769de7b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cbc173614873e38cdd41a100c2c8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06996ff2eca22516ed70453f0251df3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4731c398e66e0094c21c28cea0a1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e021203d3f4c2b47bdbf453e0d19295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d47439a593a414c713f63902d119796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4818511bcc5437ae21aa740447d63e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2ec13c0829692ce37a6f7ea072ab398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ebb86aa1e0a467a15183cb6e9431199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd79b2e6f1a1de7d32c2a65c7c39d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371aab96646b02f6db5f2821e31c4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa3db946f7b1f61d33e69e57457b2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505c4777de190b16d9af75a765eb6be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2f4e6c6725914f7c397b5c00f112b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919260340a096b65bb1462936fbbc27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b7b58b417939ebf4c7591640ee48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dcefffe8cbcd885435d66e582229d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bee4d13c5438635a862a20a88557fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d29e45977db330e6e209ca18337e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22a708dbca9473d33e040ff3fb5da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a3a8817926a89b56b71ef22fc9738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89939971145e57a8fcc1659d8c6d266f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc85788050dc3b4a7ca81106c44dc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a1cc7dadcdacd4eb49745ff4373f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb526ba4bd453460b3ef0fafdb3b120115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18f605e721f3892a7fe7fb53e5962116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2036a304fd868d08f9007d1d496f9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330ae213a09ea3ad558dfc35d88a3d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc99e81e6364dfe184230833f841c9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c12e98ef9ef2029f9d233f9c5cf307120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6165405ca91b588a9983ffce43ba7fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4d3188cb1bb4ff54967c264e67966122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f7a7ad3ebd43dc05b9134246d784123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b225fd67666cc0de515e1f0d26f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8dd7a0d3c54521d875072903bfb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e4ff893a83c796043fcbe8929ad32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf8045355cf10e938677bf5e2f9b58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68709d80a030dc82e0bfabbfed91f57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55ed1db4fbd89da9e3f53cfb1b9098129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289408d6e73bfda4b1b83be47aa1fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d5aa63ed3ce9fe28dec597e3eca5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f62f576e0e985de9064da0662f91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11447286b9b8f115390d3d9804100556133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaba7a9d9938b81d20e8019a62f862134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74584920c99b30970c03833e4eaefdd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3996d527e1150dd530784d0bc3a5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de451b5790e578fd93d744a4414184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d236229fb1cc6c629d6994c99c424b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889b4b9cd8c082d37654152053ca7b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcce8585fa1ef98587649396ed1656140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd579fdfd7edbc4245ec63bf8075de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0d225370661453034168ed08a0e88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6772732d7a0d98d3b595a543a804e38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d40ef485d356fce21155886b2f41df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a43fb57253ff79b67eed9adb6a89fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cc30725a66b9cd4396d833b9d5e46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916074bd95ae525aeaab302d33c64c7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19a10ca7b333a011cb83bf49de6db7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f2487e0f69dd16d8c0ed8303823c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd187a468df5a46c06fcd7b65ef73c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd301e592ed64cd469b8db20d448fa1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23560498122689e4f211ce704883de60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41413c265d54419f78b9dd0a9a1404153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89dd3718f76bdb00278ee8e1e0b095154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563d5006ed51ffb53a8ccb95be45754155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e083dce77e04b72d648d57183d81d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1615222088341b5ed46ab9175023a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ae18c88b53389d19245ee57394a47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5420410eea55aab5aa603fb30ca7a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cf21dc2252189aa9a3275ea5a417f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e7ac8364eff5c86f599150e6b2cdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95152c534f82a161524861dc1f49f888162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe73560b256b1b10bbcf000fa006248163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d495a70a2dc7e87dcf51f0a7d05a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21e21047365ff08338a80a368e690b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9136340aa063ac9e387e110b2021fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f295861c5be7ac3f00f99edab7327167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45d479e6b5db6da590e72731ce5ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39ddd942545fbe678ea7771bc7f690169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a94e3467adf99972fa274833db9f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1f1dc0bb56ae3f80d4f6ab627e009171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9969a3bf962259d65e8fed29321b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235baa755da79082134e435cc093c5f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842860ae377e01263e667c1ff7fdc95e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d6b2b256d23a7950facc5f3ed5e3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8fe62a36e4177655a3eb14bd833c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961250dab7966927d78b41fc2d26f7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fd0b6904cbd1610a48287edbad974178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3192f15df2f7f5d8b045914583e6a82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284cba9eb98520a738738548c906df180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49beefd6c34ea9b310f34d2576c4e771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1bfb23965eb994f87c42a5c2da09f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128c63154ed53a9f3b433791c3f07743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be96c75fb0d7ed982ada811f9b72f8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f501479cd32b137ce9a9c0c7ea582815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b68e71db9b878fbe7987a3b08dea06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d88ad508e64c048c964041e55c8457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f2e0a97504b4cc98c476db766a3268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d709e9650608a334a896c55108446da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67728990d7de11fcc41c602a2e116010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54842bc9d10c4e2348986ac5cf5bd29b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1cc4543dd5fe1402d98122c47ef3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076da93b0834c852c5b6feefbb26ef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796cc02656ed3d84bb3e2e6bc727d6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48615eecce95a6f003f60ad731a0cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f8e78d1975853d686f2b7df36e0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6662ed4b76a38000a33fb1e8b21d6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca183b358b38d05fb707e18377e20d4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fffee9f5f78adf352ff951eec6ff219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069413fb2909d93de946d5b84b9e1f2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9957945346f6b2c79f5740a8f56597d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5d71cfe894ae87853ec3a99267f3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948290c8178afe7bcce94cd755e83d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b079d16ebd19a5f0d5b00fbee1ae24c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5eca2bc53666f7ccffe4529bca62a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc323cee30e7f55bc2a29a71fbd77026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c142bd7232c211af0eca3e5cb64bc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908fbe702f5a1d19d9ed140a618500a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302128180d1e9d8e48b0def5ea3ebe8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cc487c852ad3fc808649d333fbff330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d53f34dfc9d657c8e9364df8691931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f1888f1268860847d5aac0cb58cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586a9128a242c07a0e343aade3df7f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacca656a1f28b10e5b1d701b34c43634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a6d23a82fdc57f9da7212d429990235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9b038e711b1933b0bb741de8ebd4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdacf4264e60e0ae7b816fb6084ab337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105092abf4b08422df1fea9caf25bf3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355820613eee150295be3bfd12d52fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff180907cdc9c32925e645547009ec8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e610da134123f2c26a78545b0aee3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a5e126ae5470df4ddf5e2d4e543e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6a8cd5b3b9e4a2dbd289073d824e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e1ae661571a97a270c424c9fe85f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929cdf8cc1a9c5544416f2e8ad361e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df601b6fde584709b504ddf9961a21ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8da2e0b2a43a89ceb7b93d381690847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aef7534fcee1f490e3881a4f78a8a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b43202a91d0d802ebbf87184ebd2ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816d9ae2ac402d732b03c23aeaeb3c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a270840ddb9f886e64f8ca4299fc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b8e53b8711b5158b1c8c9c94b932252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6671492a15cd363baed82da5f273953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4f2ca3a7d87df411870da0d815b5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136343b2b4276b038fad48fd645d20255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fe3ab624debbb80783e88d8f536ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3f76e911773678fc71022450bec8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b3dea22f480cb1315ae63acffaa4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efb4dcb358bf25955477b07ab3a28359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2e69f34adb2e260c98139cf65e6ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53326edf30c1c27e31728f2b6cf727b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec6a026ec0d820850bf41ea8b5d80f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f48d2d727cfbfa3a971ac186eb4c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387890a260bb1aced3ce2be5b463881964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b180af83cf6a56b5ffcbd8b8cb69865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdb72e1429d0930e11d4faa9f60dc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b021c91920f21a3e7d11607dbcfcd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b7d39182591477e5665944629543c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c9bf4504c9398b9a74a2c3fd3a0c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2904622e157e08d899e70ed2e17fb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c196b9eebb5bf4acc172c2cc56edd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5046bff99b4b3304c8746f2cab2aca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f435ad97b0f8e2680ef1c5167df0ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1b28e0eab15862a0bd81461927aa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67995a3299abf57ac6c0f727f59cb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f7c0e0296c57b7c155452d54a19f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bac384b12b7ade2d20f82c8ca1c53c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e7388146643c9b2595f39d844284978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617842c4f7c48b4f889898064cf93879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94ce98e3a350ed5728360fc28eb1c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a1ba887f0c8c8cace4688ab1a1db081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039fa7ec018e7abb31f1f20ad4985a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6693ac8142518bbf4f8aef8e7d1aea183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224321ec95306ccca8914c0ba5b4028184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572e4645396c6f649a43be6a71d4c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2084edaca4a3bfcfa9ccf9653eb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637ebf286f2b61bcd47ade374f4ac9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72188419f9a735b7db1093abb56631f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed637d8cdf145df948f095902d35d0d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f89d71cc3ef0990690a201eb5054690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654854621590a52d66fc04a6cf1abc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98dacef0df6819d9ad0d8452a2430692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cef201d5d3ce97e4ff8636c3d911d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba25f8913844dba919173a03ec2255794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9ac900008346f085e9efc05768c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cddc9f3056002b22a4345102e652e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34bd3842ec83129160d29ffb662e4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8a1bc583e7a7561daf7e7db0e9ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c18f369794920ca0afb8544bb2521599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d82f7829b63e42d99567d27e2c4a5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f0cc5b404a685dcd5dc16f525282101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fad16912bc325c31050a26d6c7cfa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd7e728c5864888f7938cae2756342103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66842d5ea38ada04d571a7d8f8fb0f46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e8e82bd96b7c0a5b51ec387bb7897105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6833b1a2ce42b7b420d37f94b98da0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c15ec293d40d28add638065ff20607107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31093e9cc8ca72300256ef3eb1dc35ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b1ccbb17e6619e82ebc7e787ded8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a231f678a68752c9f40363aa7d47eec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fdc74dfee63429a5da670acb7e01d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5646d7c520ca993143b196f972fd702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae97018a059ae15c9896d1363c6d62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40880086db0377a6325bcde5507eb477114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593a188b265d8ed35cf1d4c938adc78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8118e044df287636aab7f729f69a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee954990f64505dce6fb0ae33322f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448af567c0726df58282a70af6da1af1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b68f4dcb8ceff1fb402ed32e3755a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee06cf66017bd9cdd2ad2f778c8d0a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ae622eaed03ea67b7cb37782f5c62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24511c1cc6b82d226c69e021945fcba1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961c5512091643291433085a0a5ec2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28adb5354ba4fa022a688ef79f97093124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc65be39d7e37a6b29d700cdd52e146125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e0c3c82b02798e0a0cb12b5917feb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96e273733d0a665918e9295d1790e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f2161c30000eaad7f68e34c76c4c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b660d0a4668fb44af55f95ed27c244129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401f7fa628cbfecca3a28da8b65ecdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d108ab625c72d6c9675d788f7f78fda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33042dacabe82d80fe917822fc0ed690132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da9eff2630968ebd5ed34df21c78c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7023433759ae4b848a89a8a16b815e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508755b9e4ae31dcd0f972f0460c9c1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b08a22784cf8d56e129563b05e777136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6f4f772390e6be3799ac983398204137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b01c794525c423d3f7cce19a6fd61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423841ffb5d1359985961ff64bd17fe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bb145a9dcc2304aca902ff3fa0040140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f3c7526e01222ccaf6666c078d5b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4f9574f657c7be703a4b5688a9605142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e241443b01d20f2417f38a809890cc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5af5fd05df7da6dacee260b604cc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61b3e84f402155ce95e0788559f913145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c93d413cfe036fe3db1b241786995146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7563171633711c7aff6af2bcf35c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e217ff52a070f8fd09fc7947582f84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1992fed8cbdcf0e1f3257dd1f7404149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c813ebed2335ade3f3da8cc015832150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dfba90aa3300adcd32d3f3229f34a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49e6c2c272d2245926a0ad66533248152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac71adb080d8122b7ad1c64a6cc21a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f552b5d0f5927ad53c351722be3f58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad7a43ac2cba39f10328c1083712d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f0c5f4b3c3058b9c28b82e7327d43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2dfc2fc82007fe939dcbe7e27fd8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e37f580498c3f07b40b58a5bf1448158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee165c23cacad48abd133edb46e5d3f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c5a6706c41de7c6f08df086641326160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fff6558c8e72234b8b476b3e682a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f7cf14c694212bd692a35d142ef53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dd6c595ffc90bccf10cbe3efe0b6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9870a213bfd25cc9d89d94a2f38b66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cf54fb6f98704c5787964c47e2f9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b766c31660a3817208f6416c512f2e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f7b16b410fb8169f89d4e6e44712a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593198dccdf75b18dc155e87c30e1a2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ed84266be2cf12128f4642f5fd442169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0fc2966f4f7db56ab2d1e21b0686170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ba73f4431bb00a00c6627b2f0f50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485372c9252537f38c642650a9f9a20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a351258892383802faeb9bf24ae0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02736f11b0759c6cb419d0a654aed7174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>