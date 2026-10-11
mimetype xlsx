--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03504b64362a064dede660c9c0358431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d9177b23d17275c7e4506b0a2e382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f68d24fb7db1925154e63f72bc3a3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f838b83328beb47b497de3b886a9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a1a7a82e8a6329ec475820d6e90b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e93eb8e05ebfe123a55c4e060a71e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcdb4b3303cf20fae7351f801e4fcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badaeb44561c8500027515e5971a5d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a91c4d2adcb0c1ecd52d71c35d7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baa2a92635412f5fc109c30c8e3bcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0fc13d48a27947050fc64815021aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797759aa6b0b07c964ad39fdd36865e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf37f2c15d92b76cb0a680040eeb71e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef37fb28c22d19a83d1443af4b9d2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015deca002aacb41bb31bfdfd1e8dd0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22a783fee2e144059e81a48b23c5ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b54d52713a823f1580b2fc73633d7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cac3aa9e969cec5701eafe27f3f5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3171820ccf49dcccdac36e972c1ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fca32e111e5cfc953937df5554bc8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88f97ad82788778ad5cc0631045e2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f22ba4347564778fd480dedf177722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143686681d1a01bb99867b933d3aa94e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad2295b9c96ddea74e82956d71ae1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8e729d1cc87700fae831b0bf24a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f8c0c17a24ec08247bfc7dd0cce0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16418e66a65b1601be967cf3ee74638027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11fec80372ab8a427f461dd666474528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21147facb021b5c1f32733f8dbc1d89c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987478856bb1f4e809fe6b532b5907ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11ff8fdfda8ea46e5eebf0da9e292c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9501fbbb409efcc8576811ef90d545132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904e5491fe03815b78eca7666738b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cf3f19c71b713ee15cf08cd3d070134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c97cdc2732fc5c2e7a5c813d7174c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f511f3a393e3f1f2c287de183bbd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94553e1dc9d28ae688af0f13cb460f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba47ebb7f20ebe4a4b6e4c3f5d257d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9154950931c2ffc71b88fde3ad9ec339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076789600b58f26980e78074a957e47040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264909edd16c081b228bf2a538943741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b10e4106463169f287833b918f63ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5887bdc217582b00115c7444c2f83343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f39bfdde994d7d0cbd439baa5d7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1631d7af3e2240c0739f09de1251d4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6783ce0292f7919ac263a2f16646c1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9c0d45a400974251dc196c3b29b7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aada2a59873899b903f566cd559fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef070cff80ad3aba0f810e7dd99588049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4bca815f612473371eefd7e467ad050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8450363103694d823ae37ee80112351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9a7eaa7466b98dc994a4f07f523652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7ea983882138d6501ac1d11eb4b3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49367b7539f9722272a129944fcafaa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c23c5b90ee578d40b6e673b4900aa355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26e445ee9b78dedecd9fa18f7fe81256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a52c392ba13fac417f469e4feb25a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bbcbaca09aa80b7e6ddc55e24ac4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9bb38ca89b30159d604a8b1aaa28d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b85a31cecbb263f89cbccee42126e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90538dd0ae6b12e1c529faa6b514353c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0011040cb2eec47d3d4711f4e13262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa70ca1bb15feba0b68707f72c819863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1370e2602c0b424b0f63e3363913c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec57f60916c11b1cc9d765928664d7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565c02a444b503852063c7b48c99c4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb03e024fbdd0586714353c3310843067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449bc7e3a03068cdbe465494b68e32b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b94b26871df7b31c2bd80ead5891a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafd05cab81f8546af2806a6aefdd6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd00a728a253e7c5226d15e2f94d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd6f8c4791f63e61d320822c1031f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67a05772a75452ea562683b12831ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075507bdfc9d949c7be05ba6dde4e54274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f580a9ca0704f8f0ebb7e7cb7733f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc77a8747f2ad6981e54b274e9283a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c4d3fd33e1465ea090593a551ae1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba0f9d5e0712e228523ee59488450378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7f773b9a8712c69817dc8c711d62579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5fb226f07ab44d55ee5dadc864eec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5647165abdfc7b3b76f2adb15a7fb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f749c79f09b1bd81146544f719aab4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120137de6e763b60370374ceb25f65d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dfec4e2faca45a6ee3b3ba244573284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e638db0676392671f4d4eab4c602485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a2963ee774739ab3df4ed6d25ab3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d874913544fdae9389900c49836504887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dd92cb46af25d22d704a9ccc8f12d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3402e834f1a80b84c5c806e7981e4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb383870c073e16072e41c99ffc275390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a2e86e5fbb9301eea2a4381fcc9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210886a61a0b810d5d780818f5678be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30090e161b46062935c3a6908d8cd6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ec5583735aed78ade079dc44eb91b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865435ac1d1bd54d61395bcf68da02f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a87e708ce88e0ec8db7114639c6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a4b021b154a5a917caf071cc19cc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a15d297953176c28315cce3ea13698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c1c072ae16e60fdf36ffdb22102d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a2ec846c26d5d1dccf50513d33161100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661b07f7c526ec04b78d758d03b850f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bc0a9592b1c67b1d247928030746c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529bf236c10decc0dd243666ef068d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148d93cf6f5cc985e7196a071ab1448104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c713351a4a54add5206bc6fa8a470a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f76e8202511ce77232a01fbee37b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c4ff66cabec2180208a76c5f6889107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e1ab2858a7eaa9c6395a27261c05f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d279133cbbc7c8eb1827d4b64e44b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffee8c6667a1b6abcb8de69ca867973110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3581705ac1b4ef57f9ea594ac8662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2226fb19e0f39ceeec836578653067112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31032adce1b2910a7cdc0e31937c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d752e80dac85bdbd8ddc114cbd2a8d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ac11b0502fcfb3415d17c6e1829d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca24c8fa793d3985bca3539420ade26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820fca745381af9d6fbc829798da8d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359f334427ec5ce061cb3627cdc3cf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad95a13ee27adf9f5fd15dad505fee2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc3601b7adaf3d5f44fb5c530b80f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e1632ec729da479eab1f886469115121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e307fe8d9107995e3fb02b57715487b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4e7322802f271ab724345b0808cd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e0234f1415211f4e641052f53c39b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b18a7784d5c6fcef6506785939039125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06262b923e5a08e7f94589eb860869126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7de01309e084d3579521094ee38bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e1d411ae7b04f463cfe06e66ff0ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe67663b7e60c0ae7aa61afdff4c3bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89720d109afa54588fb4ef35b331f797130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e79fb5853c31721b1a9685a1a16299131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2a1773d479677ba42f1f865e837ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544460caded023a03c08713931f52df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8928aba54e89bf4395da2da2c2f56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6829538e8fbb744a59ac0218ac1b67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615fd1dd0a8aa824e33278b65c50b22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577ced3c093acb5c6ab9aa3f45e7ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e46ebf3207c56b1afbff7260a3a912138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb2355ef98692ace829473885239c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9887dac0e32de991d7d3490ef5100140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054dd4e9ad49fc766ce4bf44e1b0955141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18421030a73de031268e10720ac9e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bdccd2b8f7b5e93bc5106fcb0b978143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cb2a0ceec471f02666ad8226054ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68d1769d8a261f3bc22954cda868f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef796c584e493eb0330912f1de721f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0a70059def1ec729c61da9ca44a67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e82b9bff3b88371678b4c6b468fcf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc816094692b2954c497f9ad671f31c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf3fb464003cf5f1fd7736d40c31ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e4665441a368297e86a30d3aa30d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4b83e2b2e5d678b54bd77e762f247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff570468216c541049e532b8a646311e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb754877d0d2bd80774356232617ba5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3cfa672bbbffce9555e44b3de1578155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02e6901fab5b6be6c4c5fb9d3f6651156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab986bcf594117bba746f192fcdfe7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3716aa39afb68a822aed9153a63786158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500a8924c9dba0cdfc97b49009b460159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2f348a04e35373144d4feaf0b569e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb0c4785af7a72b413d6af5522fbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a7ab83e3c3181ae58a42c3dd0ce81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b0bb2278e01320bc618f681228214163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae377156345d7014becdc7c74d00cb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b39efd078e4c816e82e372160f45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f111b97657fa84b226824d0f9e44b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9d85ae1d54ae54b1b3191f14a124f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda7d04681249f1b951a971c109805a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04af638c1870e4989bfbb7fb300914169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf4338b6c774d7b349d3300e8b33ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe136007dbb58f8faabf24eb06661171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b8f097ab4e0e091dc4d4da17f173d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2911374b606c601845afe18a343dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ce2a6efbd000fb6767dd67d5ae58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057f8a387b98e34c0efed54b3d06bbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff89028cb9544f4c26ad65f3b0c8d08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23153369c2ee9f32c71d308bf1acd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8950b471f5a66ad1b35d5913919d24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c60ad66b2863239b6b2ef3138a32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd887683c49dda8580e975abf06050fc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630e033958db042f5d91572a1d8e0461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d34af0504189c14a6b541b915ce6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee5130babcbfa33435f6f11e20a2cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071db4a2716c911e90e527c508a510a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cf71340e900987d0d5185b9dd74e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13e420da9845567ccc9999a8cfcc7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a5e322506e67ae7430c0e3d5dbfe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732719fdb0262f3b86ce7cdeeccbf6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee0463fec04b83e673b93f4036fd769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5185444548461efba0564d47c2d5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0badee76cb220607379a216c2e978711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8847eb7429677131f1e317064ddc3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde283b0cfa199adfc7be1ffa5076c4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69248f597ba11795c3bef65f44adf2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e4e14d885b265ce9a31205605cce415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886da5bfa2ca6ffe091cbf1d15742ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfe332e4ede09586449b2c7225ac0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35e8dac73fec3262142a7bc22b4c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed426ae311e6f819076d7406ae4b2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f8b315153967f7bfecfcb9e4b9ab320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ebaae5201378b9fe9772dfb163e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a98c5484e7cab6962c871e44472cd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3bfbee48d29420b5856ad2a3d221023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb0f94438c93fa7a330cfe9d3a7f4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac5dab43d42a8cadb8a4947dd774a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a464f293f754a52bb1317d0d3758e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bbb2b624cfe9733fb6de50885857c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765291c9a4cfbe2916b241507341758528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb838d824bae84cb6ab81dc09d47b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893248ecfc4558e77742a6fa1297178f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402a2e2d8df6313f023d3840b7fe43c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d5f410788ccc5122d4f71d8eef19d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e02419a24860414667cb69702317cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ead5523bf6229cde58ab3763299d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2718a2e5d034c0e7b87305ff7a5efaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944b18a3e27158e3eb8022ea915f1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f3c1b043e4558b415bbfc30cc24037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f6ae791c3855490e518b96e5447ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a311326f97e965e9dc4db5df68e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43b488f546f2a9cf2f70d8871a5ba040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3384a6771289638df61c4f20c82ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766c9b09d5bfa7ee62f8ed27a36ab2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab560e929c7884d8255a1f71c1de843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670db0908592baf83d6aad65a26c612744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f92fde620d1dbbedb38ce1bc1f2ee145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f0c0867a6e3529b42e11bc8a56e5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893aabfdce1cc2d36e76b86d5df335747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9749444c7428f4ee7e26d6f0c683948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70b7e9aaf4cdc56b645ebe48da3df549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6572c04e1b91efdc3a353c072342850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b661b4f3914d5ca1e8c9ab5f83d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4c8d2b8c1e8b43a12943e21c97fd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3dabbf312cf411e9bc3f72ca3f9ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e08fad5788a8acbe58d91f88e4e3fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc63a2af6a173a03db59ebecec477cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519cd42ac94364136279c84318a5bb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002d5f370d2b5728577e064c17a51b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c7554d71de1d7912e28411141501d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef682138e6405f88ea81131f7b4dd8e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e798307b7983220c0e37061d0ce01e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f332f56df57a6bc0e7dbb93caecb3e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90a6fa6ee5c74c713534e9740e610362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317de57ccf7a19cd79aeea963a90b2de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef90ae3ea74300fa6f4359464f33db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694037652568d9dadcdab413f85335be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcf7124891e69c55bc788877c2649466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495238baa8ccf3d490dc027f3f8fa50a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a2f14f82baefafce03f2a8f0f9b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536872999e737834ea1110101c8c57db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7396a0d693dc10e29938e2368ff2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db00803dcfd5cd7422e83541af149d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5ab59512f2ffea8a2a0ce05e06bec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead5effa480d07135d79184578bf5de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa918dd5d364b2723b2c2414cb61f8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f637626a1cf6bc1fa33da5c9240475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e35a6c4edff6a712b5fd2b21b36b9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58befb4c17b67fb60feed4f7b2a410a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eab82c30d17655f3861a5d0231eaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cde219edf999a349b67c89b5014a9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d33b445c364d9f66db165f7f4f4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b2923a1c9cd8e051ea181efee5d2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7ce2e6ae8e6beb04dd0006c6ca06582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb39639e87af09aaf158c092a74314283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc71f22603ebaeea7c332710f3e69d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c62b41e360d3b39f7ade8ceee2e21f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d8306b7f5021a84360d8e3dae3acf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd0162f7928068d05705e641ba7b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecf910b2de96d59a07043c037c016188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3166a6948d746dd74b5785de9bddcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecfa13fe22d82798af663c74703e9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf691ad19fbe3ac901c4e9b02e35ded591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa50e4250cafa0375af0ace5177142992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f876f559d8ede40fadcb6d96b47a5d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c260c93274a3512d1906da4a4f16fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a2fd4a7a516ae8753765a6ab2a4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7907105e1bb30b9291695d33b829e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da81e4549708bc18b42c45200ad0d1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcfab08916696bddda3a58b49dd5eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bf1b3712d6982098b29d95aa0367e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059667da95f14ef520be5111628a8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a6994719f1ad13d3020907fae989a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f8d0de9430be4c7c46602294a495102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14556a9be1381b28b1142f3905334b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7dbde160e9119ebb0a8e05bef8870104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23448f56a7cb4fe0407b27340d3117a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b980e0bb25ec9c140e57c43cdf6b2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94748300077dae5dfeeb88ca5015a24c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a662f7719932b109739c12d13f6cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102fbbac7f66d9fa442f075608b360f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e6d60ba60b7b2db6ec067c33084ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c85020812239ab4e65f2d545a5cb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc64559d8f2e8455ae1e55b981115ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52e1ca1c10d7cc4547687121f77a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6b56427d07b2b906e4fae9e95084114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f765b1e101178443125c745dfdecd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa5b3665fa7acf2d496ede990bcef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6707718e8b20a2005338f4332df4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9203684bae94df9c284629bbde9e38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ef74741793288d20c944805d0c6ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06347871b65c44aee6f53a01652d8b32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ee9525c3ea8bf8fcf210321586a7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807132e6b31e8c0b3110713b2017773122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b22c1a05d3ad437a9a972d5928d0ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb0c20da518fce13872363f5b95ed5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955b2eb02697385fa7fff3e4dd85dfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11546bfa588f269675be319dd645d90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59d9460bf95a68c76050a80af568f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f699304e8820c5cd82421c96e5c6d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19595c2cdfe9c9e93a35eb54988242129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc90c0b1567fd229cb1fa819d4ae2ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d012cf0c1bb8b2d7db0be3d40a561131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036ea00447611dedb0f518a661b4772132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f81dc47086db6d3c956bc48c2e6ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60072be81b57a5e977db54ce79cb52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a82245cb0d9612317bf47c53623e2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158481900d8e98dfc8c0d9adb390fbf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633691408d782ed724221a675afd68d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d436efdc68ad384f7841887d459fb10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc47b32a77885677a2a95bb6584137c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e93de096ea9a37bd55957e713a1f7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f3e67eebbf12f13b2e72e541aff6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a91437fe2cdc35332fe2c7c16822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff30ffa7dc151403c825b3d2f49ea2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec7c8b10ee18513135a9fe03424eed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caced66acededc1d5ed2d2007cbdb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8036f5896f4bc2d4fa20e6bc70723c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22601f9e5636fdb245a7165510719bea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a762cd50e303dd9a7d5c78b56afde7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e700a18faf7e1d8f5342085db3489bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87805bcedd14ce1bc0f3073f2b90e787150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d4f7437e03cfb2abef9f5ad3cde0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea541833ea5dfbead5a97944a462f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf622d9c2d5753961cee5a23581217153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb322168ce6fc2605fdeafb16e4639f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814223a8948ab012f59b968a8899892155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247597fd3ee9540bf6fa755da5073e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0df447ce9a9859e5375f51b7856027157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfb610f98f74b1afea9b59c4fdcc5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b75e477fe483541f86a4bc3e306b03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158214ad7f46093b32514ce71856aa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5955b963b192141cfc7810447208b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a577872395cb52dcd36d0cb0588b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca05c858023a4bf8c220c5a3c9959163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba3c388bdfb838f2801d6d72c3e94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676eefaec01dc041ee883210bfd6fda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc06fa946a3e01b6973fd3a0f278d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18995b798a35805afc8a58e7557629f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f2842fdb97010c9e70d4badc717bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098990dfde672f30e43f6220d9e012ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bf52e5473f4b9d7b88ec20a0aa9ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c215c5693dfce6b5294152ead4bf309171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237dd16f7d856f3b35467939b38ec99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed0ff1cc439075f6d9ee4cbd4a077b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2112cfe40ecd7781707a78278df73174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>