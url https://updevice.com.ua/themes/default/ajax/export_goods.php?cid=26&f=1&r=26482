--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae2876ffc72f2fc4c8f0e6e29f0d8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f1e09925815088ad5e30c76ec0112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cbff3537dfaddd3425b2283d1e3763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677d4ebed5b4462fcb8787e8ae08fd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d86bb5f3d71f9d6ba70ae6a8af3a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05868a9db444950859a2a164898887936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176374e6896a88ccfd0aa6e316b6a147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372460613a8dd44a673de556a90d0cd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf14fc64bc49d6d6d45d4b45942e089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6290e4ce5feedeb13c63bbf4db64410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a7cffa8b15aba7e0828877bc67bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241e06b400534a3a5621980f4a8030712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe0c0880761c59cc1edfdf919d1aac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97043a456e1578f9eb22d09ce2474a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d9fdb9cd6ece0dc1f229b9d70622d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5651b075f20a0abecb524addea1cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e184158b795987566ee54928ca15a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa5230a32bc0c8085ced4062b0009518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592748aecefeffeac1b8ac1c926e1e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241fdb41b3dc944a12c705337b1802d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad6e3801134ac60593df366b53f03821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6da2cd5575b2ca0c2cb79b421e69ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d245a3eb59b3770a550d4e1d86dffa523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686d1c7219ba29fce7d6a49753c8a2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef97039b5b755e120b6633b64f0ec725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9920877eb27cfc23bcf5bdedd9f8a6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e88afb73eeee3d8cbf013c4148dead27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d763cb296956043a168441ffea71828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75abf1592b420debdbebdc2bf51475129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c67db745cb5ab164052853bb7389e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c88c2339d87dbd3281d684c47e8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa71cd38aeb206fcf31785c46de0bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a0294604c8e5cd404bf1f448147d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5cfe1e6c77d1493c4e482f6a4c6e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd66fcc1d9bdfc3d93db05d9d380735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254b4a614f868521ee2929dd3d1009e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc365e2d1cee638ccebdf2295e3aeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cf5b7f4fdbc2e0ad74145988a4f2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3f88be3b577f2d28effed1ac579f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42087d1f31f072ebaf5bd0706cd05c1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba9e73dd55d1b37aaf15b9ae79c6a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecb0deb09766be75c5f59d378b8f8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3501b4bf217c84d32e2e2d6655baf5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359cd00851820129f9548efd08fe4ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d8d992452539fd186dfca3888b9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2e1c03800a1c116e5ec9db613af7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7c7b70809666192581fd68b5e933f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51565d8a6f84b9bea7c63173e2bf0c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e0260f3678666aaa9ccff93a381349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e72e58cff56a3350c08235174bb3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242bf8caf3cb70127078723dc7825be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d767e9730c2ab08db53fdb1bf3ea89852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77467eda725936544f6c9d75c85925553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579237b47d9124128a92cf32579891354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd2ff0ab517615b1cfad8753a8816455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e7492b4e80bd394026241b3aeed9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe62edf37eb0e8575be5d1b147361f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf78e4d65492548ba2879309fe514258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a09e711e36b028d956ab8f744d30c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f05cd8359701b7a5a3a55fe4e09c4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807560501da7dc33c12011de92d289ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624de90303753eba946ab0cedc166de662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2587f6d5998951e24170292ac27a2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a012caba9e5bb6d87abd8ebb54f16f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af867e8c0bfa5ecc7b3f93512c631cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c9959097d30ef184c3f88bc0e14af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2e02950af1a260b7e781e62ab1cd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd74a448cde012ddda721a2098d0f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389677a44656ed90ebbee3877fa51669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148ff126f8484abd7fc6e4aa4a6508770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14a62185b8052ed857ee988422c9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c8726686e8cf1e5e890250e358c0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b21548f368b04ffebe49f902a87ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588361f4baa2df50d5bca61b0d01011074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ed8ebf38ab50cb143ad82ee49b72875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3c186ae450bc2d6855268b616ff2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eebeec86f2d8a89d5c5e42973884c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e9f23a372798b7a47c269dfd3fe4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da7e4bbffb06a326e73a50aa4b4eed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c6b275f6a7777b59a3d23441c52c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b296fddd8bbdf841ca8e05893c89c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903fddf8db5c29658d82b0aa6a8ba7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1176d34c7e3ff15af57657910426be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2148a9c5b1a428d1ebd8b8c0ee27584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd738f3b7aa90e6b3cb90dc8698b4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded60e5f8aeaac56618ba96caff4b4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3a8336dbaad0b15678d19ac8b72a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb404724fc992f881d513f92bb92cf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff61076d479b16f0bd02898ccbdb95689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c036155a7c1727e149e557da99f2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2152a67f3809f8a11165465b0eed3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4751d08a4fdf4b6082092385d8eed7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30acfd8c87f44153e2c9830e0c911793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c014ea6d144bb418a05a78335f0c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26457a396a3b652f4ee6079a32d7c4cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23073e95007a18e13c65322376467596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3ceed4ba814c79e4ba53ff34bf6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af7e16d355d5e420642627f30d439498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ecae838492cb2d3805fcf98f726a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256546f8c8f73aca7a7b196330cda85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa9aff3cd05b94694c4c5c96e31b4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fdc2324a98b0fe2b5ef0d1a57607e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64c584c205d97c52d7c7bdf687adb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df240cb93e64e450e0ff268efd1f152f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f885f6cca2ade7a3bba28581c6576105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd479478b65fd06810496eb0fcd833a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774edbe6b501cf4f1f70a00377c85d6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d136d7dc3673dee6a4b68724a11c6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7042c9ce57a131c00392b33de1992109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41606fc53f70b28505dcfe01882e28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b61e206b3d4bfa407ba58252cebb18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066e606eed7067cac3182f1b1cdd78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4712f88b166e4f49d1b04af4d9cd209113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a99d644a8ae2d2aabf23e32c1dd5c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28c1b6e03cba6afe8eb0d20df15c4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b0f69356810a456e5c3d051e32d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba68e487803a63e2e0ed70def6db7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974bbf857f708fcd19c793a28b9af0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc4d4682cee25745d654a2d073e9ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3145f4b330015b7fcceaf0d07baf22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc4ef4f3f8becc5207c9e4b87c26c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a1bab07428076d42109116a4e817122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69027d24efb10c94b31d8c792d20c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8fa9cd863b254b495645d08d44e4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebd9606298b854267ea82c2097a8dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5809bc53c976366ec2ce40ffc561a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4653d75d3a3f5af3f092267d721f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2193825e9e4d60c05a1b68b48abc21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba6c64bfb9c320499ce1bf6c0c11eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf91a7cd87ff753376842930309489a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d6f54adf17d5406419719d8a081af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b60263f4c3ec3913072575fa00942132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a162e31d25f9318bca42b0ed819ab7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4952d52e5100400e08473025eaeaf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571dcb92b5e58fb9a843a977a06b024135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceccfeb5924f148e3f8c1b16c9397d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac32f50075fbcda93cc0b3e7cabb39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881933c2a3d1a555d48893422d4331b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a85659b1a2f7e123330423848a38f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337ba05f4f7f7eb6da1b2d312dae216140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf41d5af31b41ae5382d6bf9dbcdf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e435c0b8925bcd59e942ab4f1b9cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01e21c0330ee3c27fa0e7379a256a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ade35e545397d3417717edaff839c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74a914379aa9b7b8af3433f6d727c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3961b4a57ee823cbf62f99c43bf90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3acf277964cc777082f3565789652147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236abad74c9ba76893f0e7297832e1b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a54f3c5c9f1c16ed21565b09a962ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904654d19b46fb091f41815c3665448150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d36166ab6b493c925ae550ba059d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db5a2ca55b48f0caaeccb17798a204152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a41978cff6043622c21f52735ebd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c7430ea48a90977cd4d8cfa492a2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e54aec38636dcc717e9d3a851bfbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282a75d476a28feb5da6580ab52fa01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e23404abd0428e11b63787321a51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd6afed489fe7922ba49ea86fb23c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa5044790b2ace4afa80338b7b34ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d69eb931d3ae875e39eeefa62227aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcf5c6db04516e027c81789e136d63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b670cc22d9967b624b739436f0faa1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e53ae0b931f71bf6b63702af4df39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfbab83c264fd47d8e33af332dd9ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfc69c7c3c1b880011bc06085059a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c09c4da96ad9f816145e23a3ebad1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e960322754ffdfae2098b712f1c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929451a34c931055548d1c3914a54e86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916e6bae7eacef4e0df09fcf20cf085169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2b6fd2f874935683f6f310984749d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41de09428a35780d0763c5359599e3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e17629be37f0fffe2d549cc94a35e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b22f4cf1c8c7eed3fc8efaf21538173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e48925b6ca380856b5be2c433844b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9b23ee53fe22066e9de65a7efd1be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c1f1dd66eb2f96aa15625e481ce26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8be9021493646192d6246d95c55045177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea973fd19c7fc8af13555ef585bab1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e9248c8f39141a2884ee3e14f13a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b905af71c20f20b9f9a5b88a58ec77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac14c797238e9990d39aa5505a3540181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21445f16708902f06504315d4e64f348182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b791ed907bbebcaf49b2f7411b9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71af0d50726fcf0c950a725efbc95532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e528859bcbf80e2a87bef3c0637e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f609e10ca4627c9bbdda5c70cfdbaa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9c071d24acebc4ef84c5e7499e7595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca72d2a4f76c366a8da75e4bf984ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a045a563bd808af9008227f7b4bfee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9577161b10b139da0990fa1dc39f2578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e35a23bbde020134f8ec34fb16a2de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d0a1da50a39494bea96ab3a30e46610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de3df5e2d595665ea52eafb6a3459811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28643c5123815defb2b3579b6c032812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677a8d791669a6f2464a2ed36d72c2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909807a06b67c31b741bda73180745314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ba885f69d545dd31b1632e924abe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e702482da6492199e2f5b1336bdff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e98df943388c86b1d8ec387e05edd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d14eb2df2b7842fa6e7e20523c41ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae672b987da43ea49b69586887ef104819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3caa817c8a1a45f1dd7e69b10ff5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84211a0b285dedd51bad17e9a1a35f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94830a9faeb940a320d6ea795141922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b606081e4f9a6cc7421c115053c1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7df49c30644bd9f9d460e66366fc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875d4f396c17fd922a096abc5c24ff325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008ffa38ddb76bc3d5b646b4882692526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fd5ff8afdfa3fc5fb2ea61fa5c64f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bf3f9cefd778878b3e531b8f7b23d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cce2e1b44f2c27f7d105ba87e4bf0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0380aaff4e59d16bf21022946b3f93e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b44d1c51b6ff605978eca68e90e0db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb22db8f73fc635d09d7b1c70a335532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e632fe1593b5fce46cb04dcbe050d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdce94f9f641846ad812cb53440d7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e27b9e4d92d4bb6615b94d84f817035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1d27a6b7347e6ed9b04a77c7b3d9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074eef3392cc0f5cdc405c4d1b8059737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8ce2b2e4ca41600cff371acd2bb4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7041597475d956673ad6e41606683239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f560048d4dcdd84be70f180e740788740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cc13d6bea90cd2def227fb3de842841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fe78e20237f1ece3d24e1ea0fa3cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7fc95cdef3d39eff17c8e6e2dc6ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720104822312afa786e8ecad118c1a9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60570a802a5864dc15d8eb70f19f862345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeb9ff733cbdd4aefc954001ea946046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd00c747ba902ebe86a3c835d0ce0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c159cdaa09ca8dc9dc8b87dd1c11748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4e7d09915dff07fdb35e055ff1cb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfe73ea5819d376670a37adf202d2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfb0fffd64facc6fb3c906e42f37fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccf7cc1e6f5ca11796dae232f843a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada835ea1b35f459f283edfafd6475e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ecf503f0166a21187b3e0b10376a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d7d936b6409608bb112b5e22b2daa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab2f3dfea023c6bb35f0caeed68ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110c457a7773eddb7a98b53b853247257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7a652afab185c14df629f426989fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b33b0a87fed218e5aa580f640e1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c400667d9a790e539571784d028f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322310896fe37e005e28b3208304b7a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8319797bc50c93a8080e40a8252057762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a538878aa7aa5e228e7ca1559968a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b432433217ebed7e2526b8a667dd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b2e68adf0c4bb981ae5443dd13be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e097c4eb6e078873a2619e63a1789766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7daab78b1bb22e9ec78171daec41167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a02874099767b2100a5979a917781868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31923f86217a5b7acf0e47c8485978db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef21efec51302c8cdad5868eb3cc6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c3468f25e921dfe35c30a68f04ec171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6eb477c98992984e3789fc522562472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefeeaa92a4c655269794b60bb76a6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfba102f6bc7aee52b12dc56a228b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5525130988e612776c946409c680d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65213266275a3a00dadaa77583eeed6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6714ff237b4667a0577667640f59777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4f97b9207043fdcf68a6f3833530478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a33c3ae1024a8bed3a7380f81bf7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09405e65b0c85d9b0d78fc03230ee680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe283d4dfddd7e837719f193bba3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b0a290b3c6a506cd25b68af10f9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f9caa458224e30a3d3eafd4bc7e1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc6607301f558800790c39f71b53a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fc364501d4a0e5ead43af1c019e1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e27066a2dd8ff6672c47fcfd98bb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1770f343e081b61f1d1fa1eef18c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bba233c2b810cc3614e84104232b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179e549500cc431e3703fe05d22518489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc08cfc830e0c8ee535edf04f473e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04280d3a3d2e8bc5bc1adba35f29d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4834cda881fb079f6e7a1b3a7793392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f903352483de1052e1842fd8ae3cb8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e94dc7d96dfcebb684dc07ff4240b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fc2840cc534c560c6c3551cd7f3bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd4d5a15f0c7a24b33bc80e1e97f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79061351ff885319761027152f2edc3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4b991e2d094408ac42679847829ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8303bdd0f40d39f49c8d88fd6b645899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c244276b47df67ff1f558334a22bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83639ce4a20ebd2bc82f97246bdeb46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd19d2e3766e4784d3549bc249a055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c3aac2ca0ee186ee4bb09847a0966103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fcea1ce4b0d0e109fb450117c7ebd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761977a2428d3f8c79a55c323ced2da4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b16b91b0700edf2a1af715a3128189106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfdec4bbfee8915ffa8a3062a50e6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfeeb7f7aff5cabbac5593b9774075108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da933d9de218a61d50c437a97e461943109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350feccc4fb027ac3d2b5649d495038110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49dc03f3859089b9416159eb2d6427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8f6f023921c05ff6fc2892abb76d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b93f46a7af30fe8e9057c200eba50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d474eb7e5a0181dfafaee17a4da48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b040f40c96a7cf54e879f2c7509dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9057445e6d8a7c255e7aa362033dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33da8c9f2ac612f702fbe33ef8f837117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f223b1533f3aacb0c643b5a7cb7a84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d6dff9475247845f51b23ea47d980119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d54764d66fae395a5fc5ca902f7e2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa4fe27873adadb4eef7ca8538b6b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad772a473ec610a7c0a9549c0945ad91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c98f773ecdc8de8482b11f1bdc593123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7a841c9b097d08985d9377a38ae00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df9c2828b65bfa79637347d7519ceb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9818a33901f9f5537b7f3d1f449a10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d998d1c00a60f669e5e67f594cb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd87441c8dd35872f50b62e72aac0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b703f3449e94e85b4807c372b1094129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2bbcfa12501b703e52d75c2f420ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73af988943077e25a10178cd36ac89f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb9917efe767f96f8dd0f558d65eec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99ebe47a9e4ff333038e77626dd277133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5f8b37ee3994469044c56b0ae4da0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b85891f5a901934bd0768f7ec65231135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee65013f72957db90b623d93a3e13df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000be6cd4e5f2c2ce7b1c312e974fbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74c7d65a92d54931e50b63722ad4bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318a800c52242931acc2c9869e9df14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7c7a30ca5db2bc0f6f1d67e247f3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b680330f4dddfcb9f85b3f54b7aa259141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661cbd7af12028b10d430b1aa77459e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3a7e6ac86dcfb39a0335cdc4241ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1543157b78a7cdc77712e3d273a50ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bde3b5693dea965835712df4d05a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dd0184f3258bf50626769b959741c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35057a917a7d80e2ff5be1b27c27014147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a38b75047198e9247181c183dfd23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d25b3b6b5fc5d1e8b5ee3e5cc31d36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c0c92bd41baf5d20c8accf44ef48f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db16b0ce42a30e6fa24cb2d1c6c90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceebe3cfa0a25a43165877278007ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9560e56a3877e5c414748b31fcb262b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827404f59d926f3fb37325fdab641fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91987e64697121b87b94e511da167a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310caef589ad21eae6686b63ecefaa6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892498d77c1d8ca10bd0ee882630c721157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344c386190798c4beb7d22e9e318113158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179a499365fcd601036d2b4c83c8d04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5087de1f132310f0059091b7b6725160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff04e26c1e79139bf0322c916595cea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124d8d7d2d4d9ae1fcdcb15c99663b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd8d873553d0e5f5d4f7bd090689e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27089d81078901f8aab332fa0359c45d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bde3800dd5aa818cc5bd6cf556a85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73f6b7b3768dfa85831171a565885d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebed1e1b41e891dd85ce8d23658fd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a5c3ea9454bf15b17fcd9506805e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f2943e9dfbb8cfbf0139af7188df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6aaaecd94ef79c565623899e71e01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7f0425c7546ae6d549f762a24fc2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1399516f1592cb2f3a97c806404ac94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7bf5f5695371551ec119a85e72557173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25a80f665903e05ab2e549c0cacb17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e3050980aabe4a49a16354021a8b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7d8084149fb1d8624d4778eb384e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d4f35339f5ea686532c10d47fb2e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed4e74101cdbf5bc6284f86bc07f7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f801358aa4dbb87ef78eff8472e09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7b892b3e3bbff4254ad10f7076107180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e6ab3991daeebba7c99ab73e69b1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef5f9f4b6c17dc4dd2d8b783f135c6182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>