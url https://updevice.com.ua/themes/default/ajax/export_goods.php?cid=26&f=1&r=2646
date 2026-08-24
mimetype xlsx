--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a52ef54dfffb1a5099610ae306de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32c21d132a0a4a78b0447e9692e7dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102040f010ce83d92713edd983607b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b9293e9d25bb5b4f349b4bb6e6264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d29a183395c6eb80bbbf4fd88d6ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696a9912972018bf5cbed4cd624ea4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284010bb080f4ae9cc6fcd15115037ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaccf66de16922e571756b9580dafba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a03760ef24fbf6fd5b8caa60bed7519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae36532a8c3e093d7ff552d8b5a4fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cb1949a54101f56fa3f4282f86f5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3e8e070b1f1a102e4818ad6b7977b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283af3de9f3a03c00e61406e562657d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6837ee308b2962f3384b20e11709ba014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1771fa07b806e01e27f7ad6eda7b3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93b6417b11a59fddf1191d41d85b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ba1c64d3082929c2580b8404d54ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da94ebb8e3cf6c830f94407974bc13318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0b10de505287e453682539f25493f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15a8a72d0e55fadfab9b5b2ce1f9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd415e5d34e94c7cc42ff85ed96d7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fd3757e6798ee5718626adfeb219022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c0dd61e667fdbfbae39bd9f91e45423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094f608fc549488624e6d4a41ee962524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618fc59eb0b3342bf1e58115c3cf07c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15710a15f5dc0251cda2636f2ad76da826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d468f7f3dae856e2bb8763b838561927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c06a790e6d1872b1661213cf437ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977365ccc2ebbbc661a9ee732a948af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a4d9f9556da45aac31f1fa34eb8a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd67cd1293aa75d11b9415bfba668ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bad52d0590cb54c046016e1983808732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54007bb85f45089a611b1ba10e05339633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e34ecefd0c506c1323e09615795b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebf98a9bbab7fb7f1b01080a2b761a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dbad53b5cf9e1fdbbfc7d2a4359d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7164f6f1f1f1aaa64e5e5c8f16804d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578a8807af39a9038ea2d6844243c6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36363dd886f20469386fe8bea540fe0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435195bc6d4e99da180510b58925ffb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da38fba4b432e5c3ff6151b23f4e02641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9e7f8d421ac5fadcb33c32e5c94da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f40954fe12f33a80761ab1c1350aac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197580fe2b8fce5822c93570a1ca9dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44653d397aa46ca21e75fe2781bae045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2096fcbca06322b83d25d57099dfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f0b01593e45a9465e6b6dd9a7e44647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd094abb8806216da519fdc284a1e26348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8adfe92de534cbc5af211d93196d0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdc1c943b864d6bb6537ca49e1bec450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592e850a583072ded35f3451c80fb4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb49ec87ffb7fa358dfc59f7da5e33152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6207dead0306e015ea0cbf033117e2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d77cd91b8b6cdc5760526e0384f65654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f593b6b44d14313fdfd75d3bf59d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3333e439c407ed240244f83f9c8773256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa78880cfb31c28d2c52abf7cccfdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9ad9e36b099473a3bd8e238ac49ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a3746ffb4e07da587c229b33664f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b406180041ddf53f8ce01710bd07660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015746b04194b47d54cbed82cb22302461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8afe61421fae255f69ab33cbb4c3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ce19fb5b726c8caff84b0902e21463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173def965ba6615e0b31195f96bc4db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56482591fb46622725b29d85f9246f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc02bc49fc98e10da6fa5d1f02c671266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1653f74704ba58de42d06a5d6ca7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab3da08d690dff9b1bd74bf2b1dd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0f9898ce774e46141ec3c6cf4215469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710c1e5d57fa090a05b862284b4aad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919d87cc3890b4c9e6d861fd50c123671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23b9b120fb9d252bbfc109c7b61c4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d2d1d896eb8f5e6458fdcce5119173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3123e2731ef84a90690381e24416374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86b86b3d4756e448056345b1f2ae5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183248d19a18201b1e3341143aba0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da452cd73239aaadc851dd82352fbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c162add14e3f86c0cfaa0c4fd49fb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d5078d02ebab2341e5554873a9eb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7080bf52ff657c509a99fdb61fc12080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21598cdb0c04dcdc9472b0d36589bcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047f47e74a3f3111605ea293953292d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c418acae833879e81be713357695883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724800fb70312a1c845f30a552cc3d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef506cd9e95e84bc02602a03f3cc66385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7642ed3830305449b127411b1a05986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a59feeb131827e5378c48cdb77f2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa892cf8df9234ebc3640b974c58ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f8bc5150eef206c81a0ec0e1ad9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad22b9205bfc33600c73a2be4b430e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e162a1764698efb9f248b0648f107891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7d559f713ebc421db000c43f848b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec993508fe9f326a9108db2cf3e2bf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fdbaa0e8dae82603eb5f71bbb2fcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f303a58b38cf348a8a90c5e0cf861c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f977d29129a53a7cac571a57340be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b554a9af124844874cbf264f81fd1c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aecb678d4f407a2098bfbefdea272998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849e48da9cbc04a0452b1cc4d8c91b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5f860e2958e4d43bc24a07b578e57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0242a8ba0e0df841d88a81e965cac8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc0cf56d700b019c306d060dd72cfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5d0727e88aa4ca5a4be6fad86af99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbde3434bc4923fe44e5b2a7aaa573104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9cf0db6f5a974586a5bf0a2cdfb74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f97ceaa6835b5e5ff7ee1023d921106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c06068a200c331efb8ec321fe6144107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992f12c08e7c0213b5e77a7a35ac991108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e54dc24baf7f90b12d65cc4a8fa51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1859ed9dca8986082a728ad193eeb07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d250868d113610f14d57fbad657bad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb51843dd85efefe8c9aab24459d32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d292cbaecd6470cf302d8e21ba4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7b0328d8038c4261eb5452c120d34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fa07c282cbc6f5d9cda678b35b17a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a020197bc0ca5f04b58d6e17ecfc1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d87af2bbdfbcc0399bc4ffe56514a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17517be2d8c4ffd97feb33ef1e69b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583366abb7ed903ae3bbeda32f32c51d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77823660c2801c67849e4bb9bb6d0b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74c47df52f1d9b8cd2823a7c76f7ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bfb66245f72a9f41d4df2c91ba57e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd403e7619ef979d2081f5352e9f36d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f70382b79fc102722432ed6123a6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b18212749f60d2d01ed2e17cc5fe4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4eb5650a79d7c970a342ec2511779126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb799ca3f2958750ae741134c601ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9923a67cb6ff1bbeca58a52b6d63e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea49e2995b755b87698e2dff731050129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfcf3457bc7aeec90679b3f0384ad2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8857d27b3a369fdbb6eef677145236f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aeece38047ee3e01e93f55cbcc0fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d066c9eeb1e5b428310f9e897df40b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160896a26dbc9406024dd020abc2ece4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eb358be86dee2eabd7ae9d6a0ffb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dace0ae7e6f4588f5c8614ca0ed98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c408e8cb390d1fbfe159e08db5138137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed414bcf54f67c991368e4279bc346138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2cc7c7d9b6bc74a046703475c732139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dc6dfa3d51793abf0e69c1f51addb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7caee461accf5fb04dbb871f35703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245bfcbedbe2ecab96fda3f4a002415142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03d736454d7e54f37035b4501cee67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a18c3f34c7c4dd96b00888003bcb61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a42dfc7086e821f8beb55ef02249a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfb3e65e7264ad938f0849bfd52f94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff62cd27bfd08f70146060362b762c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e58c272f042bef18afe59d350d9e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98699b343aedaf7a9f9347d7e5c783c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef2c974c514208c06c38184207299150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62240baa51eddd663fe275283c7018d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57528756c0a97192c4b8be5961054830152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04630eed166868ba5c97385ddfbf11b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bc6ae9d4f99544cb9d1738a49db83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f13f8e477b0f625484ec88726b7839155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89661c8b5a358bd45127feadc7ed03da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f82b9e74321771eafcfd40f3d0ab16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc0d04ac2386de9aa9db54b56b297158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0ab5730c83753bbf8d8325a57eeff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2305e89d266d0cf5a8f63e03d341c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a92aeab14df171e501e4ad94a41d98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e3ee4626082051ff6c2f32c5d93c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c58e4e022fc411ee17eb5f249414f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ce3785de2f848c890a09d5f148c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853c34a406c6ae90aafe780265f1151165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084b64376b09d8f73a6e4283f08dc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0d46e2ca3b00a250f58257c546835167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f8042e7ea4786cd2c80b5b24f0572168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56601e5f31ca1b2e7bb57e6c05ca7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1a40c90a3926deeec04e7a7e4a81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5901cfe010d2b5bd6dba189569902a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb42f24955cf7a2eee01c3978336b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c640eec5a5b26d7a24ce71b5b55bf2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030993d3ab56e828209bc9327cc7995b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0255f25d5d486710c9b169870fc97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a84b196332fc47488e42af7ba0943c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa8bbc44bce179e14d4956a28017db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfda7ac1a9b1e3130668ffb2cc29ed4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7fae4490c36349f101316a5ea521e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565839a5ba18f88b490daf9d64f189cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f8f2086b0e9e42eec6fa5f3a377c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c0a6d70dc753a8141e20990358b81182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612200d30b2f5c66be210f202952db61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b3c20f25dd6bba1385d50078114452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9418a2fe5bc97cf5e70b3ffcbb7f9653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9a4bde1768e834cb7ee3a37f137234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269af65733df61828c1ba8299c370055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586ce6f9842f99c77b59ad48d05d5f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58361ba6ee82b2c0a46ae484f2e22d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c587984635ec3430ac016dac673eed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5994865b7dda0e52e51114157872d409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36057e5a3aafaa17c30eb272e92f6aa110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee16549c5d7dd5f0610c2384189a3de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57f5043453dee067a9c239e6167ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbd4cd25857f6930ed89b2a7b4da4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac200c8eda4dc24c60eae73a499d6d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7769d89baacc14d7e2fdbb5890a6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbc4129d89a6ae5e1eb1bb91f547b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c462d846e8704b68e8a778edc5ff5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed60ee154d712eb7331a3db962f7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277491b676bca40a1f66a9213e59cb9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cb0b566b3b2dc6f0bd9d5f8d6d6a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bde86cf5480a9f8fdc8899d991fc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a345d3ac34f7047343d159b9d61022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c27c156e6efaee4cd9b03db7023ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c0f2957057954ebdf63511146a07524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea13b64ad2f0b9f063c99dfee08b36225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dc0032afee9fd193627457eb4892226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035d419471c97ff74624b5dd0d7272a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3195958438b06eae75cfc3d490420828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7cec5828e3f292abf432f7d4a138529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d95efd4b0119629e223603a01a577330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4addd3e1514783e5963ef8acf5de18131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179a37d3b583012f26e2d61e5f66f0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850c55e4fba835cffa8180c50d96f0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eff085490d48a14ca309c8f39f44534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955daa88469a240b3c3e621d15a5f1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c459a74b356607e3848ce9f3284f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1191ba7765148bd0868d970d27c2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829445c9f136a85d9d8491d84ce833738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cac593e98eb15d51a688ac254e33939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf86b6c1b191d8c84506054ba815b9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1f96effa5d68fc6999255d74fee4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9cbd33dc72c8b9686a35aa0f9d53742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ee21c9778629324c51c0c1f68a3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdecfa2618989c51a8018a7e10e7b2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a404463ff709accabafdfb7c5ff645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f8ef5c7fe7c9a609cd6d09e8aa5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eb0218a1707ad39ec2a774dd749c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23319125496a04cb3688c7ada170f26a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047475623f591114f8abe506067693549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9158701df095019e23c2871bf65a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a49c6f1f5f55abc0d039be60147651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9492b77c952d57f3dfd8c6ece48d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486780427de00058ad13dcffcd6f87d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bec3603c68fef030a7931591df2d8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd872207190493d1d6fe154024168955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3e0ccc911e8ca874fcd7d8b33aa9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c584f302ae412a12d362f7e174f239057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f885fd82394a37c409fc1ce39e8f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f125b9be94a552b38e56b06f4ba9d5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e24e360f4edc368a6889b1df8af37c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bae9c83db7a4bbb81c1f540faee56661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e615d875e7fcfd5e61ef9571e982c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a2e5cd3b4c15c35579f512dd5586263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de97b78395e9bf8d58e5074152b243564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c19085567634cc9f5ea3b4c08ac58665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c3765d1c84daaee354d5a1f1b00766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35628aeb2e0b2600616899eb23de2fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cac2cd6340826277b3a9be8f8ef1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17139240c1256ffcb8f7f09027002e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d360c9fae44190d880afefc622a4db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d652a78f22b223515849c08ee4ad971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e96a74e57bba360d28f9ca3fd7812372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d71c615e48755d9cf483f5004cb7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bcda000717e777237201f2c84f03f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5374e44945f4b6cf4d7adb89605ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e24e2bd3abf61b066d1b87915c3e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a26dd5949e43329bd1d9a7b95d8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3848c4ebd4b75d4a49f616e20d06878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82720b36e5628b16bf325a2858b0a18379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9cc3eab88652b11458e6ffedae61780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46324ab97b53eb33611b19b5d1ab2b2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927a41275ee77ede3362f4ad04a6c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7969472f94dcedaebb18418b1968083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060106b90c8d227c3640ff91d5d2eb5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781630ad5d24673e8a4520ab6eedaabb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232602974911c109191df5e33624e9a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b406c994de0acbdf233aea9ffa2b3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009fe568925fb221011403139fa063288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed71ef63583c90cb742ccd3ea000ee889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859cd2838a7143f1bda4b8dcc08ad3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bef33baa6023b70bcc9e52132d647091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a856320d843808c53df552bcafebcf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8a4bcd0a631a8093e3f7872bfa47393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6eb26cedc46e0a81f7a607b7584be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b0117a534856aee4edee56c24648f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eba5d62b0068146a2a213c16a9176196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af4ed4cc75f70273a81f3359a13e9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13673b7464ed2d80930aa9966f7654c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb2dcde147b20db14f1eb3f0e8ed399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ddc04dff8fb842bc172ae8db77178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa84892ef5c18d87a1cd9c1f13cf42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac470d6340dc7fafe08d60f96c436c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af31d1cb8c853e454e3d0b6b4108e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeec8766a341d50d977dc4f78c95b85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cc99f6e8c997e96b9b76292720120105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc6a40dacbdb3a17c77a1cc25c040e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d28446f1b238065979795e498df4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7a438affb677c3e88a03a104906d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d002e586f3b0f345b48b140797bc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a1e38e4f92632087aa4eccd1bd60a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb645dcd2350f5b105534293c993ffc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0f2aa0676594ea4219f519c2571cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c721258d8e1a376a3eec5134ce562113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c966e41720203c9b652582f6e32fd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c85ba92d002441a612ebe0626bbbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fa4da28f850ba0f7bbef4c5e55f5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcaad152c792b851920d07ced5b562117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249e9694f5624d8ae1f2ed87d19ec0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19172626baaa816534b7399c360b77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b879f916523e782c4dddc7d9a1676a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83afb376bb6259197aaf25f4e2b278121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee07e0f24aedc394c04c3a5ebb873c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495d6d5d4464887bbcd242ca4d5c61a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb67bade8036ea5f80ccfd886f0e17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb39215d14d8e321af492b88c019a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d4c4c363cd5745135e602db52d51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d32206436bd2d2d542bf6f61f0cd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bed7e0f9689ad88dc21e124bb5e41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f4bbf37661615faeeba29bd748dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97fdae756c5baabefbefd537123d01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3addfc7294f70101371adc7de2b9988131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb0df79a7c40fa75d919f053bc3b78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e5c2faeccadd65d79f0067c522aec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081d9497f81639ba6d7b053c539d6a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcee514148f55efb14af93b56ad12f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f178453f5157b01b9462561d98b65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd7421bb2dad5d89de2844f62940f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600fccb70c9e81ea67a7c36f314ed27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131bef1f453ec820503d4254c0718fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f8b2568bf306753fb962161180def140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f820fdabd69623109d483de7cff4dd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba3234052fdaad2540e6767fe1f0c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b53be6fa751a77fb52102c757bf3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2efd20a1752cd5e70b3c4846b4f7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada34e89be047d96882e32d3a64f2164145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162346d6b99e926338f1a7e80603489b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81780e54636de6a4aad84d4b8fa6e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05f2aee225ca50237e573b0c08c20a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df63003a47ccfa8023f50c1a83241fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d96774aaea1f0fdae043b9d31dc2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25802aa47ed082f38e6c2fc580505de6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364738386eb2bc17a7cc96e675261839152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e52d57fb816412858abaead59ab0ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84626b9eee6f4807821254d2de6147154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fa9e738e4a2be76e917ea3db51600155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010858780603929ae94a6582afb7bd0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab5e4fa7b78f80e1e7ec0c76d865e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6aa39d697038a6e64f745eacc54e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369a7900b5eba08d028d600875a2ddc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31496ac33f64b6b098d395d31e00dc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e603e18c4ec91a875c2ed7e7245f018161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a330a9d0ea60de83b24ff7a95a46f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b98d9c2f5fb8dabc29e3aee54651a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809690acad32a662598f814e211ba69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa03d93c38006f50c47abeeaf5a55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e8fd2421dc6169921c98f3b677ca1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefb5181ae310bb0f370e5a706243fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b965c5ab9b3472e831bbd0c0ebc64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ada94c8c1b9e5b947a24d42f7c02c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbd91b11a99ad9de588c3c28288564170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2406dcbc7c77d954bc3f25cde6059a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d714c7b0ac2a076eaa70c1018f396b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18308df44ee4254887485c6e3e260282173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c048a0ae1bbe0a4a35aa9399c22d17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac244061c781a3e3a8311e8464b4351175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06315cf5b95331ce05b31905ce50b2d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17397b2120f754503bee3287f810700177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d1f2fbbc543131de8170f7fae0eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206b357db670b8643c8d75b52633413179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3405ba8e74d45d2099dbcec370b4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbad0eb55bf41092e061ffc74242038181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2437a9e507a6af0925c08112e72ff182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>