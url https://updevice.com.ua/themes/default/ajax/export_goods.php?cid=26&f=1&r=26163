--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c04dd01092dfc9c175f530bf343f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da19414108ea561f2dc4e48209009442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7776829469197e3bc11413d3ee9283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276f452c1244e018064f73ce7f675a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3607ed744a77fa0a6d09782913e275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44d7eeb3ce221406c9d51b96e723d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64764026ae5a940be94ab1799e630e3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0c82c058d3a1073f08bb54013c32b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46246cb43158ffb260a99357426d709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56ea92a03db64484dde365a3dbf1d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a04e0a7281167ab7ec014594b64bf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd36d078d671476bad2e8e36ac68a5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcedae70dabbcd9feb0ff641a22b0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9323506c2d433967bf1c061f181e80a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ee5296db08d8d139b94a449b29f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ec9539732d175269a98c4ec4e62416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc934084e9765c611856c2ec6bed6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08747531cb509fa851ce41e69bd3c0e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa5f7d9ce084fa2aa977cec9a473aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f281585ca0c8c68a2c116139ee48420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c98538cd421499354f9b6f06a883c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e5c8f174ffe3a9234e440aaa01c8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939dce40ce19db7ed50249dc2454f2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c40e2c96edf767d3df886cb89ff9b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f89511d21619d63ac0726228fd9f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b9072e9f3c76f6598b38aa210b57a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba37e23600d91918ac9dda25ea070127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f841e029e6171a63c968292dcded928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15ae658bd7c4c422969725fd86664b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19709e73e97b1310b61abb29c871bd9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012402ab97768c426ba702ab473bc8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024db2e2e1e94017d3d59a17f01b00232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be947917003005f18cbf33d1db645233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eca3ab45e9cd9b825257447224c1ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec7cf4fc5c75d5f38896fde10d10935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d15e1db3f4841b14315ba4c380d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffedfb5e4a6cb9c13ad5e80fcb7ae837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fa7d8b103d6eda9b2bf47de4925fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6e778527a8bae33498e4e28ca54ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d86934f8c68bc8f24a019094f32140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af33f905ccd7f96affc70a434eb0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64d3eded44605b0658f21d26accb7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb98459109bb25d3311678a7df2bd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf3c7b9ec1b21292afb730528f4c4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023bbd1dd13c719784eb24f51712c0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5dd4494021a38981f123e266ed39a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b5c70ba4902103cc3960ae75e262247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970a8672214b26824a2d63a771dec7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856513c24a1b285b9976fc8e271d0b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6294fd527df3294ecf175d217b3a77750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fffe91658d6e2c387169704695e4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf515bdb2dfc6a4111af98bcd4afdb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eef8e7a1a0dc444d3cf9d7947608153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b33830ed0e91d9b1b6b20a8b1a7a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59d4d30bec5176738e6aae618d205b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75b934fed3196b62e220fb336b875a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa96ab080fa404f16a4f0f66c4ab6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee14976a8e79c05a11ee280b53b4f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5f290bcfc782c422af199759733a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d9f444b8c90dd06fa65d136afc85c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44d01ac798573fb32296c6dc3806a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223838f60622597ffd0ecfac7ecc0e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e50d885f22c7186a2d205a000484263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b80f70bea84ca834316d19764bc8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04febe3dae4141915f170b6cf8c68b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0339fe09f95334bacf6b8651327344a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee493ba59c827440a8997a570bd3c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4f0708cfd54167bdde92e0907f84268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57029e16ad30399fd01da00b02985c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ba4145db45b5acc01f3c4a28fdae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e63b868d41a58eea54d9536a14709071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc460f17d5d813915b6abb60bb531a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1dd35d5a07a785082dc95b58b5b8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20066677010698f529ce73614f2e040874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189885be225b4be9e240a0b7135361f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9a8ed0ae201e780739ff69eb2e2fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3b7310c79e9b0701b71c3a71529177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d66f44d1dcf38617ba18821c586a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ce6a4d22d93cd2b48b813e6ec7b1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85976cecbf21129f676e40ebdab8def180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da14c18b3be52517010fa86f8af91f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c1abd30ddab52865a2a7ef9b53fd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99e6a0e22b145d151fda32a1b00da083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36b0c1fb9e87a259229be1d6f9122484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c4d7888e2f761a8655e05a19dec0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d3f0ee55d8825808f2798874127b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1334b5ae70c854005c50af04906ba0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b72e33d189e695e6e28d35642bdc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa193fcf351ebc7d12314f639b9eb4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a5fe21089a36922d35fc1e2a4bf6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b6ebdb5474db15f8f4c0d2a13c93691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2963b9e242e0b517618e738a594bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25e926a33723f1ffaecc56d531f07d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144260a88589e9e5a09922603f015e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48440708afe314c930489a44505afd4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4939438480dd86dc9b1d31d0ecd3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea391cb90c67d039b2cf850fd4214df897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af9b5e4c99adf7dd164968c900613398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367775bfe411b59f3d9a682e1723fbc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5958fa62d22bfef4a74e5952c94b72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb44f7d5fd6590b6afb3d8c3e4316c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8ef84ce8dab584c5b9bc223ffd9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396565e87b132db3253785bc0397fab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb32ef11008a44bd97431da69d151104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68781730da454f104decd3b4090eee70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f7cef4c104dd852141d6f7cc48292106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008cbae3845bda0312bc7915726232f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696191d0e5fa150991996230c21af2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ffa887ed7535db7a996d2e9ab2813109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d2720525fc6f5e4c19d92d92e4ede110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98945b737786d5653b6dcaf014742ec3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b599be5d4d960fd426531828f6dd705112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a505aaa5d51504d21632ff337ed7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb2a21bb05c14b06a7b91bf2ecaca3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f2f6143b5eaced9b994de3e93d5f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0747aa5a079b292cfcd10694f39f8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08896871c2973bde6912cbfeea7d3556117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b14b6428539387b012ae5deda2e2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d9b8427ac70901fdc94e691b10786119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb1f90b6622d2d71abc65b9f7124fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d4a7b2bfd6c8f52794a598b9543f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097036b5cb6d9e892ae633f4da8fb9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81da3daec7eb0348ce4c0b3aec9180f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcd9bafe75b92a148a912688401596124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeee75e37bf6682e5f80404ec1fd3d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf46123326cfcad24d40db53a74ae8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7509933638a134ab96d4be49dcd41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36643059dd8f8c07717f968089a9aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22cb2f264ea5ddf2c8e650198e682d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135b9f3b44ef0dd7a1393400862c3d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e77cac8bc087b35f8a109c2562d51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66270d5336e8703e4788ea6f00e34d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec29e40906425c3d3ddaadae6f3271e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ac6afc59850f560ecf4e8414e0297134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc43ae5af8a878419bd68cadc4ac17e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b292ccc295d71fe65cd806ac2884a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e7ffeae25e7a396f5b2aa050c6707137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57de13e50d8f610218226884fc9a72c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbfdf2b67065548081db23d8f5c683139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa276d26ca0c197d0963a34bbbd05e96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243bcf5113651728757d652622f37c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b2179e92128c8906adff9902c126142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd669c09791f3ca0c72515d743e9784143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4caa7c6f064a0dde58c4ec1c5fc66c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507a500ef649d160ab157b239d395b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1afd7afdf6ce434f2fb8ea58148b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860925156fa53236667b5f74f710e881147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc118c5176b9fecb966978e0a2f84e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb26fba05e636aebbe7a8fa98882c51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258d126b86f01cf78fa7386998a5381150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac8c9f91556242ea42e7520289c21f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353575ad9bdc899bb60cd6b4d5a7f4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae51dc8b047ce331ef9ff6af4029b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96cfaa83acf8c926381d000693be5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe068ddbc719f75d8be1682dec684b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa406159f74f07aa2a78b8b4f1cab6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef47c96c646ae588254a53b145efa53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9033e0847eac7c250582f4a97a26eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be981ef4db070ddf4c74b8c431fc770159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329a653d5bd97a7ca700efb47bb3a06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90007e5bae3188295db543b9bf7e0a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a4085da7792519f4f7b7ed580ddd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fadceb6304d82416fe37564f57df25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b559234d8e31d03838e0bb0c288a19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12639c95ac719842ed553de63ecf7cd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dff56bde4fc81ac5c1842065e372ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b98dfebc6a738375fe51b22288fff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331e51c0422b36eb03854a14c6039b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5d42a25a298b884fa7043b27dfafe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec202204407cffa53e13c24e3aaf106170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3a48f3e5014955d3680d86723731f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53328927117a54b04417c268738166c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406310d6c4711e869e0ae770780fc905173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aff1ccf533dd93d6c4fede14970eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb0684d76f2954b801a71087f48feb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4797679cba140a8a7d47b9b60a37f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f409ae0b53b952da7681808ad05344c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2637fcff104d84e461b06c022aaea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f90d936cd1b4081becb29bf22b2bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb99de09fe47b53ad705fd6219148d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417bae7b6419de4ec3bbd78983046a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c669caa704963a02d72500cf3f99a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafbbb0eee581dbcd273ab14048da833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f841df582ed173feefc2a5c77b8e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4468a708109022de6229591bd580e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66382daa134c9c699dfc93a843e533b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ac4eeecce8d60e0d943047ccf00c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68de1cba1ae294bc6c0081b43614ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb94ae826b666d51329a675bd9012529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901ee9e80ee2964c5cd0b398549982110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7841d29c05f6a165fae9c492438496311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed84b37181adea825de78319a64d45b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427fda8e50a909ec7525468a2ed4bd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d83160fca1a2d4a9b023099469e2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966d42927f02290234c1167b26438e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d2a6f9ea3d181220536e9d430f3aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3a83553d50602c38d590f51cb1d7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec3406be0d911f568577e6d54088a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5ad36bf787a4bc398192ab6ab364919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92be4fb897c648ec19b3d93f24fdcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a4c06d3ab7f3d97af5714fe67a13321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2642195db3a6ef3fbce6e8e79b889df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f505cd63c4d28cb315e8bc5653e8a4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401667be8f5e6e28ef7dbda2384f6e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffe0aad1c70197929da264bc63803c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be707d9b9dd7e5d4b3230061efb40f7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e71841bf709b809c5297cc5dd2eefd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bab42488aa81182d6f43ecbc2b40428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ca51c219f4d45decb74bdee8ef6ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebbc9c39ab6129bf5c9bcbd3525b8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67da8f8d2ee435120169c960cba2b9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7856a8e7f20b811c5e010d9540c44f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8919488e76e41bf925821674918b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae5bc4e4dab2ca7b446b488f3c009434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f016fa937cfc765d835c4385ad9c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a861d243a538ab42e2bf79406d143c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c33b86bf680f73d071dacd41edbf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5739c6813408fadc5ac0b00883c7c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed73b1b53314c9ddc6eab5418c5c3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22ebe27c7f03a6ce95a8d469de48f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6c024f7cfebef46bd4747900056d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0639e0ec3291b5e5f423a064e768cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88b9168b780e786e9bbb08918f334e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380311383e001c7f295e3767408632d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d080a22bd3cf3598bcf2806c30ee645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88947a53075be3758d4d1decbc24a3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e0ba9ac2f26b49f93d5dffdb0611647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250739858eb484772959599bd12c554b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8301253efe09de15642df5fa884eeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf73d626652395f6c182e8966e80350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff8e2373150447abc4667935197fa951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb09e4dd889337fe8945da63122ecfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42921db1312ab63517782e34c975417c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af4bd28a51cf855d9928b05af5844654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc7321e9ee50e6eb69c6117b4681455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b367337ea50c58fb9316df0ec88d6aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1fcd9ce3d7b0d163c44687f6939357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caf72133b2a9ea272be99d46eb8f8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add17bc381953af24fff7325d3ed10159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6d53b16b9ff1b53b1e524eabbeb8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c72f7b3c23e6880fb4f7e30b2c46861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7410cddce881a23adcc85c761b6ea962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca560c4ad38cc3fb2284b5361b69bc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22b93ee2b35d5c1f28debddff0a32364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcde1c06364ad294ad40c2da2b0b0dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2d208061ef51317e278ae3e4009fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e98c459c902025fd05fa2b47baa4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855ba73da1d81bddb8ab29f60ae1be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e137cf20d002e2b4978fef2abe0c7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bb67869f360bbc6d5bb18c382a56f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b8fe587b5ffe57d19125b952f7f2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb979a49b1a1ab89d6241a34d698c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad7c2163998d31f4c1597c76234ca273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6502245648fdf806fa559a6b8e8fe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f21eefbdb14207d7b3aaa67398e73775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807362d0f11f958fef0c846c50feeddc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8579b7124a075960af38b090fffe7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d951f8521866dfe2d366a0245fb3c5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdd3b75b7252237a64cebe6cb37f5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6ddaf43034ff1214718971174755a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103832c82b8a94febe1165d927b5cf5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecee731850405a915f8ecd29df8f9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a394116254228793d9e9647389685f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2f3db631457e6088f1bb5ccb291684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36c5a82de02998b001c1a77f9c1b5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aed7f86ee07861eb92047c3fb1aa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac10035cce79683690b9d189c3a1d5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4122cf97ff6536f46f90fc28b4f7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b41867e9924625ffde5e7ef69629e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d169403a3e6bb0173c678ecefa869690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5f244b7fff8d92e17590a1e0462b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9a214798722af6af79951084b05cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb95a85771490dc2e66d81de74381693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320453c007e2620e33f8d395b5a8475594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c150d30a391d72700c9652e5daf5a3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a45001f8e70139bbbe0f57db0b28f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d8aafd7f8c1fa860e8dea732f96ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845891fb09de4e84f26bf845e027ef7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f6e05d57869df2f3f964420805b7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa2bff26aa9af5b9b4b83ed154e59e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609558f8042de73e0e6478a7ecfc505101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e9d70c5a1460e82c035ba19c1cd20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4be74e7630a92ae84a8333467499e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a486cb4861e692f601f5660a14c9b9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca4cb5ee389d4cfb3701bfdc7e9065105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070b9a69b24ad40a3ed8d97bab9f361106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66688a4bba4b5fb8aa5dba1ebb9e74bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0912f15af21210fea4bcad9c8a05fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8c49200b7254c5032251ba056f52f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82acfeed3f9ac6c3f6e0aec1ac1f587110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db7b96c2a41ad8bfe3436c3f033ccd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ca67df8b01929f6edc002d6f728a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f228cb1e3e4e627d83d154d8124712a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ebdd5aec5bb1c6e333132c44fe2d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e28293ed9ae9674100d56a7fee2e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c8e250264440edde6b9af4e2ced70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd78b32afe6b289f8b14e1994209a53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902b26ed3c5f71edaecad9ed25fbbd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ed5cbc754052c05f640d7871acd23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6e71751c9923a962f85ce081e90e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64da2696a664f61d6a7ed20acb7b5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e38c0a9a5ebaefbe40c67002790f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c50c370b1ca4187f7ae5384081bc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2862967dbbe618c960e7df6dd1108a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f5a43324eef6e77c245eb0def5396125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc836e72a4738863d135555725de8e6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be0a834bc03f300a71b6b4f8421d5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068498b86f6b4b75ea2007c0fa16d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f6c997b06df5db0012e0836867ba9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9580fcf0940e86f4a82129c959df1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cb4bfe2b5142132e243dedba64002131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffebf597fc29b26b4359475b1a0d8de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947132d464e4cf0931ce5f10f879e3f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a301e07c9ea61384b84a8496af450a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9bd7487704e3f97f6614128ae1752135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e0ccb2ca3009420cad2c1d292f74c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bf79617b3df3e470b78414b180640137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecc173b56a9cfd4dd0917d6d4468a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7df0c442443d5d134b31c52525c14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28477a1fa9b58a4abf201b708314794e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c42e79763d02854a080ecd06e2ad7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bd2bb5e0c3ecf0ac2b864447a8585142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142f7d4699049bc3b9a305ed7450cbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bf8c81f8bbd483b613a76612b84a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd10442c129db23d1afee6b7ee9d42c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5db7c8dcf94844e3815dd74a91111146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafc5272c2707eb6a789f2d9082ed83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0831cf9203eef30bc1c4bfddd837e6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e934956526373cfed467e29ab07e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4270493d8d48e1a941a78ae5b1ce5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac59fbb18f173d723ad669e49b6132c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17673d1276aa680537393a5cea59916152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c722e8f3f5215e79d344a2070bcbac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aef9fc5db4c28b5830e45df7d11d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e23c8289450c1808f4b09e7c420e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea89e8f51d929c91cad2ca5a5dc995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d3655e22f65472994f9f83948fadd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b853c11cd5367807df18a2ef8af05b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddbae236fd7bc75939b0f10d187fb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb3fbba9ba4530eea3766da1f54da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fb3592bde302a217b5685dcd1b529161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429c5834d843ce26c66cd9f5273a218162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f9b384a8d1d601189b130b9b601ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abec74e9ac6f24e58e4dbd712ac02f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92493c953be3e4df207332cbdcae276165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc855349b3887372e030df6881aad51e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96a6597d03f67d133bb41a18d48a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452361cf13fd780e30ba059e9a07243168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182bc57d31e2b27288e1c55359b24ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4618ae60b76615dbf994f3a04d79c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa383583add0663c455bd549be0f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5de9abc4f7d2039c4d7c7f6076061172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14ef0970c5a348b7aaf668aebdc29b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674006f0d1932ef2ddbefbbc06e27c2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>